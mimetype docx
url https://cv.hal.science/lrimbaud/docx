--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -619,51 +619,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des mosaïques agricoles économes en pesticides : de la modélisation à la concertation territoriale pour le déploiement des cépages résistants</w:t>
+                <w:t xml:space="preserve">Towards pesticide-sparing agricultural mosaics: from modelling to regional consultation for the deployment of resistant grape cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
@@ -702,346 +702,346 @@
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 96, pp.58-73. </w:t>
+              <w:t xml:space="preserve">, 2024, 96, pp.55-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol96-art04-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728109v1</w:t>
+                <w:t xml:space="preserve">hal-04811507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing innovative spatial strategies to control black leaf streak disease of banana through modelling approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béranger Decouture</w:t>
+                <w:t xml:space="preserve">Vers des mosaïques agricoles économes en pesticides : de la modélisation à la concertation territoriale pour le déploiement des cépages résistants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Zaffaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Rey</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acorbat Revista de Tecnología y Ciencia/Acorbat Journal of Technology and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.62498/ARTC.2425⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.58-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966756v1</w:t>
+                <w:t xml:space="preserve">hal-04728109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards pesticide-sparing agricultural mosaics: from modelling to regional consultation for the deployment of resistant grape cultivars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+                <w:t xml:space="preserve">Designing innovative spatial strategies to control black leaf streak disease of banana through modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béranger Decouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Zaffaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Papaïx</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96, pp.55-69. </w:t>
+              <w:t xml:space="preserve">Acorbat Revista de Tecnología y Ciencia/Acorbat Journal of Technology and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol96-art04-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.62498/ARTC.2425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811507v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pathogen reproduction system on the evolutionary and epidemiological control provided by deployment strategies for two major resistance genes in agricultural landscapes</w:t>
               </w:r>
@@ -1196,51 +1196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abebayehu Geffersa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1367,295 +1367,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of seed-mediated transmission of cucumber mosaic virus in Espelette pepper crops despite widespread and recurrent epidemics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durable resistance or efficient disease control? Adult Plant Resistance (APR) at the heart of the dilemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Hirsch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Paul Dumeaux</w:t>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke G Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v15112159⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263104v1</w:t>
+                <w:t xml:space="preserve">hal-04096099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durable resistance or efficient disease control? Adult Plant Resistance (APR) at the heart of the dilemma</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absence of seed-mediated transmission of cucumber mosaic virus in Espelette pepper crops despite widespread and recurrent epidemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke G Barrett</w:t>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.e43. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (11), pp.2159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v15112159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096099v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of plant resistance deployment</w:t>
               </w:r>
@@ -1680,51 +1680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2203,51 +2203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke G. Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3499,432 +3499,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appraisal of a horizontal two-phase flow photobioreactor for industrial production of delicate microalgae species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La tomate face au TYLCV à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Muller-Feuga</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lemar</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Vermel</w:t>
+                <w:t xml:space="preserve">Vincent Sorres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pradelles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+                <w:t xml:space="preserve">Cyril Festin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 650, pp.48-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780134v1</w:t>
+                <w:t xml:space="preserve">hal-02647079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appraisal of a horizontal two-phase flow photobioreactor for industrial production of delicate microalgae species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Muller-Feuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Muller-Feuga</w:t>
+                <w:t xml:space="preserve">M. Lemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lemar</w:t>
+                <w:t xml:space="preserve">E. Vermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Vermel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Pradelles</w:t>
+                <w:t xml:space="preserve">R. Pradelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 24 (3), pp.349-355. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10811-012-9820-6⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 24, pp.349-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-012-9820-6v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02647751v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tomate face au TYLCV à La Réunion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appraisal of a horizontal two-phase flow photobioreactor for industrial production of delicate microalgae species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Muller-Feuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Vermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pradelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Festin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (3), pp.349-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-012-9820-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647079v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative risk assessment relating to adventitious presence of allergens in food: A probabilistic model applied to peanut in chocolate</w:t>
               </w:r>
@@ -4078,467 +4078,467 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les facteurs clés des épidémies de CMV à Espelette ? Résumé de 4 ans de prélèvements</w:t>
+                <w:t xml:space="preserve">The spicy dissemination of cucumber mosaic virus in Espelette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Conilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Desbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du réseau RetPIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, San Sebastian, Espagne</w:t>
+              <w:t xml:space="preserve">20. Rencontres de Virologie Végétale (RVV 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140688v1</w:t>
+                <w:t xml:space="preserve">hal-05140676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather-based aphid flight forecasting: estimating virus risk and enhancing management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can pesticide applications to control black sigatoka of banana be reduced thanks to spatiotemporal strategies or economic incentives?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béranger Decouture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Zaffaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium of Plant Virus Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, São Paulo: Instituto Biológico, Jun 2025, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Journée annuelle du réseau E-Pop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176195v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spicy dissemination of cucumber mosaic virus in Espelette</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weather-based aphid flight forecasting: estimating virus risk and enhancing management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schoeny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres de Virologie Végétale (RVV 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
+              <w:t xml:space="preserve">16. International Symposium of Plant Virus Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, São Paulo: Instituto Biológico, Jun 2025, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140676v1</w:t>
+                <w:t xml:space="preserve">hal-05176195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can pesticide applications to control black sigatoka of banana be reduced thanks to spatiotemporal strategies or economic incentives?</w:t>
+                <w:t xml:space="preserve">Quels sont les facteurs clés des épidémies de CMV à Espelette ? Résumé de 4 ans de prélèvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle du réseau E-Pop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès du réseau RetPIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, San Sebastian, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372912v1</w:t>
+                <w:t xml:space="preserve">hal-05140688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cucumber mosaic virus degrades pepper fruit production, marketability and organoleptic quality, with isolate-specific effects</w:t>
               </w:r>
@@ -4731,77 +4731,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion du CMV à Espelette : bilan de missions pimentées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Conilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Desbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4951,51 +4951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5076,51 +5076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5201,51 +5201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5296,51 +5296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Zaffaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5391,103 +5391,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling approach to design innovative spatial strategies to control black leaf streak disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béranger Decouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Scientific Wallace Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CATIE, May 2023, Turrialba, Costa Rica. pp.63</w:t>
@@ -5529,90 +5529,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of spatiotemporal strategies to control black sigatoka of banana using the model landsepi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béranger Decouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Zaffaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du réseau Modélisation et statistique en santé des animaux et des plantes (ModStatSAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
@@ -5805,64 +5805,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Aussois, France</w:t>
@@ -6167,77 +6167,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke G Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du réseau E3GP3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Visioconférence, France</w:t>
@@ -6305,64 +6305,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Aussois, France</w:t>
@@ -7356,282 +7356,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the synchrony between incubation and latency periods of peach trees infected by Plum pox virus</w:t>
+                <w:t xml:space="preserve">Model-based optimization of an experimental protocol to assess the mismatch between Incubation and latency periods for Plum pox virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de virologie végétale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Symposium on Plum Pox Virus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS), Sep 2013, Olomouc, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1063.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602151v1</w:t>
+                <w:t xml:space="preserve">hal-01506370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based optimization of an experimental protocol to assess the mismatch between Incubation and latency periods for Plum pox virus</w:t>
+                <w:t xml:space="preserve">Assessment of the synchrony between incubation and latency periods of peach trees infected by Plum pox virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Borron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Plum Pox Virus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15. Rencontres de virologie végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1063.22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01506370v1</w:t>
+                <w:t xml:space="preserve">hal-01602151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the mismatch between incubation and latency for a vector-borne plant disease</w:t>
               </w:r>
@@ -8335,103 +8335,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing innovative spatial strategies to control black leaf streak disease of banana through modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béranger Decouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Zaffaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV Congreso International Acorbat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Mexico, Mexico</w:t>
@@ -8512,51 +8512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Aussois (FR), France</w:t>
@@ -8624,51 +8624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8704,277 +8704,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195663v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-adaptation of endive necrotic mosaic potyvirus to different species of the Asteraceae is due to VPg mutations with pleiotropic effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Gaudin</w:t>
+                <w:t xml:space="preserve">How to reduce fungicides to manage black leaf streak disease of bananas ? A modelling approach to design innovative spatial strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béranger Decouture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Villalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
+              <w:t xml:space="preserve">8. Scientific Wallace Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Turrialba, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195740v1</w:t>
+                <w:t xml:space="preserve">hal-04195715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to reduce fungicides to manage black leaf streak disease of bananas ? A modelling approach to design innovative spatial strategies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Guzman</w:t>
+                <w:t xml:space="preserve">Cross-adaptation of endive necrotic mosaic potyvirus to different species of the Asteraceae is due to VPg mutations with pleiotropic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Scientific Wallace Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Turrialba, Costa Rica</w:t>
+              <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195715v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated data collection protocol using open source applications for large sampling campaigns</w:t>
               </w:r>
@@ -9012,51 +9012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
@@ -9111,51 +9111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Gaussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9232,51 +9232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9327,51 +9327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the effects of genetic recombination and dormancy linked to pathogen sexual reproduction on the effectiveness and durability of resistance deployment strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Zaffaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9461,51 +9461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Gaussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9586,51 +9586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Gaussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9707,51 +9707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Ribaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9845,51 +9845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke G. Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9966,51 +9966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke G. Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10797,51 +10797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10921,77 +10921,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie des interactions plante-bioagresseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11046,51 +11046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on prédire la durabilité des résistances ? Le cas des virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11496,64 +11496,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion durable des résistances aux maladies chez la plante : quelle stratégie choisir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ballini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11760,64 +11760,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12088,316 +12088,438 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (4)</w:t>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la cinétique d’accumulation et de persistance du &amp;lt;em&amp;gt;Tomato yellow leaf curl virus&amp;lt;/em&amp;gt; (TYLCV) au sein de son insecte vecteur &amp;lt;em&amp;gt;Bemisia tabaci&amp;lt;/em&amp;gt; par PCR quantitative normalisée, et enquête agronomique de l’impact du virus sur la filière tomate à La Réunion</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Stage] France. AgroParisTech, FRA. 2010, 118 p</w:t>
+                <w:t xml:space="preserve">Plan de gestion des données de recherche de l’unité Pathologie végétale (INRAE, UR 0407).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2026, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820004v1</w:t>
+                <w:t xml:space="preserve">hal-05567733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréciation quantitative du risque de réaction allergique à l’arachide lors de la consommation de produits ne mentionnant pas l’arachide dans la liste des ingrédients.</w:t>
+                <w:t xml:space="preserve">Modélisation de la cinétique d’accumulation et de persistance du &amp;lt;em&amp;gt;Tomato yellow leaf curl virus&amp;lt;/em&amp;gt; (TYLCV) au sein de son insecte vecteur &amp;lt;em&amp;gt;Bemisia tabaci&amp;lt;/em&amp;gt; par PCR quantitative normalisée, et enquête agronomique de l’impact du virus sur la filière tomate à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Stage] France. AgroParisTech, FRA. 2009, 54 p</w:t>
+              <w:t xml:space="preserve">[Stage] France. AgroParisTech, FRA. 2010, 118 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820003v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How a century of fire suppression has changed the structure and composition of riparian forests in Rogue River basin, SW Oregon?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Appréciation quantitative du risque de réaction allergique à l’arachide lors de la consommation de produits ne mentionnant pas l’arachide dans la liste des ingrédients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Internship report] France. AgroParisTech, FRA. 2008, 23 p</w:t>
+              <w:t xml:space="preserve">[Stage] France. AgroParisTech, FRA. 2009, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820009v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How a century of fire suppression has changed the structure and composition of riparian forests in Rogue River basin, SW Oregon?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoubid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Internship report] France. AgroParisTech, FRA. 2008, 23 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude thématique d’une exploitation agricole : le gavage de canards chez Pietro et Geneviève Magni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] France. AgroParisTech, FRA. 2007, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12407,100 +12529,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et évaluation assistée par la modélisation de stratégies de gestion d’une épidémie dans un paysage hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Phytopathologie et phytopharmacie. 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02794803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12510,91 +12632,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de gestion efficaces, durables et rentables des agents phytopathogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Phytopathologie et phytopharmacie. Avignon Université (ED 536 Sciences et Agrosciences), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05372950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12604,131 +12726,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landsepi: Landscape epidemiology and evolution. R package.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId256"/>
+      <w:footerReference w:type="default" r:id="rId261"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12875,51 +12997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500401v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jayet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Girardot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chateau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Th&#233;odore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.675" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830432v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-07-24-1553-SC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumeaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14086" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728109v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zaffaroni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art05" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966756v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Corrales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ranger Decouture" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62498/ARTC.2425" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art04-GB" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984706v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13627" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebayehu Geffersa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-24-0075-R" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263104v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15112159" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096099v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G Barrett" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.271" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220213v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-020620-122134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03507469v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bevacqua" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009727" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919776v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gognalons" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girardot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12090911" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02095180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-18-0196-R" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629098v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G. Barrett" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Thrall" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006067" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623376v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Burdon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasui Zhan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12570" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12681" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621209v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.171435" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605857v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Picard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hendrikx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epp.12375" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Borron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-15-0014-R" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272080v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Becker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reynaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17696" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506404v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Gottwald" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080614-120140" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456727v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;r&#233;farres" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.3374" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny H&#233;raud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien La Vieille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/56646" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780134v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller-Feuga" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vermel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradelles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9820-6v" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647751v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Muller-Feuga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vermel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9820-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E1490F4D2353EDDF46C225D9A2CF7EACF2D6F98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647079v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cottineau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Avril" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sorres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Festin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2009.01322.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9QS2MVK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140688v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176195v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Darnis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140676v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Conilh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372912v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140683v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372931v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140696v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427255v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263751v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195544v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195648v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182063v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195617v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689572v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Billaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368372v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mustin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368394v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368388v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479722v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368350v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788696v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734861v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787793v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Burdon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787794v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787792v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743756v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604407v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606295v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602151v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1063.22" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742329v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-104-11-S3.1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798082v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809051v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803933v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804498v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Hoareau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803607v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608136v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195732v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oudin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195663v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195740v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195715v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villalta" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guzman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195727v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195689v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Gaussen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608145v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427315v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368375v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zafarroni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736058v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ribaut" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/eucarpiacapsicumeggplant2019/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737200v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737088v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790679v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787790v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605495v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602149v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Souquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marchat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793054v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803440v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604456v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Plantin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131072v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131044v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131097v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985625v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Favery" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rondeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790545v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788622v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411945v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Th&#233;odore" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775182v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Barrett" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265550v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik J Cunniffe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930055v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Thoyer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820004v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820003v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820009v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoubid" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820006v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02794803v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05372950v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787824v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500401v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jayet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Girardot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chateau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Th&#233;odore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.675" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830432v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-07-24-1553-SC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumeaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14086" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811507v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zaffaroni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art04-GB" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art05" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Corrales" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ranger Decouture" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62498/ARTC.2425" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984706v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13627" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebayehu Geffersa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-24-0075-R" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096099v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G Barrett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.271" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15112159" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220213v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-020620-122134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03507469v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bevacqua" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009727" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919776v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gognalons" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girardot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12090911" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02095180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-18-0196-R" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629098v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G. Barrett" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Thrall" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006067" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623376v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Burdon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasui Zhan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12570" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12681" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621209v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.171435" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605857v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Picard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hendrikx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epp.12375" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Borron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-15-0014-R" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272080v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Becker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reynaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17696" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506404v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Gottwald" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080614-120140" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456727v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;r&#233;farres" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.3374" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny H&#233;raud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien La Vieille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/56646" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647079v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cottineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Avril" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sorres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Festin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780134v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller-Feuga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vermel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradelles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9820-6v" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647751v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Muller-Feuga" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vermel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9820-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E1490F4D2353EDDF46C225D9A2CF7EACF2D6F98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2009.01322.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9QS2MVK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140676v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Conilh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372912v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176195v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Darnis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140688v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140683v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372931v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140696v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427255v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263751v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195544v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195648v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182063v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195617v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689572v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Billaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368372v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mustin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368394v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368388v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479722v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368350v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788696v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734861v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787793v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Burdon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787794v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787792v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743756v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604407v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606295v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506370v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1063.22" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602151v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742329v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-104-11-S3.1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798082v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809051v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803933v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804498v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Hoareau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803607v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608136v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195732v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oudin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195663v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195715v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villalta" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guzman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195740v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195727v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195689v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Gaussen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608145v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427315v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368375v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zafarroni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736058v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ribaut" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/eucarpiacapsicumeggplant2019/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737200v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737088v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790679v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787790v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605495v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602149v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Souquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marchat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793054v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803440v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604456v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Plantin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131072v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131044v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131097v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985625v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Favery" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rondeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790545v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788622v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411945v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Th&#233;odore" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775182v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Barrett" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265550v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik J Cunniffe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930055v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Thoyer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567733v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820004v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820003v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820009v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoubid" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820006v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02794803v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05372950v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787824v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>