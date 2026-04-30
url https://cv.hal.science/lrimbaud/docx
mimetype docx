--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The replicative fitness and virulence of potato virus Y evolve differently in pepper lines with different levels of resistance and tolerance</w:t>
+                <w:t xml:space="preserve">CMV can spread through plant to plant contact: implications for experimental practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Jayet</w:t>
+                <w:t xml:space="preserve">Lola Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+                <w:t xml:space="preserve">Jérémy Théodore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Lepage</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.002208⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6, pp.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500401v1</w:t>
+                <w:t xml:space="preserve">hal-05468240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMV can spread through plant to plant contact: implications for experimental practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The replicative fitness and virulence of potato virus Y evolve differently in pepper lines with different levels of resistance and tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Chateau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Théodore</w:t>
+                <w:t xml:space="preserve">Elise Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loup Rimbaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégory Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 6, pp.e8. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 107 (2), pp.002208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.002208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468240v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outbreak of cucumber mosaic virus subgroup IB in pepper from the Espelette area (Basque Country, southwestern France) and first report of five taxa as natural hosts of CMV</w:t>
               </w:r>
@@ -396,51 +396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Piry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Desbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -491,77 +491,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cucumber mosaic virus degrades pepper fruit production, marketability and organoleptic quality, with isolate‐specific effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -619,1354 +619,1354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards pesticide-sparing agricultural mosaics: from modelling to regional consultation for the deployment of resistant grape cultivars</w:t>
+                <w:t xml:space="preserve">Biologie végétale : des cultures sous pression virale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fabre</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Eric Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 576, pp.49-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811507v1</w:t>
+                <w:t xml:space="preserve">hal-04604516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des mosaïques agricoles économes en pesticides : de la modélisation à la concertation territoriale pour le déploiement des cépages résistants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing innovative spatial strategies to control black leaf streak disease of banana through modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Catherine Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béranger Decouture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marta Zaffaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Papaïx</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art05⟩</w:t>
+              <w:t xml:space="preserve">Acorbat Revista de Tecnología y Ciencia/Acorbat Journal of Technology and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62498/ARTC.2425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728109v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing innovative spatial strategies to control black leaf streak disease of banana through modelling approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards pesticide-sparing agricultural mosaics: from modelling to regional consultation for the deployment of resistant grape cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Corrales</w:t>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béranger Decouture</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Zaffaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Rey</w:t>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acorbat Revista de Tecnología y Ciencia/Acorbat Journal of Technology and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1 (1), pp.25. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.55-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62498/ARTC.2425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol96-art04-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966756v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pathogen reproduction system on the evolutionary and epidemiological control provided by deployment strategies for two major resistance genes in agricultural landscapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Vers des mosaïques agricoles économes en pesticides : de la modélisation à la concertation territoriale pour le déploiement des cépages résistants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Zaffaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13627⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.58-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03984706v2</w:t>
+                <w:t xml:space="preserve">hal-04728109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining single-gene-resistant and pyramided cultivars of perennial crops in agricultural landscapes compromises pyramiding benefits in most production situations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Effects of pathogen reproduction system on the evolutionary and epidemiological control provided by deployment strategies for two major resistance genes in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Zaffaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-02-24-0075-R⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.e13627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655429v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984706v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologie végétale : des cultures sous pression virale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Combining single-gene-resistant and pyramided cultivars of perennial crops in agricultural landscapes compromises pyramiding benefits in most production situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Zaffaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abebayehu Geffersa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 114 (10), pp.2310-2321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-02-24-0075-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604516v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durable resistance or efficient disease control? Adult Plant Resistance (APR) at the heart of the dilemma</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absence of seed-mediated transmission of cucumber mosaic virus in Espelette pepper crops despite widespread and recurrent epidemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Moury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luke G Barrett</w:t>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.271⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (11), pp.2159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15112159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096099v1</w:t>
+                <w:t xml:space="preserve">hal-04263104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of seed-mediated transmission of cucumber mosaic virus in Espelette pepper crops despite widespread and recurrent epidemics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durable resistance or efficient disease control? Adult Plant Resistance (APR) at the heart of the dilemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Hirsch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Paul Dumeaux</w:t>
+                <w:t xml:space="preserve">Luke G Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (11), pp.2159. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v15112159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263104v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models of plant resistance deployment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modelling interference between vectors of non-persistently transmitted plant viruses to identify effective control strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Zaffaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lannou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nik Cunniffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Bevacqua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-020620-122134⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (12), pp.e1009727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03220213v1</w:t>
+                <w:t xml:space="preserve">hal-03507469v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling interference between vectors of non-persistently transmitted plant viruses to identify effective control strategies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Models of plant resistance deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nik Cunniffe</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Bevacqua</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (12), pp.e1009727. </w:t>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59, pp.125-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-020620-122134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03507469v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can winged aphid abundance be a predictor of cucurbit aphid-borne yellows virus epidemics in melon crop?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schoeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gognalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2043,51 +2043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving management strategies of plant diseases using sequential sensitivity analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2171,594 +2171,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the durability and efficiency of landscape-based strategies to deploy plant resistance to pathogens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Using sensitivity analysis to identify key factors for the propagation of a plant epidemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Papaix</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006067⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), pp.171435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.171435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629098v1</w:t>
+                <w:t xml:space="preserve">hal-02621209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential impact of landscape-scale strategies for crop cultivar deployment on disease dynamics, resistance durability and long-term evolutionary control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy J. Burdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy J. Burdon</w:t>
+                <w:t xml:space="preserve">Jiasui Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter H. Thrall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (5), pp.705 - 717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eva.12570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosaics, mixtures, rotations or pyramiding: What is the optimal strategy to deploy major gene resistance?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessing the durability and efficiency of landscape-based strategies to deploy plant resistance to pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke G. Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter H. Thrall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12681⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (4), pp.e1006067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627922v1</w:t>
+                <w:t xml:space="preserve">hal-02629098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using sensitivity analysis to identify key factors for the propagation of a plant epidemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mosaics, mixtures, rotations or pyramiding: What is the optimal strategy to deploy major gene resistance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke G. Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy J. Burdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter H. Thrall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (1), pp.171435. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (10), pp.1791-1810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.171435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621209v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PESO: a modelling framework to help improve management strategies for epidemics - application to sharka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hendrikx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2829,515 +2829,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the mismatch between incubation and latent periods for vector-borne diseases: the case of Sharka</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sharka Epidemiology and Worldwide Management Strategies: Learning Lessons to Optimize Disease Control in Perennial Plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Delaunay</w:t>
+                <w:t xml:space="preserve">Tim Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Borron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel S. Soubeyrand</w:t>
+                <w:t xml:space="preserve">Véronique Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-01-15-0014-R⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp.357-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-080614-120140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638962v1</w:t>
+                <w:t xml:space="preserve">hal-01506404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid accumulation and low degradation: key parameters of Tomato yellow leaf curl virus persistence in its insect vector Bemisia tabaci</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the mismatch between incubation and latent periods for vector-borne diseases: the case of Sharka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Becker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+                <w:t xml:space="preserve">Sonia Borron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chiroleu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaël Thébaud</w:t>
+                <w:t xml:space="preserve">Samuel S. Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep17696⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105 (11), pp.1408-1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-01-15-0014-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272080v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharka Epidemiology and Worldwide Management Strategies: Learning Lessons to Optimize Disease Control in Perennial Plants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rapid accumulation and low degradation: key parameters of Tomato yellow leaf curl virus persistence in its insect vector Bemisia tabaci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Dallot</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chiroleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Gottwald</w:t>
+                <w:t xml:space="preserve">Bernard Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Decroocq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
+                <w:t xml:space="preserve">Gaël Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 53, pp.357-378. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.17696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-080614-120140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep17696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01506404v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-dependent assistance as a way out of competitive exclusion between two strains of an emerging virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péréfarres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chiroleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 281 (1781), pp.20133374. </w:t>
@@ -3375,51 +3375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative risk assessment relating to the inadvertent presence of peanut allergens in various food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3505,51 +3505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tomate face au TYLCV à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3682,51 +3682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pradelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24, pp.349-355. </w:t>
@@ -3816,51 +3816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pradelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (3), pp.349-355. </w:t>
@@ -3910,51 +3910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative risk assessment relating to adventitious presence of allergens in food: A probabilistic model applied to peanut in chocolate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4044,3149 +4044,3149 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spicy dissemination of cucumber mosaic virus in Espelette</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Towards low pesticide-input agricultural mosaics: From the vineyard of Buzet to the banana crops of Costa Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres de Virologie Végétale (RVV 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
+              <w:t xml:space="preserve">Journée de rencontre du GT Math Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140676v1</w:t>
+                <w:t xml:space="preserve">hal-05372931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can pesticide applications to control black sigatoka of banana be reduced thanks to spatiotemporal strategies or economic incentives?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The spicy dissemination of cucumber mosaic virus in Espelette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Corrales</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Conilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Desbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle du réseau E-Pop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">20. Rencontres de Virologie Végétale (RVV 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372912v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather-based aphid flight forecasting: estimating virus risk and enhancing management</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Can pesticide applications to control black sigatoka of banana be reduced thanks to spatiotemporal strategies or economic incentives?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béranger Decouture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Zaffaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium of Plant Virus Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, São Paulo: Instituto Biológico, Jun 2025, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Journée annuelle du réseau E-Pop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176195v1</w:t>
+                <w:t xml:space="preserve">hal-05372912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les facteurs clés des épidémies de CMV à Espelette ? Résumé de 4 ans de prélèvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du réseau RetPIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, San Sebastian, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cucumber mosaic virus degrades pepper fruit production, marketability and organoleptic quality, with isolate-specific effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weather-based aphid flight forecasting: estimating virus risk and enhancing management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Lepage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schoeny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres de virologie végétale (RVV 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
+              <w:t xml:space="preserve">16. International Symposium of Plant Virus Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, São Paulo: Instituto Biológico, Jun 2025, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140683v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards low pesticide-input agricultural mosaics: From the vineyard of Buzet to the banana crops of Costa Rica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cucumber mosaic virus degrades pepper fruit production, marketability and organoleptic quality, with isolate-specific effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de rencontre du GT Math Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">20. Rencontres de virologie végétale (RVV 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372931v1</w:t>
+                <w:t xml:space="preserve">hal-05140683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion du CMV à Espelette : bilan de missions pimentées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecile Desbiez</w:t>
+                <w:t xml:space="preserve">Assessing the diversity of the Espelette pepper landrace in the French Basque country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kritika Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Elbelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle du réseau E3GP3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque INRAE Genomics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Clermont - Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140696v1</w:t>
+                <w:t xml:space="preserve">hal-05600409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résistance des plantes peut-elle être à la fois efficace, durable et rentable ? Eclairages mathématiques de diverses stratégies de déploiement à travers le modèle landsepi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Gestion du CMV à Espelette : bilan de missions pimentées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Conilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Desbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle d’animations scientifiques du réseau Plant Alliance : Maladies &amp; ravageurs des plantes – session III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Plant Alliance, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée annuelle du réseau E3GP3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608160v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria evaluation of landscape strategies to deploy monogenic and pyramided resistances against grapevine downy mildew</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La résistance des plantes peut-elle être à la fois efficace, durable et rentable ? Eclairages mathématiques de diverses stratégies de déploiement à travers le modèle landsepi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres de Phytopathologie - Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFP, Jan 2024, Aussois (France), France</w:t>
+              <w:t xml:space="preserve">Cycle d’animations scientifiques du réseau Plant Alliance : Maladies &amp; ravageurs des plantes – session III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Plant Alliance, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427255v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriteria evaluation of landscape strategies to deploy monogenic and pyramided resistances against grapevine downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Zaffaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDySA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole polytechnique de Thiès, Nov 2024, Thiès, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thesis in progress : Understanding the role of natural reservoirs in the epidemic and evolutionary dynamics of generalist agricultural pathogens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicriteria evaluation of landscape strategies to deploy monogenic and pyramided resistances against grapevine downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Zaffaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Lepage</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
+              <w:t xml:space="preserve">14. Rencontres de Phytopathologie - Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFP, Jan 2024, Aussois (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195544v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pathogen sexual reproduction on the evolutionary and epidemiological control provided by deployment strategies for two major resistance genes in agricultural landscapes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Thesis in progress : Understanding the role of natural reservoirs in the epidemic and evolutionary dynamics of generalist agricultural pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Papaïx</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195648v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling approach to design innovative spatial strategies to control black leaf streak disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Bonnot</w:t>
+                <w:t xml:space="preserve">Effects of pathogen sexual reproduction on the evolutionary and epidemiological control provided by deployment strategies for two major resistance genes in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Zaffaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Corrales</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Scientific Wallace Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CATIE, May 2023, Turrialba, Costa Rica. pp.63</w:t>
+              <w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182063v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of spatiotemporal strategies to control black sigatoka of banana using the model landsepi</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Modelling approach to design innovative spatial strategies to control black leaf streak disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béranger Decouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du réseau Modélisation et statistique en santé des animaux et des plantes (ModStatSAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">8. Scientific Wallace Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CATIE, May 2023, Turrialba, Costa Rica. pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195617v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potato virus Y adaptation to various resistance QTL combinations in pepper and impact on host tolerance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
+                <w:t xml:space="preserve">Design of spatiotemporal strategies to control black sigatoka of banana using the model landsepi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béranger Decouture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Zaffaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International symposium of plant virus epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consejo Superior de Investigaciones Científicas, Madrid, spain, Jun 2022, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du réseau Modélisation et statistique en santé des animaux et des plantes (ModStatSAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689572v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinerary of a fluorescently labelled virus in a resistant plant</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Potato virus Y adaptation to various resistance QTL combinations in pepper and impact on host tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">15. International symposium of plant virus epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consejo Superior de Investigaciones Científicas, Madrid, spain, Jun 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368372v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potato virus Y adaptation to various resistance QTL combinations in pepper and impact on host tolerance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Billaud</w:t>
+                <w:t xml:space="preserve">Measuring viral load by fluorescence imaging: validation of a nondestructive method to phenotype plant resistance to virus accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Tamisier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cirad; Inrae, Sep 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">, Sep 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368394v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outside the wild: Risks and mechanisms of host jumps of endive necrotic mosaic potyvirus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Itinerary of a fluorescently labelled virus in a resistant plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Gaudin</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cirad; INRAE, Sep 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">, Sep 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368388v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durable resistance or efficient disease control? Adult Plant Resistance (APR) genes at the heart of the dilemma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luke G Barrett</w:t>
+                <w:t xml:space="preserve">Potato virus Y adaptation to various resistance QTL combinations in pepper and impact on host tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du réseau E3GP3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cirad; Inrae, Sep 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479722v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring viral load by fluorescence imaging: validation of a nondestructive method to phenotype plant resistance to virus accumulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Outside the wild: Risks and mechanisms of host jumps of endive necrotic mosaic potyvirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Desbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">, Cirad; INRAE, Sep 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368350v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’inférence de la fonction de dispersion des pucerons à l’optimisation conjointe de la gestion de la sharka et de l’allocation de variétés résistantes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Durable resistance or efficient disease control? Adult Plant Resistance (APR) genes at the heart of the dilemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Dallot</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke G Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du Réseau Modélisation et Statistique en Santé des Animaux et des Plantes (ModStatSAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du réseau E3GP3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788696v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based estimation of aphid dispersal distances and its use to co-optimize sharka management strategies and the allocation of resistant cultivars</w:t>
+                <w:t xml:space="preserve">De l’inférence de la fonction de dispersion des pucerons à l’optimisation conjointe de la gestion de la sharka et de l’allocation de variétés résistantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Picheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du Réseau Modélisation et Statistique en Santé des Animaux et des Plantes (ModStatSAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734861v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating spatiotemporal strategies to deploy resistance genes in canola</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Model-based estimation of aphid dispersal distances and its use to co-optimize sharka management strategies and the allocation of resistant cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Picheny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 National Canola Pathology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Australian Oilseeds Federation Inc. AUS., Mar 2018, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787793v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the performance of landscape-based strategies to deploy major-gene resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Investigating spatiotemporal strategies to deploy resistance genes in canola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke G. Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Burdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter H. Thrall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Models in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2018 National Canola Pathology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Australian Oilseeds Federation Inc. AUS., Mar 2018, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787794v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the performance of landscape-based strategies to deploy major-gene resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke G. Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Burdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter H. Thrall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Protecting Plant Health 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Australasian Plant Pathology Society.; Cooperative Research Centre in National Plant Biosecurity. AUS., Sep 2017, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Models in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787792v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using sensitivity analyses to identify and optimize key parameters of sharka management strategy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessing the performance of landscape-based strategies to deploy major-gene resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke G. Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Burdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter H. Thrall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International plant virus epidemiology symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Avignon, France. 165 p</w:t>
+              <w:t xml:space="preserve">Science Protecting Plant Health 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Australasian Plant Pathology Society.; Cooperative Research Centre in National Plant Biosecurity. AUS., Sep 2017, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743756v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based identification and optimization of key parameters for sharka management strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7218,1100 +7218,1225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint EFSA-EPPO Workshop: Modelling in Plant Health – how can models support risk assessment of plant pests and decision-making?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Parma, Italy. 78 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of control strategies of plant epidemics through a simulation model validated by experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Using sensitivity analyses to identify and optimize key parameters of sharka management strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Rencontres du GdR Ecologie Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">13. International plant virus epidemiology symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Avignon, France. 165 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606295v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based optimization of an experimental protocol to assess the mismatch between Incubation and latency periods for Plum pox virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Optimization of control strategies of plant epidemics through a simulation model validated by experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Delaunay</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Thébaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Plum Pox Virus</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1. Rencontres du GdR Ecologie Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506370v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the synchrony between incubation and latency periods of peach trees infected by Plum pox virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Borron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres de virologie végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the mismatch between incubation and latency for a vector-borne plant disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Model-based optimization of an experimental protocol to assess the mismatch between Incubation and latency periods for Plum pox virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 APS-CPS Joint Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-104-11-S3.1⟩</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Plum Pox Virus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS), Sep 2013, Olomouc, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1063.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742329v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-dependent assistance as a way out of competitive exclusion between two strains of an emerging virus</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessing the mismatch between incubation and latency for a vector-borne plant disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Borron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Jacques Monod: “From emerging to pandemic viruses: interplay between host ecology and viral evolution”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 APS-CPS Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The American Phytopathological Society. Saint-Paul, USA., Aug 2014, Minneapolis, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-104-11-S3.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798082v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence of two viral strains in epidemics through assistance in co-infected hosts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Frequency-dependent assistance as a way out of competitive exclusion between two strains of an emerging virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péréfarres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chiroleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop in Virus Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, State College, United States</w:t>
+              <w:t xml:space="preserve">Conférences Jacques Monod: “From emerging to pandemic viruses: interplay between host ecology and viral evolution”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche pour le Développement (IRD). FRA., Apr 2014, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809051v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation expérimentale de paramètres clés pour la modélisation de stratégies de gestion d’une épidémie virale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. édition du Printemps de Baillarguet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montferrier-Sur-Lez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term viral competition monitoring: a case of epidemiological rescue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coexistence of two viral strains in epidemics through assistance in co-infected hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Péréfarres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chiroleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres de Virologie Végétale (RVV 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Aussois, France</w:t>
+              <w:t xml:space="preserve">7th Workshop in Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, State College, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804498v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Long-term viral competition monitoring: a case of epidemiological rescue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Péréfarres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. Rencontres de Virologie Végétale (RVV 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Assessment of management strategies of sharka epidemics by modeling complemented with experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Plum pox virus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Olomouc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8321,2420 +8446,2420 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing innovative spatial strategies to control black leaf streak disease of banana through modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béranger Decouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Zaffaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV Congreso International Acorbat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the genetic architecture of virus quantitative pathogenicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Judith Hirsch</w:t>
+                <w:t xml:space="preserve">Epidemiological, evolutionary and economic outcomes associated to the coexistence of monogenic and pyramided resistant cultivars in agricultural landscapes: a case-study with the management of downy mildew in wine growing areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Zaffaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Aussois (FR), France</w:t>
+              <w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195732v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195663v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological, evolutionary and economic outcomes associated to the coexistence of monogenic and pyramided resistant cultivars in agricultural landscapes: a case-study with the management of downy mildew in wine growing areas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deliere</w:t>
+                <w:t xml:space="preserve">Unravelling the genetic architecture of virus quantitative pathogenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International congress of plant pathology (ICPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t>
+              <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195663v2</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to reduce fungicides to manage black leaf streak disease of bananas ? A modelling approach to design innovative spatial strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béranger Decouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Villalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Scientific Wallace Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Turrialba, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-adaptation of endive necrotic mosaic potyvirus to different species of the Asteraceae is due to VPg mutations with pleiotropic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated data collection protocol using open source applications for large sampling campaigns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Lepage</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling plant resistance deployment: the R package {landespi}</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Gaussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Zaffaroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Be strong in a single host or be versatile in a multitude of hosts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences Jacques Monod</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the effects of genetic recombination and dormancy linked to pathogen sexual reproduction on the effectiveness and durability of resistance deployment strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Zaffaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Rey</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit Pois Déridé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Villeneuse d'Ascq, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling plant resistance deployment: the R package landsepi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Gaussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Zaffaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International symposium of plant virus epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Madrid, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling plant resistance deployment: the R package landsepi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Gaussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Zafarroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of robustness in Capsicum annuum for resistance to Phytophthora capsici and Potato virus Y under a temperature stress</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Improving the durability and efficiency of plant resistance deployment using eco-evolutionary modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke G. Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter H. Thrall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Avignon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA, Centre de recherche Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 263 p., 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736058v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the durability and efficiency of plant resistance deployment using eco-evolutionary modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Genetic architecture of robustness in Capsicum annuum for resistance to Phytophthora capsici and Potato virus Y under a temperature stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ribaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p., 2019, 17èmes Rencontres de Virologie Végétale : RVV 2019</w:t>
+              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Avignon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA, Centre de recherche Provence-Alpes-Côte d’Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 263 p., 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737200v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the durability and efficiency of plant resistance deployment using eco-evolutionary modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke G. Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter H. Thrall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 263 p., 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
+              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p., 2019, 17èmes Rencontres de Virologie Végétale : RVV 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737088v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the durability and efficiency of landscape-based strategies to deploy plant resistance to pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke G. Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Burdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter H. Thrall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of deployment strategies of plant resistance to pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke G. Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Burdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter H. Thrall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convergence 2017 - CSIRO Postdoctoral Fellow Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Melbourne, Australia. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing plant epidemics: identification and estimation of key parameters to optimize control strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessing the possibility of Plum pox virus detection in latently infected Prunus plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Borron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Marchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Thébaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale</w:t>
+              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605495v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the possibility of Plum pox virus detection in latently infected Prunus plants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Managing plant epidemics: identification and estimation of key parameters to optimize control strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Thébaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
+              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602149v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de stratégies de gestion optimales d’une épidémie dans un paysage par la modélisation et l’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales de l’Ecole polytechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Dammarie-les-Lys, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based design and assessment of management strategies for epidemics in a heterogeneous landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres de Virologie Végétale (RVV 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Aussois, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10744,147 +10869,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les résistantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Plantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.106, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10894,396 +11019,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie des interactions plante-bioagresseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.181-195, 2021, 9782759232338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on prédire la durabilité des résistances ? Le cas des virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.297-307, 2021, 9782759232338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies paysagères pour déployer efficacement et durablement la résistance : modèles et prédictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.197-208, 2021, 9782759232338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11293,319 +11418,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo &amp;quot;Déjouer les virus de la tomate et des plantes potagères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schoeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud : des mathématiques à la biologie pour étudier les maladies des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion durable des résistances aux maladies chez la plante : quelle stratégie choisir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ballini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11615,496 +11740,496 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMV can spread through plant to plant contact: implications for experimental practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Théodore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durable resistance or efficient disease control? Adult Plant Resistance (APR) at the heart of the dilemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of interference between vectors in control of plant diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Zaffaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nik J Cunniffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Bevacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving management strategies of plant diseases using sequential sensitivity analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12114,412 +12239,412 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan de gestion des données de recherche de l’unité Pathologie végétale (INRAE, UR 0407).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Plan de gestion des données de recherche de l’unité de recherche Pathologie végétale (INRAE, UR 0407).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2026, 37 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la cinétique d’accumulation et de persistance du &amp;lt;em&amp;gt;Tomato yellow leaf curl virus&amp;lt;/em&amp;gt; (TYLCV) au sein de son insecte vecteur &amp;lt;em&amp;gt;Bemisia tabaci&amp;lt;/em&amp;gt; par PCR quantitative normalisée, et enquête agronomique de l’impact du virus sur la filière tomate à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] France. AgroParisTech, FRA. 2010, 118 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréciation quantitative du risque de réaction allergique à l’arachide lors de la consommation de produits ne mentionnant pas l’arachide dans la liste des ingrédients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] France. AgroParisTech, FRA. 2009, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a century of fire suppression has changed the structure and composition of riparian forests in Rogue River basin, SW Oregon?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aoubid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Internship report] France. AgroParisTech, FRA. 2008, 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude thématique d’une exploitation agricole : le gavage de canards chez Pietro et Geneviève Magni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] France. AgroParisTech, FRA. 2007, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12529,100 +12654,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et évaluation assistée par la modélisation de stratégies de gestion d’une épidémie dans un paysage hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Phytopathologie et phytopharmacie. 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02794803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12632,91 +12757,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de gestion efficaces, durables et rentables des agents phytopathogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Phytopathologie et phytopharmacie. Avignon Université (ED 536 Sciences et Agrosciences), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05372950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12726,131 +12851,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landsepi: Landscape epidemiology and evolution. R package.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId261"/>
+      <w:footerReference w:type="default" r:id="rId265"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12997,51 +13122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500401v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jayet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Girardot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chateau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Th&#233;odore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.675" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830432v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-07-24-1553-SC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumeaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14086" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811507v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zaffaroni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art04-GB" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art05" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Corrales" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ranger Decouture" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62498/ARTC.2425" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984706v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13627" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebayehu Geffersa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-24-0075-R" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096099v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G Barrett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.271" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15112159" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220213v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-020620-122134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03507469v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bevacqua" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009727" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919776v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gognalons" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girardot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12090911" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02095180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-18-0196-R" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629098v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G. Barrett" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Thrall" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006067" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623376v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Burdon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasui Zhan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12570" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12681" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621209v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.171435" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605857v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Picard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hendrikx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epp.12375" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638962v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Borron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-15-0014-R" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272080v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Becker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reynaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17696" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506404v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Gottwald" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080614-120140" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456727v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;r&#233;farres" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.3374" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny H&#233;raud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien La Vieille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/56646" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647079v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cottineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Avril" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sorres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Festin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780134v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller-Feuga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vermel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradelles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9820-6v" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647751v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Muller-Feuga" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vermel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9820-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E1490F4D2353EDDF46C225D9A2CF7EACF2D6F98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2009.01322.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9QS2MVK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140676v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Conilh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372912v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176195v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Darnis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140688v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140683v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372931v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140696v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427255v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263751v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195544v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195648v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182063v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195617v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689572v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Billaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368372v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mustin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368394v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368388v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479722v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368350v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788696v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734861v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787793v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Burdon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787794v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787792v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743756v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604407v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606295v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506370v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1063.22" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602151v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742329v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-104-11-S3.1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798082v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809051v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803933v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804498v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Hoareau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803607v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608136v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195732v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oudin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195663v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195715v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villalta" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guzman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195740v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195727v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195689v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Gaussen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608145v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427315v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368375v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zafarroni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736058v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ribaut" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/eucarpiacapsicumeggplant2019/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737200v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737088v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790679v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787790v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605495v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602149v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Souquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marchat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793054v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803440v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604456v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Plantin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131072v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131044v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131097v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985625v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Favery" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rondeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790545v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788622v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411945v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Th&#233;odore" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775182v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Barrett" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265550v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik J Cunniffe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930055v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Thoyer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567733v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820004v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820003v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820009v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoubid" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820006v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02794803v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05372950v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787824v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chateau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Th&#233;odore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.675" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500401v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jayet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Girardot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002208" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830432v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-07-24-1553-SC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumeaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14086" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604516v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966756v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Corrales" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ranger Decouture" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zaffaroni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62498/ARTC.2425" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811507v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art04-GB" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728109v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art05" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984706v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13627" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebayehu Geffersa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-24-0075-R" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263104v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15112159" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096099v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G Barrett" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.271" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03507469v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bevacqua" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009727" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220213v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-020620-122134" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919776v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gognalons" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girardot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12090911" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02095180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-18-0196-R" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621209v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.171435" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Burdon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasui Zhan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Thrall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12570" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629098v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G. Barrett" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006067" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12681" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605857v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Picard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hendrikx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epp.12375" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506404v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Gottwald" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080614-120140" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638962v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Borron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-15-0014-R" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272080v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Becker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reynaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17696" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456727v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;r&#233;farres" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.3374" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny H&#233;raud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien La Vieille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/56646" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647079v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cottineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Avril" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sorres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Festin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780134v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller-Feuga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vermel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradelles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9820-6v" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647751v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Muller-Feuga" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vermel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9820-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E1490F4D2353EDDF46C225D9A2CF7EACF2D6F98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2009.01322.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9QS2MVK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372931v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140676v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Conilh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372912v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140688v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176195v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Darnis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140683v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600409v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Adhikari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Elbelt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140696v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608160v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263751v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195544v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195648v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182063v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195617v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689572v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Billaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368350v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mustin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368372v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368394v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368388v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788696v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734861v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787793v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Burdon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787794v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787792v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604407v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743756v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606295v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602151v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506370v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1063.22" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742329v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-104-11-S3.1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798082v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803933v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809051v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804498v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Hoareau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803607v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608136v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195663v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195732v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oudin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195715v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villalta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guzman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195740v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195727v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195689v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Gaussen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608145v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427315v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694823v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368375v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zafarroni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737088v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/eucarpiacapsicumeggplant2019/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736058v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ribaut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737200v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790679v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787790v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602149v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Souquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marchat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605495v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793054v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803440v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604456v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Plantin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131072v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131044v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131097v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985625v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Favery" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rondeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790545v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788622v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411945v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Th&#233;odore" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775182v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Barrett" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265550v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik J Cunniffe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930055v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Thoyer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567733v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820004v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820003v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820009v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoubid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820006v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02794803v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05372950v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787824v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>