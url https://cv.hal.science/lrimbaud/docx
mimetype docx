--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1103,291 +1103,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pathogen reproduction system on the evolutionary and epidemiological control provided by deployment strategies for two major resistance genes in agricultural landscapes</w:t>
+                <w:t xml:space="preserve">Combining single-gene-resistant and pyramided cultivars of perennial crops in agricultural landscapes compromises pyramiding benefits in most production situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Zaffaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abebayehu Geffersa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (1), pp.e13627. </w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 114 (10), pp.2310-2321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.13627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-02-24-0075-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03984706v2</w:t>
+                <w:t xml:space="preserve">hal-04655429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining single-gene-resistant and pyramided cultivars of perennial crops in agricultural landscapes compromises pyramiding benefits in most production situations</w:t>
+                <w:t xml:space="preserve">Effects of pathogen reproduction system on the evolutionary and epidemiological control provided by deployment strategies for two major resistance genes in agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Zaffaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 114 (10), pp.2310-2321. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.e13627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-02-24-0075-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.13627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655429v1</w:t>
+                <w:t xml:space="preserve">hal-03984706v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of seed-mediated transmission of cucumber mosaic virus in Espelette pepper crops despite widespread and recurrent epidemics</w:t>
               </w:r>
@@ -4147,786 +4147,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spicy dissemination of cucumber mosaic virus in Espelette</w:t>
+                <w:t xml:space="preserve">Can pesticide applications to control black sigatoka of banana be reduced thanks to spatiotemporal strategies or economic incentives?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cecile Desbiez</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béranger Decouture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Zaffaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres de Virologie Végétale (RVV 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
+              <w:t xml:space="preserve">Journée annuelle du réseau E-Pop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140676v1</w:t>
+                <w:t xml:space="preserve">hal-05372912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can pesticide applications to control black sigatoka of banana be reduced thanks to spatiotemporal strategies or economic incentives?</w:t>
+                <w:t xml:space="preserve">The spicy dissemination of cucumber mosaic virus in Espelette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Corrales</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Conilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Desbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle du réseau E-Pop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">20. Rencontres de Virologie Végétale (RVV 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372912v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les facteurs clés des épidémies de CMV à Espelette ? Résumé de 4 ans de prélèvements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weather-based aphid flight forecasting: estimating virus risk and enhancing management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schoeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du réseau RetPIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, San Sebastian, Espagne</w:t>
+              <w:t xml:space="preserve">16. International Symposium of Plant Virus Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, São Paulo: Instituto Biológico, Jun 2025, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140688v1</w:t>
+                <w:t xml:space="preserve">hal-05176195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather-based aphid flight forecasting: estimating virus risk and enhancing management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels sont les facteurs clés des épidémies de CMV à Espelette ? Résumé de 4 ans de prélèvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Schoeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium of Plant Virus Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, São Paulo: Instituto Biológico, Jun 2025, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Congrès du réseau RetPIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, San Sebastian, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176195v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cucumber mosaic virus degrades pepper fruit production, marketability and organoleptic quality, with isolate-specific effects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Pascal</w:t>
+                <w:t xml:space="preserve">Assessing the diversity of the Espelette pepper landrace in the French Basque country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kritika Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Elbelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres de virologie végétale (RVV 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
+              <w:t xml:space="preserve">Colloque INRAE Genomics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Clermont - Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140683v1</w:t>
+                <w:t xml:space="preserve">hal-05600409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the diversity of the Espelette pepper landrace in the French Basque country</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Massire</w:t>
+                <w:t xml:space="preserve">Cucumber mosaic virus degrades pepper fruit production, marketability and organoleptic quality, with isolate-specific effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dumeaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INRAE Genomics 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Clermont - Ferrand, France. 1 p</w:t>
+              <w:t xml:space="preserve">20. Rencontres de virologie végétale (RVV 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05600409v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion du CMV à Espelette : bilan de missions pimentées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Conilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Desbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6260,277 +6260,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outside the wild: Risks and mechanisms of host jumps of endive necrotic mosaic potyvirus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Gaudin</w:t>
+                <w:t xml:space="preserve">Durable resistance or efficient disease control? Adult Plant Resistance (APR) genes at the heart of the dilemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke G Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cirad; INRAE, Sep 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du réseau E3GP3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368388v1</w:t>
+                <w:t xml:space="preserve">hal-03479722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durable resistance or efficient disease control? Adult Plant Resistance (APR) genes at the heart of the dilemma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luke G Barrett</w:t>
+                <w:t xml:space="preserve">Outside the wild: Risks and mechanisms of host jumps of endive necrotic mosaic potyvirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Desbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du réseau E3GP3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cirad; INRAE, Sep 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03479722v1</w:t>
+                <w:t xml:space="preserve">hal-03368388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’inférence de la fonction de dispersion des pucerons à l’optimisation conjointe de la gestion de la sharka et de l’allocation de variétés résistantes</w:t>
               </w:r>
@@ -7481,282 +7481,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the synchrony between incubation and latency periods of peach trees infected by Plum pox virus</w:t>
+                <w:t xml:space="preserve">Model-based optimization of an experimental protocol to assess the mismatch between Incubation and latency periods for Plum pox virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de virologie végétale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Symposium on Plum Pox Virus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS), Sep 2013, Olomouc, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1063.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602151v1</w:t>
+                <w:t xml:space="preserve">hal-01506370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based optimization of an experimental protocol to assess the mismatch between Incubation and latency periods for Plum pox virus</w:t>
+                <w:t xml:space="preserve">Assessment of the synchrony between incubation and latency periods of peach trees infected by Plum pox virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Borron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Plum Pox Virus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15. Rencontres de virologie végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1063.22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01506370v1</w:t>
+                <w:t xml:space="preserve">hal-01602151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the mismatch between incubation and latency for a vector-borne plant disease</w:t>
               </w:r>
@@ -9137,51 +9137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
@@ -9934,286 +9934,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of robustness in Capsicum annuum for resistance to Phytophthora capsici and Potato virus Y under a temperature stress</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the durability and efficiency of plant resistance deployment using eco-evolutionary modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke G. Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter H. Thrall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 263 p., 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
+              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p., 2019, 17èmes Rencontres de Virologie Végétale : RVV 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736058v1</w:t>
+                <w:t xml:space="preserve">hal-02737200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the durability and efficiency of plant resistance deployment using eco-evolutionary modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic architecture of robustness in Capsicum annuum for resistance to Phytophthora capsici and Potato virus Y under a temperature stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ribaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p., 2019, 17èmes Rencontres de Virologie Végétale : RVV 2019</w:t>
+              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Avignon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA, Centre de recherche Provence-Alpes-Côte d’Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 263 p., 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737200v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the durability and efficiency of landscape-based strategies to deploy plant resistance to pathogens</w:t>
               </w:r>
@@ -11046,51 +11046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie des interactions plante-bioagresseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12247,83 +12247,83 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan de gestion des données de recherche de l’unité de recherche Pathologie végétale (INRAE, UR 0407).</w:t>
+                <w:t xml:space="preserve">Plan de gestion des données de recherche de l’unité de recherche Pathologie végétale (INRAE, UR 0407)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13122,51 +13122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chateau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Th&#233;odore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.675" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500401v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jayet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Girardot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002208" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830432v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-07-24-1553-SC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumeaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14086" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604516v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966756v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Corrales" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ranger Decouture" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zaffaroni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62498/ARTC.2425" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811507v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art04-GB" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728109v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art05" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984706v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13627" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebayehu Geffersa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-24-0075-R" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263104v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15112159" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096099v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G Barrett" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.271" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03507469v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bevacqua" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009727" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220213v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-020620-122134" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919776v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gognalons" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girardot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12090911" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02095180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-18-0196-R" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621209v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.171435" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Burdon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasui Zhan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Thrall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12570" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629098v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G. Barrett" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006067" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12681" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605857v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Picard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hendrikx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epp.12375" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506404v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Gottwald" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080614-120140" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638962v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Borron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-15-0014-R" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272080v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Becker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reynaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17696" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456727v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;r&#233;farres" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.3374" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny H&#233;raud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien La Vieille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/56646" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647079v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cottineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Avril" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sorres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Festin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780134v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller-Feuga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vermel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradelles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9820-6v" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647751v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Muller-Feuga" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vermel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9820-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E1490F4D2353EDDF46C225D9A2CF7EACF2D6F98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2009.01322.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9QS2MVK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372931v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140676v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Conilh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372912v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140688v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176195v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Darnis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140683v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600409v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Adhikari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Elbelt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140696v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608160v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263751v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195544v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195648v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182063v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195617v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689572v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Billaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368350v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mustin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368372v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368394v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368388v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479722v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788696v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734861v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787793v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Burdon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787794v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787792v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604407v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743756v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606295v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602151v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506370v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1063.22" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742329v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-104-11-S3.1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798082v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803933v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809051v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804498v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Hoareau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803607v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608136v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195663v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195732v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oudin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195715v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villalta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guzman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195740v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195727v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195689v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Gaussen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608145v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427315v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694823v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368375v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zafarroni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737088v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/eucarpiacapsicumeggplant2019/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736058v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ribaut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737200v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790679v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787790v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602149v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Souquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marchat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605495v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793054v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803440v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604456v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Plantin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131072v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131044v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131097v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985625v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Favery" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rondeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790545v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788622v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411945v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Th&#233;odore" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775182v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Barrett" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265550v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik J Cunniffe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930055v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Thoyer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567733v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820004v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820003v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820009v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoubid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820006v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02794803v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05372950v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787824v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chateau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Th&#233;odore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.675" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500401v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jayet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Girardot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002208" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830432v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-07-24-1553-SC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumeaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.14086" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604516v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966756v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Corrales" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ranger Decouture" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zaffaroni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62498/ARTC.2425" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811507v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art04-GB" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728109v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art05" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04655429v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebayehu Geffersa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-24-0075-R" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984706v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13627" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263104v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15112159" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096099v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G Barrett" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.271" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03507469v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bevacqua" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009727" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220213v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-020620-122134" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919776v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gognalons" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girardot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12090911" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02095180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-18-0196-R" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621209v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.171435" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Burdon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasui Zhan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Thrall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12570" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629098v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke G. Barrett" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006067" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12681" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605857v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Picard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hendrikx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epp.12375" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506404v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Gottwald" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080614-120140" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638962v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Borron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-15-0014-R" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272080v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Becker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reynaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17696" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456727v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;r&#233;farres" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.3374" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny H&#233;raud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien La Vieille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/56646" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647079v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Cottineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Avril" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sorres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Festin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780134v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller-Feuga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vermel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradelles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9820-6v" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647751v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Muller-Feuga" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vermel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-012-9820-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E1490F4D2353EDDF46C225D9A2CF7EACF2D6F98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2009.01322.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9QS2MVK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372931v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372912v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140676v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Conilh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176195v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Darnis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140688v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600409v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Adhikari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Elbelt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140683v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140696v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608160v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263751v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195544v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195648v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182063v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195617v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689572v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Billaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368350v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mustin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368372v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368394v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479722v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368388v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788696v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734861v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787793v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Burdon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787794v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787792v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604407v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743756v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606295v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506370v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1063.22" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742329v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-104-11-S3.1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798082v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803933v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809051v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804498v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Hoareau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803607v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608136v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195663v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195732v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oudin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195715v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villalta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guzman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195740v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195727v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195689v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Gaussen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608145v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04427315v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694823v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368375v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zafarroni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737088v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/eucarpiacapsicumeggplant2019/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737200v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736058v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ribaut" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790679v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787790v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602149v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Souquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marchat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605495v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793054v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803440v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604456v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Plantin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131072v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131044v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131097v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985625v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Favery" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rondeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790545v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788622v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05411945v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Th&#233;odore" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775182v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Barrett" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265550v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik J Cunniffe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930055v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Thoyer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567733v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820004v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820003v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820009v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoubid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820006v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02794803v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05372950v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787824v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>