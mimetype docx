--- v0 (2026-04-09)
+++ v1 (2026-05-06)
@@ -1560,178 +1560,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable et politiques publiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regards croisés sur des objets et des pratiques interdisciplinaires en lien avec le développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Volin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'hiver interdisciplinaire "Saisir l'Europe-Europa als Herausforderung"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, réseau "Saisir l'Europe", Feb 2014, Frankfurt, Allemagne</w:t>
+              <w:t xml:space="preserve">Congrès doctoral UMR 5600 Environnement, Ville et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317219v1</w:t>
+                <w:t xml:space="preserve">halshs-00996314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur des objets et des pratiques interdisciplinaires en lien avec le développement durable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement durable et politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès doctoral UMR 5600 Environnement, Ville et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Ecole d'hiver interdisciplinaire "Saisir l'Europe-Europa als Herausforderung"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau "Saisir l'Europe", Feb 2014, Frankfurt, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00996314v1</w:t>
+                <w:t xml:space="preserve">hal-01317219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études de cas à l'étranger: quelles questions se poser pour mener des entretiens ?</w:t>
               </w:r>
@@ -3409,51 +3409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Roueff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona J&#233;brak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20692" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334399v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.31459" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958152v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32487" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.13658" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M56F86W1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829825v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Volin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.629" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thimonier-Rouzet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628804v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.021.0077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9852" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336853v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.3286" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386807v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.228.0041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.320" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081533v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628805v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331133v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317219v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestre Ir&#232;ne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317404v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Essers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958136v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922238v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00954273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922254v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628802v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081183v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333363v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272693v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01271425v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998715v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Roueff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yona J&#233;brak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20692" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334399v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.31459" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958152v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.32487" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958143v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.13658" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M56F86W1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829825v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Volin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.629" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thimonier-Rouzet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628804v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.021.0077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9852" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438553v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336853v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.3286" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386807v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.228.0041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.320" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081533v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628805v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331133v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996314v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestre Ir&#232;ne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317404v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Essers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958136v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922238v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00954273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922254v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628802v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081183v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333363v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272693v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01271425v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>