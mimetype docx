--- v0 (2026-03-14)
+++ v1 (2026-04-09)
@@ -1110,204 +1110,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Urban Fabric with the OH_FET model based on Social Use, Space and Time</w:t>
+                <w:t xml:space="preserve">Les châteaux forts sont-ils toujours bâtis au sommet des montagnes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Lefebvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rodier</w:t>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 19, pp.195-214</w:t>
+              <w:t xml:space="preserve">UB Sciences : revue annuelle de la recherche de l'Université de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, La recherche à l'international, 3, pp.46-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00777997v1</w:t>
+                <w:t xml:space="preserve">hal-03310204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les châteaux forts sont-ils toujours bâtis au sommet des montagnes ?</w:t>
+                <w:t xml:space="preserve">Understanding Urban Fabric with the OH_FET model based on Social Use, Space and Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+                <w:t xml:space="preserve">Bastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UB Sciences : revue annuelle de la recherche de l'Université de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, La recherche à l'international, 3, pp.46-51</w:t>
+              <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19, pp.195-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03310204v1</w:t>
+                <w:t xml:space="preserve">halshs-00777997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation des objets métalliques à l'âge du Bronze entre Rhône et Saône: utilisation d'une transformation cartographique linéaire</w:t>
               </w:r>
@@ -1382,282 +1382,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00778015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entités fonctionnelles, entités spatiales et dynamique urbaine dans la longue durée</w:t>
+                <w:t xml:space="preserve">L’utilisation des Systèmes d’Information géographique appliquée à l’archéologie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Galinié</w:t>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourguen Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (28), pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arsci.2004.1058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00005390v1</w:t>
+                <w:t xml:space="preserve">hal-01839390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation des Systèmes d’Information géographique appliquée à l’archéologie française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barge</w:t>
+                <w:t xml:space="preserve">Entités fonctionnelles, entités spatiales et dynamique urbaine dans la longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Galinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gourguen Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Systèmes d’information géographique, archéologie et histoire, XIX (3/4), pp.223-242</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839390v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information spatiale et archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1708,77 +1708,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information spatiale et archéologie, note d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gourguen Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2157,1015 +2157,1015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse exploratoire des données appliquées aux données de peuplement en Sciences Humaines : quelles méthodes pour quelles interrogations ? L’exemple de la fonction du K de Ripley appliquée aux données archéologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the urban dynamics by a new computer application, OH-FET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Pillot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique Pluridisciplinaire "Traitements Statistiques des Données Spatiales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biogéosciences (UMR 6282 CNRS - uB); MSH Dijon (USR 3516 CNRS - uB), Sep 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">Conference on Cultural Heritage and New Technologies (CHNT): Urban archaeology and processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Museums of the City of Vienna, Nov 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237780v1</w:t>
+                <w:t xml:space="preserve">halshs-01237783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire parler les pierres de l’Antiquité à nos jours : la plate-forme numérique et mutualiste sur l’usage de la pierre bourguignonne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Montagne</w:t>
+                <w:t xml:space="preserve">L’analyse exploratoire des données appliquées aux données de peuplement en Sciences Humaines : quelles méthodes pour quelles interrogations ? L’exemple de la fonction du K de Ripley appliquée aux données archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décryptagéo - Les rencontres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique Pluridisciplinaire "Traitements Statistiques des Données Spatiales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biogéosciences (UMR 6282 CNRS - uB); MSH Dijon (USR 3516 CNRS - uB), Sep 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686018v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the urban dynamics by a new computer application, OH-FET</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire parler les pierres de l’Antiquité à nos jours : la plate-forme numérique et mutualiste sur l’usage de la pierre bourguignonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Cultural Heritage and New Technologies (CHNT): Urban archaeology and processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Museums of the City of Vienna, Nov 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Décryptagéo - Les rencontres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237783v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport des technologies LIDAR et de positionnement par satellites pour la recherche en archéologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CArGOS application: A catalog of geographical data in the community of human and social sciences for non-experts in Geomatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Millereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERFERENCES D’ONDES - GDR 2451 ONDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR 2451 ONDES, Oct 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">Digital Heritage 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237397v1</w:t>
+                <w:t xml:space="preserve">halshs-01237806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of territorial occupation: Exploratory Spatial Data Analysis Uncertainty and heterogeneity of data in Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer applications and quantitative methods in Archaeology 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Southampton, Royaume-Uni. pp.457-469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00778065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalization of scientific process and conceptual modelling for the study of territorial and products distribution dynamics (ArchaeDyn II programme)</w:t>
+                <w:t xml:space="preserve">L'apport des technologies LIDAR et de positionnement par satellites pour la recherche en archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer applications and quantitative methods in Archaeology 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Southampton, Royaume-Uni. pp.438-448</w:t>
+              <w:t xml:space="preserve">INTERFERENCES D’ONDES - GDR 2451 ONDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR 2451 ONDES, Oct 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00778071v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of land use transformations during the Neolithic using exploratory spatial data analysis: contributions and limitations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formalization of scientific process and conceptual modelling for the study of territorial and products distribution dynamics (ArchaeDyn II programme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Moreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Boris Vannière</w:t>
+                <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAA2010. Fusion of Cultures. Proceedings of the 38th Annual Conference on Computer Applications and Quantitatve Methods in Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conference on Computer Applications and Quantitative Methods in Archaeology, Apr 2010, Granada, Spain. pp.201-208</w:t>
+              <w:t xml:space="preserve">Computer applications and quantitative methods in Archaeology 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Southampton, Royaume-Uni. pp.438-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669394v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00778071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process formalization and conceptual modelling in the study of territorial dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observations of land use transformations during the Neolithic using exploratory spatial data analysis: contributions and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rodier</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Gauthier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Conference of Computer Applications and Quantitative Methods in Archaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAA2010. Fusion of Cultures. Proceedings of the 38th Annual Conference on Computer Applications and Quantitatve Methods in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conference on Computer Applications and Quantitative Methods in Archaeology, Apr 2010, Granada, Spain. pp.201-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125924v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CArGOS application: A catalog of geographical data in the community of human and social sciences for non-experts in Geomatics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Process formalization and conceptual modelling in the study of territorial dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Heritage 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th Annual Conference of Computer Applications and Quantitative Methods in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. p. 438-448, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctt6wp7kg.49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237806v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CArGOS, Catalogue des données géographiques pour les Sciences Humaines et Sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3216,51 +3216,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’information spatio-temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3298,51 +3298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution de l'occupation humaine : l'analyse spatiale exploratoire des données.Le problème de l'incertitude et de l'hétérogénéité des données en archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3380,51 +3380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes des semis de points archéologiques par les méthodes d’analyses exploratoires des données spatiales (ESDA) : bilan, limites et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3488,51 +3488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacynthe Pouliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3734,64 +3734,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Ostir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Dijon, France. pp.16</w:t>
@@ -4456,51 +4456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CArGOS Un CAtalogue de données GéOgraphiques pour les Sciences humaines et Sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5181,90 +5181,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Spatiale et Archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rodier Xavier (dir.), Barge Olivier, Saligny Laure, Nuninger Laure, Bertoncello Frédérique. Errance, Collection Archéologiques, pp.255, 2011, Archéologiques, Ferdière Alain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5448,64 +5448,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5573,51 +5573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Lavaud, Burghart Schmidt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représenter la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, pp.279-294, 2012, Scripta Mediævalia, 978-2-35613-057-0</w:t>
@@ -5640,354 +5640,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00956250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and tools for territorial dynamic studies (chapter 1)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Nuninger</w:t>
+                <w:t xml:space="preserve">La modélisation de l'information spatio-temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Gandini C, Favory F., Nuninger L. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archambault de Beaune S.&amp; Francfort H.-P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Settlement Patterns, Production and Trades from the Neolithic to the Middle Ages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.23-38, 2012, BAR International Series</w:t>
+              <w:t xml:space="preserve">L'archéologie à découvert : hommes, objets et temporalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions Alpha, pp.249-258, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00772081v1</w:t>
+                <w:t xml:space="preserve">halshs-00778036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche archéo-sociologique. Réseaux d'échanges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Mordant</w:t>
+                <w:t xml:space="preserve">Models and tools for territorial dynamic studies (chapter 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Rottier S., Piette J. et Mordant C. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krištof Oštir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gandini C, Favory F., Nuninger L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie funéraire du Bronze final dans les vallées de l'Yonne et de la haute Seine - Les nécropoles de Barbey, Barbuise et La Saulsotte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.341-347, 2012</w:t>
+              <w:t xml:space="preserve">Settlement Patterns, Production and Trades from the Neolithic to the Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.23-38, 2012, BAR International Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00778026v1</w:t>
+                <w:t xml:space="preserve">halshs-00772081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation de l'information spatio-temporelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rodier</w:t>
+                <w:t xml:space="preserve">Approche archéo-sociologique. Réseaux d'échanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mordant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archambault de Beaune S.&amp; Francfort H.-P. </w:t>
+              <w:t xml:space="preserve">Rottier S., Piette J. et Mordant C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'archéologie à découvert : hommes, objets et temporalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions Alpha, pp.249-258, 2012</w:t>
+              <w:t xml:space="preserve">Archéologie funéraire du Bronze final dans les vallées de l'Yonne et de la haute Seine - Les nécropoles de Barbey, Barbuise et La Saulsotte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.341-347, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00778036v1</w:t>
+                <w:t xml:space="preserve">halshs-00778026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode HBDS : Hypergraph-Based Data Structure</w:t>
               </w:r>
@@ -6360,51 +6360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquérir, gérer et archiver les données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6446,51 +6446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographie et habitats fortifiés en Bourgogne du nord : implantation, orientation et surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6644,227 +6644,227 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos. Hors-série n° 9 | 2016 : Géolocalisation et sources anciennes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Gasse-Grandjean</w:t>
+                <w:t xml:space="preserve">Lidar : traitement avancé des données et interprétation archéologique - cours 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2016, https://journals-openedition-org.inshs.bib.cnrs.fr/cem/13799</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02190106v1</w:t>
+                <w:t xml:space="preserve">halshs-01860716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidar : traitement avancé des données et interprétation archéologique - cours 2016</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Nuninger</w:t>
+                <w:t xml:space="preserve">Avant-propos. Hors-série n° 9 | 2016 : Géolocalisation et sources anciennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Gasse-Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géolocalisation et sources anciennes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, https://journals-openedition-org.inshs.bib.cnrs.fr/cem/13799</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Fruchart</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-01860716v1</w:t>
+                <w:t xml:space="preserve">halshs-02190106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le logiciel OH_FET pour l’analyse des dynamiques urbaines dans la longue durée</w:t>
               </w:r>
@@ -6889,64 +6889,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6964,103 +6964,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArchaeDyn. Dynamique spatiale du peuplement et ressources naturelles : vers une analyse intégrée dans le long terme, de la Préhistoire au Moyen Âge,. ACI Espaces et territoires (contrat ET28, 2005-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -7649,51 +7649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cordier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5727" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Esin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.04.021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368383v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thiol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2016.1219209" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varet-Vitu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.301-330" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millereux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102783" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60565B6FDC62112D311AEBE1FD9C4DA7082DAC77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francisco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pautrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thevenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Popovitch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777997v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310204v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mouillebouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poulet-Crovisier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839390v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1058" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005552v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Davtian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saligny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146869v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;mier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237780v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237783v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237397v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778065v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669394v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125924v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt6wp7kg.49" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237806v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237829v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacynthe Pouliot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482996v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kri&#353;tof O&#353;tir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziga Kokalj" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tolle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ostir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956185v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956184v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047754v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ducasse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238288v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950043v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky B&#233;nard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202444v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gasse-Grandjean" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13770" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ayache" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Moro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135862v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Leahy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pz-2017-0011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659995v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146871v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956250v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772081v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778026v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bouill&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617289v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aussel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956197v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956199v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959485v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959565v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956169v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860716v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237786v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483141v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497294v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cannoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cordier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5727" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Esin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.04.021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368383v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thiol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2016.1219209" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varet-Vitu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.301-330" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millereux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102783" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60565B6FDC62112D311AEBE1FD9C4DA7082DAC77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francisco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pautrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thevenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Popovitch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310204v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mouillebouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poulet-Crovisier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005552v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Davtian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saligny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146869v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;mier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237397v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt6wp7kg.49" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237829v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacynthe Pouliot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482996v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kri&#353;tof O&#353;tir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziga Kokalj" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tolle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ostir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956185v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956184v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047754v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ducasse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238288v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950043v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky B&#233;nard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202444v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gasse-Grandjean" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13770" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ayache" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Moro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135862v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Leahy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pz-2017-0011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659995v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146871v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956250v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778036v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772081v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778026v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bouill&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617289v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aussel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956197v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956199v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959485v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959565v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956169v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860716v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190106v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237786v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483141v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497294v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cannoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>