--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -2157,1192 +2157,1192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the urban dynamics by a new computer application, OH-FET</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’analyse exploratoire des données appliquées aux données de peuplement en Sciences Humaines : quelles méthodes pour quelles interrogations ? L’exemple de la fonction du K de Ripley appliquée aux données archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Cultural Heritage and New Technologies (CHNT): Urban archaeology and processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Museums of the City of Vienna, Nov 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journée Scientifique Pluridisciplinaire "Traitements Statistiques des Données Spatiales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biogéosciences (UMR 6282 CNRS - uB); MSH Dijon (USR 3516 CNRS - uB), Sep 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237783v1</w:t>
+                <w:t xml:space="preserve">halshs-01237780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse exploratoire des données appliquées aux données de peuplement en Sciences Humaines : quelles méthodes pour quelles interrogations ? L’exemple de la fonction du K de Ripley appliquée aux données archéologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Pillot</w:t>
+                <w:t xml:space="preserve">Faire parler les pierres de l’Antiquité à nos jours : la plate-forme numérique et mutualiste sur l’usage de la pierre bourguignonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique Pluridisciplinaire "Traitements Statistiques des Données Spatiales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biogéosciences (UMR 6282 CNRS - uB); MSH Dijon (USR 3516 CNRS - uB), Sep 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">Décryptagéo - Les rencontres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237780v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire parler les pierres de l’Antiquité à nos jours : la plate-forme numérique et mutualiste sur l’usage de la pierre bourguignonne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the urban dynamics by a new computer application, OH-FET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décryptagéo - Les rencontres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Conference on Cultural Heritage and New Technologies (CHNT): Urban archaeology and processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Museums of the City of Vienna, Nov 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686018v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CArGOS application: A catalog of geographical data in the community of human and social sciences for non-experts in Geomatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Le Goff</w:t>
+                <w:t xml:space="preserve">The evolution of territorial occupation: Exploratory Spatial Data Analysis Uncertainty and heterogeneity of data in Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Heritage 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">Computer applications and quantitative methods in Archaeology 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Southampton, Royaume-Uni. pp.457-469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237806v1</w:t>
+                <w:t xml:space="preserve">halshs-00778065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of territorial occupation: Exploratory Spatial Data Analysis Uncertainty and heterogeneity of data in Archaeology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'apport des technologies LIDAR et de positionnement par satellites pour la recherche en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer applications and quantitative methods in Archaeology 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Southampton, Royaume-Uni. pp.457-469</w:t>
+              <w:t xml:space="preserve">INTERFERENCES D’ONDES - GDR 2451 ONDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR 2451 ONDES, Oct 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00778065v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport des technologies LIDAR et de positionnement par satellites pour la recherche en archéologie</w:t>
+                <w:t xml:space="preserve">Formalization of scientific process and conceptual modelling for the study of territorial and products distribution dynamics (ArchaeDyn II programme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERFERENCES D’ONDES - GDR 2451 ONDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR 2451 ONDES, Oct 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">Computer applications and quantitative methods in Archaeology 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Southampton, Royaume-Uni. pp.438-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237397v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00778071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalization of scientific process and conceptual modelling for the study of territorial and products distribution dynamics (ArchaeDyn II programme)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observations of land use transformations during the Neolithic using exploratory spatial data analysis: contributions and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Fovet</w:t>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer applications and quantitative methods in Archaeology 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Southampton, Royaume-Uni. pp.438-448</w:t>
+              <w:t xml:space="preserve">CAA2010. Fusion of Cultures. Proceedings of the 38th Annual Conference on Computer Applications and Quantitatve Methods in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conference on Computer Applications and Quantitative Methods in Archaeology, Apr 2010, Granada, Spain. pp.201-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00778071v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of land use transformations during the Neolithic using exploratory spatial data analysis: contributions and limitations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Process formalization and conceptual modelling in the study of territorial dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Martineau</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Vannière</w:t>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAA2010. Fusion of Cultures. Proceedings of the 38th Annual Conference on Computer Applications and Quantitatve Methods in Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th Annual Conference of Computer Applications and Quantitative Methods in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. p. 438-448, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctt6wp7kg.49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669394v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process formalization and conceptual modelling in the study of territorial dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CArGOS application: A catalog of geographical data in the community of human and social sciences for non-experts in Geomatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Millereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Conference of Computer Applications and Quantitative Methods in Archaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digital Heritage 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125924v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CArGOS, Catalogue des données géographiques pour les Sciences Humaines et Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Le Goff</w:t>
+                <w:t xml:space="preserve">Modélisation de l’information spatio-temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du réseau Information Spatiale et Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau inter-MSH ISA (Information Spatiale et Archéologie), Jan 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">L’archéologie en mouvement : hommes, objets, espaces et temporalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSHS-CNRS, Jun 2010, Paris, France. pp.249-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237826v1</w:t>
+                <w:t xml:space="preserve">halshs-01237829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’information spatio-temporelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Lefebvre</w:t>
+                <w:t xml:space="preserve">CArGOS, Catalogue des données géographiques pour les Sciences Humaines et Sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’archéologie en mouvement : hommes, objets, espaces et temporalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSHS-CNRS, Jun 2010, Paris, France. pp.249-258</w:t>
+              <w:t xml:space="preserve">Séminaire du réseau Information Spatiale et Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau inter-MSH ISA (Information Spatiale et Archéologie), Jan 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237829v1</w:t>
+                <w:t xml:space="preserve">halshs-01237826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution de l'occupation humaine : l'analyse spatiale exploratoire des données.Le problème de l'incertitude et de l'hétérogénéité des données en archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3380,51 +3380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes des semis de points archéologiques par les méthodes d’analyses exploratoires des données spatiales (ESDA) : bilan, limites et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3734,64 +3734,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Ostir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaedyn colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Dijon, France. pp.16</w:t>
@@ -3896,204 +3896,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00956185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des objets urbains pour l'étude des dynamiques urbaines dans la longue durée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rodier</w:t>
+                <w:t xml:space="preserve">Dynamisme et espaces culturels. De la notion de mobilité au sein des populations du Bronze moyen à l'étape initiale du Bronze final en France orientale (XVe-XIIIe siècles av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mordant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2007, Rencontres internationales Géomatique et territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France. pp.1-24</w:t>
+              <w:t xml:space="preserve">Dynamisme et espaces culturels. De la notion de mobilité au sein des populations du Bronze moyen à l'étape initiale du Bronze final en France orientale (XVe-XIIIe siècles av. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Besançon, France. pp.143-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00956184v1</w:t>
+                <w:t xml:space="preserve">halshs-00414500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamisme et espaces culturels. De la notion de mobilité au sein des populations du Bronze moyen à l'étape initiale du Bronze final en France orientale (XVe-XIIIe siècles av. J.-C.)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rottier</w:t>
+                <w:t xml:space="preserve">Modélisation des objets urbains pour l'étude des dynamiques urbaines dans la longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamisme et espaces culturels. De la notion de mobilité au sein des populations du Bronze moyen à l'étape initiale du Bronze final en France orientale (XVe-XIIIe siècles av. J.-C.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Besançon, France. pp.143-157</w:t>
+              <w:t xml:space="preserve">SAGEO 2007, Rencontres internationales Géomatique et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France. pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00414500v1</w:t>
+                <w:t xml:space="preserve">halshs-00956184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les anamorphoses linéaires : une nouvelle approche pour l'analyse des flux de circulation des objets métalliques à l'Age du Bronze</w:t>
               </w:r>
@@ -4456,51 +4456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CArGOS Un CAtalogue de données GéOgraphiques pour les Sciences humaines et Sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5220,51 +5220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rodier Xavier (dir.), Barge Olivier, Saligny Laure, Nuninger Laure, Bertoncello Frédérique. Errance, Collection Archéologiques, pp.255, 2011, Archéologiques, Ferdière Alain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5448,64 +5448,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5541,453 +5541,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01146871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter les dynamiques urbaines de Tours antique et médiéval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La modélisation de l'information spatio-temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sandrine Lavaud, Burghart Schmidt. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archambault de Beaune S.&amp; Francfort H.-P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représenter la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, pp.279-294, 2012, Scripta Mediævalia, 978-2-35613-057-0</w:t>
+              <w:t xml:space="preserve">L'archéologie à découvert : hommes, objets et temporalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions Alpha, pp.249-258, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00956250v1</w:t>
+                <w:t xml:space="preserve">halshs-00778036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation de l'information spatio-temporelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rodier</w:t>
+                <w:t xml:space="preserve">Models and tools for territorial dynamic studies (chapter 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Archambault de Beaune S.&amp; Francfort H.-P. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krištof Oštir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gandini C, Favory F., Nuninger L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'archéologie à découvert : hommes, objets et temporalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions Alpha, pp.249-258, 2012</w:t>
+              <w:t xml:space="preserve">Settlement Patterns, Production and Trades from the Neolithic to the Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.23-38, 2012, BAR International Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00778036v1</w:t>
+                <w:t xml:space="preserve">halshs-00772081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and tools for territorial dynamic studies (chapter 1)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Nuninger</w:t>
+                <w:t xml:space="preserve">Approche archéo-sociologique. Réseaux d'échanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mordant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Gandini C, Favory F., Nuninger L. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rottier S., Piette J. et Mordant C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Settlement Patterns, Production and Trades from the Neolithic to the Middle Ages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.23-38, 2012, BAR International Series</w:t>
+              <w:t xml:space="preserve">Archéologie funéraire du Bronze final dans les vallées de l'Yonne et de la haute Seine - Les nécropoles de Barbey, Barbuise et La Saulsotte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.341-347, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00772081v1</w:t>
+                <w:t xml:space="preserve">halshs-00778026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche archéo-sociologique. Réseaux d'échanges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Mordant</w:t>
+                <w:t xml:space="preserve">Représenter les dynamiques urbaines de Tours antique et médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Rottier S., Piette J. et Mordant C. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Lavaud, Burghart Schmidt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie funéraire du Bronze final dans les vallées de l'Yonne et de la haute Seine - Les nécropoles de Barbey, Barbuise et La Saulsotte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.341-347, 2012</w:t>
+              <w:t xml:space="preserve">Représenter la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.279-294, 2012, Scripta Mediævalia, 978-2-35613-057-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00778026v1</w:t>
+                <w:t xml:space="preserve">halshs-00956250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode HBDS : Hypergraph-Based Data Structure</w:t>
               </w:r>
@@ -6889,51 +6889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6964,103 +6964,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArchaeDyn. Dynamique spatiale du peuplement et ressources naturelles : vers une analyse intégrée dans le long terme, de la Préhistoire au Moyen Âge,. ACI Espaces et territoires (contrat ET28, 2005-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -7649,51 +7649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cordier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5727" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Esin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.04.021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368383v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thiol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2016.1219209" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varet-Vitu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.301-330" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millereux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102783" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60565B6FDC62112D311AEBE1FD9C4DA7082DAC77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francisco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pautrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thevenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Popovitch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310204v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mouillebouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poulet-Crovisier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005552v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Davtian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saligny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146869v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;mier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237397v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt6wp7kg.49" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237829v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacynthe Pouliot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482996v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kri&#353;tof O&#353;tir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziga Kokalj" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tolle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ostir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956185v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956184v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047754v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ducasse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238288v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950043v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky B&#233;nard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202444v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gasse-Grandjean" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13770" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ayache" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Moro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135862v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Leahy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pz-2017-0011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659995v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146871v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956250v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778036v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772081v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778026v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bouill&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617289v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aussel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956197v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956199v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959485v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959565v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956169v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860716v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190106v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237786v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483141v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497294v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cannoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cordier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5727" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Esin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.04.021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368383v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thiol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2016.1219209" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varet-Vitu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.301-330" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millereux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102783" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60565B6FDC62112D311AEBE1FD9C4DA7082DAC77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francisco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pautrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thevenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Popovitch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310204v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mouillebouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poulet-Crovisier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005552v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Davtian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saligny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146869v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;mier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237780v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237783v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237397v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669394v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125924v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt6wp7kg.49" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237806v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237826v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacynthe Pouliot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482996v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kri&#353;tof O&#353;tir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziga Kokalj" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tolle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ostir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956185v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414500v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047754v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ducasse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238288v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950043v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky B&#233;nard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202444v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gasse-Grandjean" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13770" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ayache" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Moro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135862v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Leahy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pz-2017-0011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659995v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146871v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778036v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772081v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778026v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bouill&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617289v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aussel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956197v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956199v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959485v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959565v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956169v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860716v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190106v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237786v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483141v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497294v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cannoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>