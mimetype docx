--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1110,204 +1110,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les châteaux forts sont-ils toujours bâtis au sommet des montagnes ?</w:t>
+                <w:t xml:space="preserve">Understanding Urban Fabric with the OH_FET model based on Social Use, Space and Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
+                <w:t xml:space="preserve">Bastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UB Sciences : revue annuelle de la recherche de l'Université de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, La recherche à l'international, 3, pp.46-51</w:t>
+              <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19, pp.195-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03310204v1</w:t>
+                <w:t xml:space="preserve">halshs-00777997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Urban Fabric with the OH_FET model based on Social Use, Space and Time</w:t>
+                <w:t xml:space="preserve">Les châteaux forts sont-ils toujours bâtis au sommet des montagnes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Lefebvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rodier</w:t>
+                <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 19, pp.195-214</w:t>
+              <w:t xml:space="preserve">UB Sciences : revue annuelle de la recherche de l'Université de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, La recherche à l'international, 3, pp.46-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00777997v1</w:t>
+                <w:t xml:space="preserve">hal-03310204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation des objets métalliques à l'âge du Bronze entre Rhône et Saône: utilisation d'une transformation cartographique linéaire</w:t>
               </w:r>
@@ -1382,282 +1382,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00778015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation des Systèmes d’Information géographique appliquée à l’archéologie française</w:t>
+                <w:t xml:space="preserve">Entités fonctionnelles, entités spatiales et dynamique urbaine dans la longue durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Barge</w:t>
+                <w:t xml:space="preserve">Henri Galinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gourguen Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Systèmes d’information géographique, archéologie et histoire, XIX (3/4), pp.223-242</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839390v1</w:t>
+                <w:t xml:space="preserve">halshs-00005390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entités fonctionnelles, entités spatiales et dynamique urbaine dans la longue durée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Galinié</w:t>
+                <w:t xml:space="preserve">L’utilisation des Systèmes d’Information géographique appliquée à l’archéologie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourguen Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (28), pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arsci.2004.1058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00005390v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information spatiale et archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1708,77 +1708,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information spatiale et archéologie, note d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gourguen Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2157,1028 +2157,1028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse exploratoire des données appliquées aux données de peuplement en Sciences Humaines : quelles méthodes pour quelles interrogations ? L’exemple de la fonction du K de Ripley appliquée aux données archéologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the urban dynamics by a new computer application, OH-FET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Pillot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique Pluridisciplinaire "Traitements Statistiques des Données Spatiales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biogéosciences (UMR 6282 CNRS - uB); MSH Dijon (USR 3516 CNRS - uB), Sep 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">Conference on Cultural Heritage and New Technologies (CHNT): Urban archaeology and processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Museums of the City of Vienna, Nov 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01237780v1</w:t>
+                <w:t xml:space="preserve">halshs-01237783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire parler les pierres de l’Antiquité à nos jours : la plate-forme numérique et mutualiste sur l’usage de la pierre bourguignonne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Montagne</w:t>
+                <w:t xml:space="preserve">L’analyse exploratoire des données appliquées aux données de peuplement en Sciences Humaines : quelles méthodes pour quelles interrogations ? L’exemple de la fonction du K de Ripley appliquée aux données archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décryptagéo - Les rencontres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique Pluridisciplinaire "Traitements Statistiques des Données Spatiales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biogéosciences (UMR 6282 CNRS - uB); MSH Dijon (USR 3516 CNRS - uB), Sep 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686018v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the urban dynamics by a new computer application, OH-FET</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire parler les pierres de l’Antiquité à nos jours : la plate-forme numérique et mutualiste sur l’usage de la pierre bourguignonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Cultural Heritage and New Technologies (CHNT): Urban archaeology and processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Museums of the City of Vienna, Nov 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Décryptagéo - Les rencontres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237783v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of territorial occupation: Exploratory Spatial Data Analysis Uncertainty and heterogeneity of data in Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Pillot</w:t>
+                <w:t xml:space="preserve">The CArGOS application: A catalog of geographical data in the community of human and social sciences for non-experts in Geomatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Millereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer applications and quantitative methods in Archaeology 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Southampton, Royaume-Uni. pp.457-469</w:t>
+              <w:t xml:space="preserve">Digital Heritage 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00778065v1</w:t>
+                <w:t xml:space="preserve">halshs-01237806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport des technologies LIDAR et de positionnement par satellites pour la recherche en archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERFERENCES D’ONDES - GDR 2451 ONDES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR 2451 ONDES, Oct 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalization of scientific process and conceptual modelling for the study of territorial and products distribution dynamics (ArchaeDyn II programme)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The evolution of territorial occupation: Exploratory Spatial Data Analysis Uncertainty and heterogeneity of data in Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer applications and quantitative methods in Archaeology 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2012, Southampton, Royaume-Uni. pp.438-448</w:t>
+              <w:t xml:space="preserve">, Mar 2012, Southampton, Royaume-Uni. pp.457-469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00778071v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00778065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of land use transformations during the Neolithic using exploratory spatial data analysis: contributions and limitations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formalization of scientific process and conceptual modelling for the study of territorial and products distribution dynamics (ArchaeDyn II programme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Moreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Boris Vannière</w:t>
+                <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAA2010. Fusion of Cultures. Proceedings of the 38th Annual Conference on Computer Applications and Quantitatve Methods in Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conference on Computer Applications and Quantitative Methods in Archaeology, Apr 2010, Granada, Spain. pp.201-208</w:t>
+              <w:t xml:space="preserve">Computer applications and quantitative methods in Archaeology 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Southampton, Royaume-Uni. pp.438-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669394v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00778071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process formalization and conceptual modelling in the study of territorial dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observations of land use transformations during the Neolithic using exploratory spatial data analysis: contributions and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rodier</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Gauthier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Conference of Computer Applications and Quantitative Methods in Archaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAA2010. Fusion of Cultures. Proceedings of the 38th Annual Conference on Computer Applications and Quantitatve Methods in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conference on Computer Applications and Quantitative Methods in Archaeology, Apr 2010, Granada, Spain. pp.201-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125924v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CArGOS application: A catalog of geographical data in the community of human and social sciences for non-experts in Geomatics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Process formalization and conceptual modelling in the study of territorial dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Heritage 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th Annual Conference of Computer Applications and Quantitative Methods in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. p. 438-448, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctt6wp7kg.49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237806v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’information spatio-temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3216,51 +3216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CArGOS, Catalogue des données géographiques pour les Sciences Humaines et Sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3298,51 +3298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution de l'occupation humaine : l'analyse spatiale exploratoire des données.Le problème de l'incertitude et de l'hétérogénéité des données en archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3380,51 +3380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes des semis de points archéologiques par les méthodes d’analyses exploratoires des données spatiales (ESDA) : bilan, limites et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3488,51 +3488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacynthe Pouliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3689,411 +3689,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00482996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and tools for territorial dynamic studies. Spatial dynamics of settlement patterns and natural resources : towards an integrated analysis over a long term, from Prehistory to the Middle Ages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social features, Spatial features, Time features: An urban archaeological data model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaedyn colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Dijon, France. pp.16</w:t>
+              <w:t xml:space="preserve">35th International Conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Berlin, Germany. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767308v1</w:t>
+                <w:t xml:space="preserve">halshs-00956185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social features, Spatial features, Time features: An urban archaeological data model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Models and tools for territorial dynamic studies. Spatial dynamics of settlement patterns and natural resources : towards an integrated analysis over a long term, from Prehistory to the Middle Ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Ostir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Computer Applications and Quantitative Methods in Archaeology (CAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Berlin, Germany. pp.1-8</w:t>
+              <w:t xml:space="preserve">Archaedyn colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Dijon, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00956185v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamisme et espaces culturels. De la notion de mobilité au sein des populations du Bronze moyen à l'étape initiale du Bronze final en France orientale (XVe-XIIIe siècles av. J.-C.)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rottier</w:t>
+                <w:t xml:space="preserve">Modélisation des objets urbains pour l'étude des dynamiques urbaines dans la longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamisme et espaces culturels. De la notion de mobilité au sein des populations du Bronze moyen à l'étape initiale du Bronze final en France orientale (XVe-XIIIe siècles av. J.-C.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Besançon, France. pp.143-157</w:t>
+              <w:t xml:space="preserve">SAGEO 2007, Rencontres internationales Géomatique et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France. pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00414500v1</w:t>
+                <w:t xml:space="preserve">halshs-00956184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des objets urbains pour l'étude des dynamiques urbaines dans la longue durée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rodier</w:t>
+                <w:t xml:space="preserve">Dynamisme et espaces culturels. De la notion de mobilité au sein des populations du Bronze moyen à l'étape initiale du Bronze final en France orientale (XVe-XIIIe siècles av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mordant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2007, Rencontres internationales Géomatique et territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France. pp.1-24</w:t>
+              <w:t xml:space="preserve">Dynamisme et espaces culturels. De la notion de mobilité au sein des populations du Bronze moyen à l'étape initiale du Bronze final en France orientale (XVe-XIIIe siècles av. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Besançon, France. pp.143-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00956184v1</w:t>
+                <w:t xml:space="preserve">halshs-00414500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les anamorphoses linéaires : une nouvelle approche pour l'analyse des flux de circulation des objets métalliques à l'Age du Bronze</w:t>
               </w:r>
@@ -4456,51 +4456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CArGOS Un CAtalogue de données GéOgraphiques pour les Sciences humaines et Sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5181,90 +5181,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Spatiale et Archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rodier Xavier (dir.), Barge Olivier, Saligny Laure, Nuninger Laure, Bertoncello Frédérique. Errance, Collection Archéologiques, pp.255, 2011, Archéologiques, Ferdière Alain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5448,64 +5448,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5541,126 +5541,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01146871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation de l'information spatio-temporelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rodier</w:t>
+                <w:t xml:space="preserve">Approche archéo-sociologique. Réseaux d'échanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mordant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archambault de Beaune S.&amp; Francfort H.-P. </w:t>
+              <w:t xml:space="preserve">Rottier S., Piette J. et Mordant C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'archéologie à découvert : hommes, objets et temporalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions Alpha, pp.249-258, 2012</w:t>
+              <w:t xml:space="preserve">Archéologie funéraire du Bronze final dans les vallées de l'Yonne et de la haute Seine - Les nécropoles de Barbey, Barbuise et La Saulsotte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.341-347, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00778036v1</w:t>
+                <w:t xml:space="preserve">halshs-00778026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models and tools for territorial dynamic studies (chapter 1)</w:t>
               </w:r>
@@ -5685,64 +5685,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krištof Oštir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gandini C, Favory F., Nuninger L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Settlement Patterns, Production and Trades from the Neolithic to the Middle Ages</w:t>
@@ -5769,440 +5769,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00772081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche archéo-sociologique. Réseaux d'échanges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Mordant</w:t>
+                <w:t xml:space="preserve">Représenter les dynamiques urbaines de Tours antique et médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Rottier S., Piette J. et Mordant C. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Lavaud, Burghart Schmidt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie funéraire du Bronze final dans les vallées de l'Yonne et de la haute Seine - Les nécropoles de Barbey, Barbuise et La Saulsotte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.341-347, 2012</w:t>
+              <w:t xml:space="preserve">Représenter la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.279-294, 2012, Scripta Mediævalia, 978-2-35613-057-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00778026v1</w:t>
+                <w:t xml:space="preserve">halshs-00956250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter les dynamiques urbaines de Tours antique et médiéval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La modélisation de l'information spatio-temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sandrine Lavaud, Burghart Schmidt. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archambault de Beaune S.&amp; Francfort H.-P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représenter la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, pp.279-294, 2012, Scripta Mediævalia, 978-2-35613-057-0</w:t>
+              <w:t xml:space="preserve">L'archéologie à découvert : hommes, objets et temporalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions Alpha, pp.249-258, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00956250v1</w:t>
+                <w:t xml:space="preserve">halshs-00778036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode HBDS : Hypergraph-Based Data Structure</w:t>
+                <w:t xml:space="preserve">La structuration, la représentation et l'analyse spatiale des sites archéologiques forestiers du Châtillonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Bouillé</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">RODIER X. (dir.), BARGE O., SALIGNY L., NUNINGER L., BERTONCELLO F. </w:t>
+                <w:t xml:space="preserve">Sandra Aussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Goguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mordant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mordant Claude, Chaume Bruno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information spatiale et archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance, pp.62-65, 2011, "Archéologiques"</w:t>
+              <w:t xml:space="preserve">Le complexe aristocratique de Vix. Nouvelles recherches sur l'habitat, le système de fortification et l'environnement du Mont Lassois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.89-112, 2011, Art, Archéologie et Patrimoine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00959477v1</w:t>
+                <w:t xml:space="preserve">halshs-00617289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structuration, la représentation et l'analyse spatiale des sites archéologiques forestiers du Châtillonnais</w:t>
+                <w:t xml:space="preserve">La méthode HBDS : Hypergraph-Based Data Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Charmot</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Mordant Claude, Chaume Bruno. </w:t>
+                <w:t xml:space="preserve">Francois Bouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RODIER X. (dir.), BARGE O., SALIGNY L., NUNINGER L., BERTONCELLO F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le complexe aristocratique de Vix. Nouvelles recherches sur l'habitat, le système de fortification et l'environnement du Mont Lassois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.89-112, 2011, Art, Archéologie et Patrimoine</w:t>
+              <w:t xml:space="preserve">Information spatiale et archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance, pp.62-65, 2011, "Archéologiques"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00617289v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00959477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les objets historiques pour l'étude des dynamiques urbaines dans la longue durée. Le modèle OH_FET (objet historique, fonction, espace, temps)</w:t>
               </w:r>
@@ -6360,51 +6360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquérir, gérer et archiver les données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6446,51 +6446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographie et habitats fortifiés en Bourgogne du nord : implantation, orientation et surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mouillebouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6644,227 +6644,227 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidar : traitement avancé des données et interprétation archéologique - cours 2016</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Nuninger</w:t>
+                <w:t xml:space="preserve">Avant-propos. Hors-série n° 9 | 2016 : Géolocalisation et sources anciennes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Gasse-Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géolocalisation et sources anciennes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, https://journals-openedition-org.inshs.bib.cnrs.fr/cem/13799</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01860716v1</w:t>
+                <w:t xml:space="preserve">halshs-02190106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos. Hors-série n° 9 | 2016 : Géolocalisation et sources anciennes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Gasse-Grandjean</w:t>
+                <w:t xml:space="preserve">Lidar : traitement avancé des données et interprétation archéologique - cours 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2016, https://journals-openedition-org.inshs.bib.cnrs.fr/cem/13799</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02190106v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01860716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le logiciel OH_FET pour l’analyse des dynamiques urbaines dans la longue durée</w:t>
               </w:r>
@@ -6889,64 +6889,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6964,103 +6964,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArchaeDyn. Dynamique spatiale du peuplement et ressources naturelles : vers une analyse intégrée dans le long terme, de la Préhistoire au Moyen Âge,. ACI Espaces et territoires (contrat ET28, 2005-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -7649,51 +7649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cordier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5727" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Esin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.04.021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368383v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thiol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2016.1219209" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varet-Vitu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.301-330" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millereux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102783" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60565B6FDC62112D311AEBE1FD9C4DA7082DAC77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francisco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pautrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thevenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Popovitch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310204v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mouillebouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poulet-Crovisier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1058" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005552v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Davtian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saligny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146869v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;mier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237780v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237783v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237397v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669394v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125924v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt6wp7kg.49" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237806v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237826v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacynthe Pouliot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482996v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kri&#353;tof O&#353;tir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziga Kokalj" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tolle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ostir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956185v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414500v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047754v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ducasse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238288v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950043v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky B&#233;nard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202444v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gasse-Grandjean" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13770" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ayache" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Moro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135862v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Leahy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pz-2017-0011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659995v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146871v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778036v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772081v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778026v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959477v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bouill&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617289v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aussel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956197v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956199v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959485v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959565v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956169v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860716v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190106v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237786v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483141v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497294v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cannoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevigny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cordier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5727" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Esin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Magail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.04.021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368383v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thiol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rottier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2016.1219209" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varet-Vitu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.301-330" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millereux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.1.102783" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60565B6FDC62112D311AEBE1FD9C4DA7082DAC77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Linton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francisco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777988v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pautrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thevenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Popovitch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777997v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310204v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mouillebouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poulet-Crovisier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galini&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839390v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1058" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005552v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Davtian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saligny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146869v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237763v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;mier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237780v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237397v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt6wp7kg.49" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237826v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacynthe Pouliot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482996v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kri&#353;tof O&#353;tir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziga Kokalj" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tolle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956185v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767308v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ostir" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956184v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047754v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ducasse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238288v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950043v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky B&#233;nard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202444v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Gasse-Grandjean" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13770" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ayache" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Moro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135862v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Leahy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pz-2017-0011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659995v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146871v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778026v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772081v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956250v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617289v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aussel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bouill&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956197v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956199v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959485v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959565v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956169v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190106v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860716v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fruchart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237786v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483141v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497294v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cannoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>