--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -1384,89 +1384,98 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Babau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDL (Forum on specification &amp; Design Languages) 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 Forum on specification &amp; Design Languages (FDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Antibes, France. pp.01-08, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FDL53530.2021.9568380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364439v1</w:t>
+                <w:t xml:space="preserve">hal-03472809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARES, a framework for CPS simulation : application to autonomous underwater vehicle navigation function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1492,82 +1501,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Babau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Forum on specification &amp; Design Languages (FDL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FDL (Forum on specification &amp; Design Languages) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Antibes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FDL53530.2021.9568380⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03472809v1</w:t>
+                <w:t xml:space="preserve">hal-03364439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a modelling and optimisation of the recovery of marine floating plastic</w:t>
               </w:r>
@@ -2223,51 +2223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Merino Laso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salmon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0373463325101094" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514108v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Salmon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pillain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Guillou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Babau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3651889" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365884v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-016-0256-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483180v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Meddouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bencheriet Chemesse Ennehar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadid Abdenour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leborgne Aur&#233;lie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040389v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875276v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498638v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elloh Adja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478469v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365867v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bozhilova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ivanov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Stoianov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maslov Jayet de Gercourt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claramunt Christophe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364462v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Follut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelissero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364439v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472809v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL53530.2021.9568380" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maslov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364395v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3003421.3003423" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2833165.2833176" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169929v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02292737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BRES0006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Merino Laso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salmon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0373463325101094" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514108v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Salmon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pillain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Guillou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Babau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3651889" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365884v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-016-0256-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483180v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Meddouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bencheriet Chemesse Ennehar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadid Abdenour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leborgne Aur&#233;lie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040389v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875276v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498638v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elloh Adja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478469v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365867v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bozhilova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ivanov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Stoianov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maslov Jayet de Gercourt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claramunt Christophe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364462v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Follut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelissero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472809v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL53530.2021.9568380" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364439v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maslov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364395v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3003421.3003423" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2833165.2833176" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169929v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02292737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BRES0006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>