--- v1 (2026-04-15)
+++ v2 (2026-05-26)
@@ -66,714 +66,383 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
-[...329 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du SDFIA 2025: Premier symposium doctoral francophone en intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Meddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bencheriet Chemesse Ennehar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadid Abdenour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leborgne Aurélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier Symposium Doctoral Francophone en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Guelma, Algérie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de l'atelier GAST 2025 (Gestion et Analyse de données Spatiales et Temporelles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Meddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier GAST'25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Strasboug, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes GAST 2024 Gestion et Analyse de données Spatiales et Temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Meddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier GAST (Gestion et Analyse de données Spatiales et Temporelles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -783,1189 +452,1520 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision rule-based learning of terrorist threats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Meddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elloh Adja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Knowledge Discovery and Information Retrievel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jorge Bernardino; Ricardo da Silva Torres; Frans Coenen; Lars Nolle, Oct 2025, Marbella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de données de piraterie en mer pour l'observation des zones maritimes à risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Merino Laso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et l’Analyse de données Spatiales et Temporelles (GAST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISOLA : an innovative approach to cyber threat detection in cruise shipping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Merino Laso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Bozhilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Stoianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICRADS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Carthagène, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de modélisation et optimisation pour la collecte de déchets plastiques en mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maslov Jayet de Gercourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claramunt Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data fusion challenges for AIS anti-piracy measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Merino Laso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Claramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Follut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pelissero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARES, a framework for CPS simulation : application to autonomous underwater vehicle navigation function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Pillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Babau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Forum on specification &amp; Design Languages (FDL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FDL (Forum on specification &amp; Design Languages) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Antibes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472809v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARES, a framework for CPS simulation : application to autonomous underwater vehicle navigation function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Pillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Babau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDL (Forum on specification &amp; Design Languages) 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 Forum on specification &amp; Design Languages (FDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Antibes, France. pp.01-08, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FDL53530.2021.9568380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364439v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a modelling and optimisation of the recovery of marine floating plastic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maslov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Claramunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">W2GIS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous detection of black holes for moving objects at sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Claramunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWGS ACM SIGSPATIAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, San Francisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3003421.3003423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid approach combining real-time and archived data for mobility analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Claramunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGSPATIAL'15: 23rd SIGSPATIAL International Conference on Advances in Geographic Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Bellevue, United States. pp.43-48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2833165.2833176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche holistique combinant flux temps-réel et données archivées pour la gestion et le traitement d'objets mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Claramunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA 2014 : Gestion de données - principes, technologies et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritime piracy bibliometric analysis: A literature overview and map review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Merino Laso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0373463325101094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAVIDRO, a CARES architectural style for configuring drone co-simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Pillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Babau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (3), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3651889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design principles of a stream-based framework for mobility analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoinformatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.237-261. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169929v1</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10707-016-0256-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1983,51 +1983,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche holistique combinant flux temps-réel et données archivées pour la gestion et le traitement d'objets mobiles : application au trafic maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Bretagne occidentale - Brest, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019BRES0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2223,51 +2223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Merino Laso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salmon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0373463325101094" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514108v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Salmon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pillain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Guillou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Babau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3651889" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365884v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-016-0256-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483180v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Meddouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bencheriet Chemesse Ennehar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadid Abdenour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leborgne Aur&#233;lie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040389v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875276v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498638v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elloh Adja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478469v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365867v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bozhilova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ivanov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Stoianov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maslov Jayet de Gercourt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claramunt Christophe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364462v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Follut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelissero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472809v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL53530.2021.9568380" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364439v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maslov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364395v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3003421.3003423" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2833165.2833176" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169929v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02292737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BRES0006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Meddouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bencheriet Chemesse Ennehar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadid Abdenour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leborgne Aur&#233;lie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040389v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salmon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875276v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498638v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elloh Adja" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478469v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Merino Laso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365867v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Salmon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bozhilova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ivanov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Stoianov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365804v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maslov Jayet de Gercourt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claramunt Christophe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Follut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelissero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pillain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Guillou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Babau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472809v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL53530.2021.9568380" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365821v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maslov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364395v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3003421.3003423" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2833165.2833176" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0373463325101094" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3651889" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-016-0256-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02292737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BRES0006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>