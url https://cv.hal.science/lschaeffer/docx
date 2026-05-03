--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05084319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of SARS-CoV-2 Delta variant on incubation, transmission settings and vaccine effectiveness: Results from a nationwide case-control study in France</w:t>
+                <w:t xml:space="preserve">National Monkeypox Surveillance, Central African Republic, 2001–2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Grant</w:t>
+                <w:t xml:space="preserve">Camille Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Charmet</w:t>
+                <w:t xml:space="preserve">Festus Mbrenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Galmiche</w:t>
+                <w:t xml:space="preserve">Christian Malaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Madec</w:t>
+                <w:t xml:space="preserve">Ella Gonofio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.100278. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (12), pp.2435-2445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2021.100278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2812.220897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03683497v1</w:t>
+                <w:t xml:space="preserve">pasteur-03915036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National Monkeypox Surveillance, Central African Republic, 2001–2021</w:t>
+                <w:t xml:space="preserve">Impact of SARS-CoV-2 Delta variant on incubation, transmission settings and vaccine effectiveness: Results from a nationwide case-control study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Besombes</w:t>
+                <w:t xml:space="preserve">Rebecca Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Festus Mbrenga</w:t>
+                <w:t xml:space="preserve">Tiffany Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Malaka</w:t>
+                <w:t xml:space="preserve">Simon Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ella Gonofio</w:t>
+                <w:t xml:space="preserve">Yoann Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (12), pp.2435-2445. </w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.100278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2812.220897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2021.100278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03915036v1</w:t>
+                <w:t xml:space="preserve">pasteur-03683497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic Booster after Rabies Pre-Exposure Prophylaxis to Alleviate Rabies Antibody Monitoring in Individuals at Risk of Occupational Exposure</w:t>
               </w:r>
@@ -910,90 +910,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of original, B.1.1.7, and B.1.351/P.1 SARS-CoV-2 lineages on vaccine effectiveness of two doses of COVID-19 mRNA vaccines: Results from a nationwide case-control study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1178,103 +1178,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposures associated with SARS-CoV-2 infection in France: A nationwide online case-control study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Paireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7, pp.100148. </w:t>
@@ -2540,96 +2540,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des facteurs sociodémographiques, comportements et pratiques associés à l’infection par le SARS-CoV-2 (ComCor)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Étude des facteurs sociodémographiques, comportements et pratiques associés à l’infection par le SARS-CoV-2 (ComCor)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fontanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2837,51 +2837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05111219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perp&#233;tue Vincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Kania" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Borand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Adoukara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2468-1253(25)00015-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04079299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besombes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mbrenga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malaka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonofio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaeffer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2023.100523" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05084319v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vonaesch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Mann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Morien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azimdine Habib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqad033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03683497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Charmet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galmiche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2021.100278" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03915036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Besombes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Festus Mbrenga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malaka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Gonofio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2812.220897" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03655265v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Parize" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Somm&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ribadeau-Dumas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9040309" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03292779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ch&#233;ny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2021.100171" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03506537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Andrianonimiadana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheninasy Rakotondrainipiana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Andriantsalama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randriamparany" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009333" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03325798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2021.100148" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03465156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gosset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Yaya Diallo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Betsem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.06.059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03506434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ghislain Djorie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleb Jepht&#233; Estim&#233; Kandou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-021-03201-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03465179v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoua Tall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Adam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Salam Eric Tiendrebeogo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9060583" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383168v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kouanfack" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Unal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom Kfutwah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin Aghokeng Fobang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz371" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02407034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rivoisy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vena" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charlier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix913" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01925069v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Sanke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Mbecko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1806573115" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01672853v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Filippone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Oliveira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2016.12.026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02779396v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine de Crouy-Chanel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Desplat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pascal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-015-1006-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03347769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Britton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Tingyi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C Uiker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05499.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03155847v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05111219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perp&#233;tue Vincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Kania" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Borand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Adoukara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2468-1253(25)00015-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04079299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besombes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mbrenga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malaka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonofio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaeffer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2023.100523" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05084319v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vonaesch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Mann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Morien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azimdine Habib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqad033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03915036v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Besombes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Festus Mbrenga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malaka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Gonofio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2812.220897" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03683497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Charmet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galmiche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2021.100278" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03655265v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Parize" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Somm&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ribadeau-Dumas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9040309" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03292779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ch&#233;ny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2021.100171" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03506537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Andrianonimiadana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheninasy Rakotondrainipiana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Andriantsalama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randriamparany" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009333" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03325798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2021.100148" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03465156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gosset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Yaya Diallo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Betsem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.06.059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03506434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ghislain Djorie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleb Jepht&#233; Estim&#233; Kandou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-021-03201-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03465179v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoua Tall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Adam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Salam Eric Tiendrebeogo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9060583" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383168v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kouanfack" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Unal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom Kfutwah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin Aghokeng Fobang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz371" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02407034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rivoisy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vena" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charlier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix913" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01925069v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Sanke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Mbecko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1806573115" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01672853v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Filippone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Oliveira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2016.12.026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02779396v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine de Crouy-Chanel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Desplat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pascal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-015-1006-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03347769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Britton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Tingyi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C Uiker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05499.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03155847v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>