--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -502,831 +502,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05084319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National Monkeypox Surveillance, Central African Republic, 2001–2021</w:t>
+                <w:t xml:space="preserve">Impact of SARS-CoV-2 Delta variant on incubation, transmission settings and vaccine effectiveness: Results from a nationwide case-control study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Besombes</w:t>
+                <w:t xml:space="preserve">Rebecca Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Festus Mbrenga</w:t>
+                <w:t xml:space="preserve">Tiffany Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Malaka</w:t>
+                <w:t xml:space="preserve">Simon Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ella Gonofio</w:t>
+                <w:t xml:space="preserve">Yoann Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (12), pp.2435-2445. </w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.100278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2812.220897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2021.100278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03915036v1</w:t>
+                <w:t xml:space="preserve">pasteur-03683497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of SARS-CoV-2 Delta variant on incubation, transmission settings and vaccine effectiveness: Results from a nationwide case-control study in France</w:t>
+                <w:t xml:space="preserve">National Monkeypox Surveillance, Central African Republic, 2001–2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Grant</w:t>
+                <w:t xml:space="preserve">Camille Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Charmet</w:t>
+                <w:t xml:space="preserve">Festus Mbrenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Galmiche</w:t>
+                <w:t xml:space="preserve">Christian Malaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Madec</w:t>
+                <w:t xml:space="preserve">Ella Gonofio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.100278. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (12), pp.2435-2445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2021.100278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2812.220897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03683497v1</w:t>
+                <w:t xml:space="preserve">pasteur-03915036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Booster after Rabies Pre-Exposure Prophylaxis to Alleviate Rabies Antibody Monitoring in Individuals at Risk of Occupational Exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High prevalence of intestinal parasite infestations among stunted and control children aged 2 to 5 years old in two neighborhoods of Antananarivo, Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azimdine Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Parize</w:t>
+                <w:t xml:space="preserve">Lova Andrianonimiadana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Sommé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Schaeffer</w:t>
+                <w:t xml:space="preserve">Maheninasy Rakotondrainipiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Durand</w:t>
+                <w:t xml:space="preserve">Prisca Andriantsalama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Ribadeau-Dumas</w:t>
+                <w:t xml:space="preserve">Ravaka Randriamparany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (4), pp.309. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (4), pp.e0009333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vaccines9040309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03655265v1</w:t>
+                <w:t xml:space="preserve">pasteur-03506537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of original, B.1.1.7, and B.1.351/P.1 SARS-CoV-2 lineages on vaccine effectiveness of two doses of COVID-19 mRNA vaccines: Results from a nationwide case-control study in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Exposures associated with SARS-CoV-2 infection in France: A nationwide online case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Galmiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Paireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Grant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivia Chény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8, pp.100171. </w:t>
+              <w:t xml:space="preserve">, 2021, 7, pp.100148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2021.100171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2021.100148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292779v1</w:t>
+                <w:t xml:space="preserve">pasteur-03325798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of intestinal parasite infestations among stunted and control children aged 2 to 5 years old in two neighborhoods of Antananarivo, Madagascar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic Booster after Rabies Pre-Exposure Prophylaxis to Alleviate Rabies Antibody Monitoring in Individuals at Risk of Occupational Exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lova Andrianonimiadana</w:t>
+                <w:t xml:space="preserve">Perrine Parize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maheninasy Rakotondrainipiana</w:t>
+                <w:t xml:space="preserve">Jérémie Sommé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prisca Andriantsalama</w:t>
+                <w:t xml:space="preserve">Agnès Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravaka Randriamparany</w:t>
+                <w:t xml:space="preserve">Florence Ribadeau-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (4), pp.e0009333. </w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (4), pp.309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vaccines9040309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03506537v1</w:t>
+                <w:t xml:space="preserve">pasteur-03655265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposures associated with SARS-CoV-2 infection in France: A nationwide online case-control study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Impact of original, B.1.1.7, and B.1.351/P.1 SARS-CoV-2 lineages on vaccine effectiveness of two doses of COVID-19 mRNA vaccines: Results from a nationwide case-control study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Grant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Paireau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Grant</w:t>
+                <w:t xml:space="preserve">Olivia Chény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 7, pp.100148. </w:t>
+              <w:t xml:space="preserve">, 2021, 8, pp.100171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2021.100148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2021.100171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03325798v1</w:t>
+                <w:t xml:space="preserve">hal-03292779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-effectiveness of adding a birth dose of hepatitis B vaccine in the Dafra district of the Hauts-Bassins Region in Burkina Faso (NéoVac Study)</w:t>
               </w:r>
@@ -1485,51 +1485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ghislain Djorie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaleb Jephté Estimé Kandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maheninasy Rakotondrainipiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2008,51 +2008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Vonaesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Morien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lova Andrianonimiadana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Sanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2546,90 +2546,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des facteurs sociodémographiques, comportements et pratiques associés à l’infection par le SARS-CoV-2 (ComCor)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fontanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2837,51 +2837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05111219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perp&#233;tue Vincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Kania" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Borand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Adoukara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2468-1253(25)00015-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04079299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besombes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mbrenga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malaka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonofio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaeffer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2023.100523" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05084319v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vonaesch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Mann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Morien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azimdine Habib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqad033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03915036v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Besombes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Festus Mbrenga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malaka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Gonofio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2812.220897" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03683497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Charmet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galmiche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2021.100278" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03655265v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Parize" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Somm&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ribadeau-Dumas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9040309" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03292779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ch&#233;ny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2021.100171" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03506537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Andrianonimiadana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheninasy Rakotondrainipiana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Andriantsalama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randriamparany" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009333" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03325798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2021.100148" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03465156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gosset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Yaya Diallo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Betsem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.06.059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03506434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ghislain Djorie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleb Jepht&#233; Estim&#233; Kandou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-021-03201-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03465179v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoua Tall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Adam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Salam Eric Tiendrebeogo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9060583" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383168v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kouanfack" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Unal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom Kfutwah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin Aghokeng Fobang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz371" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02407034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rivoisy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vena" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charlier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix913" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01925069v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Sanke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Mbecko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1806573115" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01672853v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Filippone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Oliveira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2016.12.026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02779396v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine de Crouy-Chanel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Desplat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pascal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-015-1006-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03347769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Britton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Tingyi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C Uiker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05499.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03155847v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05111219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Perp&#233;tue Vincent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Kania" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Borand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Adoukara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2468-1253(25)00015-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04079299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besombes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mbrenga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malaka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonofio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaeffer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2023.100523" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05084319v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vonaesch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Mann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Morien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azimdine Habib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqad033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03683497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Charmet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Galmiche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2021.100278" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03915036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Besombes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Festus Mbrenga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malaka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Gonofio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2812.220897" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03506537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Andrianonimiadana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheninasy Rakotondrainipiana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Andriantsalama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Randriamparany" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009333" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03325798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2021.100148" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03655265v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Parize" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Somm&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ribadeau-Dumas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9040309" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03292779v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ch&#233;ny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2021.100171" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03465156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gosset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Yaya Diallo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Betsem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.06.059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03506434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ghislain Djorie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaleb Jepht&#233; Estim&#233; Kandou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-021-03201-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03465179v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoua Tall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Adam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Salam Eric Tiendrebeogo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9060583" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383168v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kouanfack" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Unal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom Kfutwah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin Aghokeng Fobang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz371" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02407034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rivoisy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vena" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charlier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix913" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01925069v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Sanke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Mbecko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1806573115" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01672853v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Filippone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Oliveira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2016.12.026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02779396v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine de Crouy-Chanel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;r&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Desplat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pascal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-015-1006-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03347769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Britton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Tingyi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C Uiker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05499.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03155847v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>