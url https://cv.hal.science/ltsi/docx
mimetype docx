--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -134,53 +134,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">208262657</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=ysFFLvkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000358730930</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -215,19314 +236,19302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Version [2.0]-[NeoCoMM: Neocortical neuro-inspired computational model for realistic microscale simulations]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Al Harrach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 33, pp.102505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.softx.2025.102505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized whole-brain models of seizure propagation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personalized multichannel transcranial direct current electrical stimulation (tDCS) in drug-resistant epilepsy: A SEEG based open-labeled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borja Mercadal</w:t>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Èlia Lleal-Custey</w:t>
+                <w:t xml:space="preserve">Maeva Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Salvador</w:t>
+                <w:t xml:space="preserve">Mégane Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roser Sanchez-Todo</w:t>
+                <w:t xml:space="preserve">Sophie Tardoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/ae08e9⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (4), pp.1034-1042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/epi4.70055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298848v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeoCoMM: Neocortical neuro-inspired computational model for realistic microscale simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Al Harrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30, pp.102108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.softx.2025.102108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized multichannel transcranial direct current electrical stimulation (tDCS) in drug-resistant epilepsy: A SEEG based open-labeled study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Realistic Subject-Specific Simulation of Resting State Scalp EEG Based on Physiological Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Daoud</w:t>
+                <w:t xml:space="preserve">Adrien Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Delourme</w:t>
+                <w:t xml:space="preserve">Mihai Dragos Maliia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tardoski</w:t>
+                <w:t xml:space="preserve">Elif Köksal Ersöz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Makhalova</w:t>
+                <w:t xml:space="preserve">Jean-François Houvenaghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (4), pp.1034-1042. </w:t>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (4), pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/epi4.70055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10548-025-01115-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108375v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic Subject-Specific Simulation of Resting State Scalp EEG Based on Physiological Model</w:t>
+                <w:t xml:space="preserve">Auditory evoked Delta-brushes involve stimulus-specific cortical networks in preterm infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Benard</w:t>
+                <w:t xml:space="preserve">Anna Kamińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Dragos Maliia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Yochum</w:t>
+                <w:t xml:space="preserve">Dorothée Arzounian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elif Köksal Ersöz</w:t>
+                <w:t xml:space="preserve">Victor Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Houvenaghel</w:t>
+                <w:t xml:space="preserve">Jacques Laschet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10548-025-01115-0⟩</w:t>
+              <w:t xml:space="preserve">Iscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (5), pp.112313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.112313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099022v1</w:t>
+                <w:t xml:space="preserve">hal-05067471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory evoked Delta-brushes involve stimulus-specific cortical networks in preterm infants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep learning on high-density EEG during a cognitive task distinguishes patients with Parkinson’s disease from healthy controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Arzounian</w:t>
+                <w:t xml:space="preserve">Yves Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Delattre</w:t>
+                <w:t xml:space="preserve">Joan Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Houvenaghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Laschet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.112313⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (4), pp.046002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/ade6a9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067471v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162720v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning on high-density EEG during a cognitive task distinguishes patients with Parkinson’s disease from healthy controls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational modeling of frequency-dependent neocortical response to thalamic neurostimulation in epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Iris Joseph Tomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Köksal Ersöz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Denoyer</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Anca Nica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Yochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/ade6a9⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (4), pp.e1012943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162720v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational modeling of frequency-dependent neocortical response to thalamic neurostimulation in epilepsy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep learning-based early detection of absence seizures in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kachenoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Iris Joseph Tomy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elif Köksal Ersöz</w:t>
+                <w:t xml:space="preserve">M. Aud'Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca Nica</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Benquet</w:t>
+                <w:t xml:space="preserve">A. Kaminska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nabbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012943⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100, pp.106845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2024.106845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053818v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning-based early detection of absence seizures in children</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personalized whole-brain models of seizure propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kachenoura</w:t>
+                <w:t xml:space="preserve">Edmundo Lopez-Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aud'Hui</w:t>
+                <w:t xml:space="preserve">Borja Mercadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kaminska</w:t>
+                <w:t xml:space="preserve">Èlia Lleal-Custey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Nabbout</w:t>
+                <w:t xml:space="preserve">Ricardo Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roser Sanchez-Todo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2024.106845⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (5), pp.056019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/ae08e9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785242v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of seizure onset in childhood absence epilepsy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Aud'Hui</w:t>
+                <w:t xml:space="preserve">Multiscale neuro-inspired models for interpretation of EEG signals in patients with epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kachenoura</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Elif Koksal-Ersoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Al Harrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rima Nabbout</w:t>
+                <w:t xml:space="preserve">Isabelle Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 163, pp.267-279. </w:t>
+              <w:t xml:space="preserve">, 2024, 161, pp.198-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2024.03.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2024.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563059v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Microelectrodes’ Impedance to Improve Fast Ripples Recording</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">eCOALIA: Neocortical neural mass model for simulating electroencephalographic signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Köksal Ersöz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Yochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bioengineering11010102⟩</w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28, pp.101924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429453v1</w:t>
+                <w:t xml:space="preserve">hal-04774202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale neuro-inspired models for interpretation of EEG signals in patients with epilepsy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Merlet</w:t>
+                <w:t xml:space="preserve">Tuning the Physically Induced Crystallinity of Microfabricated Bioresorbable Guides for Insertion of Flexible Neural Implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmie Schoutens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira El Merhie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dieuset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Dauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2024.03.006⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Advanced Materials Interfaces, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202300978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533986v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Physically Induced Crystallinity of Microfabricated Bioresorbable Guides for Insertion of Flexible Neural Implants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gautier Dauly</w:t>
+                <w:t xml:space="preserve">Localization of the epileptogenic network from scalp EEG using a patient-specific whole-brain model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Dragos Maliia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Köksal Ersöz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Nica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202300978⟩</w:t>
+              <w:t xml:space="preserve">Network Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.18-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/netn_a_00418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429531v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780128v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eCOALIA: Neocortical neural mass model for simulating electroencephalographic signals</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Local and network changes after multichannel transcranial direct current stimulation using magnetoencephalography in patients with refractory epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fratello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoubeib Kanzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101924⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 170, pp.145-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2024.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774202v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-dependent phase entrainment of cortical cell types during tACS: computational modeling evidence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Expansion of epileptogenic networks via neuroplasticity in neural mass models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Köksal Ersöz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/ad9526⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (12), pp.e1012666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817158v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeoCoMM: A neocortical neuroinspired computational model for the reconstruction and simulation of epileptiform events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Frequency-dependent phase entrainment of cortical cell types during tACS: computational modeling evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gaugain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Al Harrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Ruffini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+                <w:t xml:space="preserve">Marom Bikson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 180, pp.108934-108934. </w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.016028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.108934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/ad9526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694356v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of epileptogenic networks via neuroplasticity in neural mass models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">NeoCoMM: A neocortical neuroinspired computational model for the reconstruction and simulation of epileptiform events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Al Harrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Yochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Ruffini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1012666⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 180, pp.108934-108934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.108934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833654v1</w:t>
+                <w:t xml:space="preserve">hal-04694356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and network changes after multichannel transcranial direct current stimulation using magnetoencephalography in patients with refractory epilepsy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modification of brain conductivity in human focal epilepsy: A model‐based estimation from stereoelectroencephalography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fratello</w:t>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khoubeib Kanzari</w:t>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Yochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Carvallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ballabeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2024.12.006⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.17957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874139v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of the epileptogenic network from scalp EEG using a patient-specific whole-brain model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anca Nica</w:t>
+                <w:t xml:space="preserve">Impact of Transcranial Electrical Stimulation on Simultaneous Stereoelectroencephalography Recordings: a Randomized sham-Controlled Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Simula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Makhalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 166, pp.211-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2024.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/netn_a_00418⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04780128v3</w:t>
+                <w:t xml:space="preserve">hal-04694399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Transcranial Electrical Stimulation on Simultaneous Stereoelectroencephalography Recordings: a Randomized sham-Controlled Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giada Damiani</w:t>
+                <w:t xml:space="preserve">Long-term Effect of Multichannel tDCS Protocol in Patients with Central Cortex Epilepsies Associated with Epilepsia Partialis Continua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Durelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fierain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Youssef N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Brain Topography, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10548-024-01045-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2024.08.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04694399v1</w:t>
+                <w:t xml:space="preserve">hal-04513076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of brain conductivity in human focal epilepsy: A model‐based estimation from stereoelectroencephalography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice Ballabeni</w:t>
+                <w:t xml:space="preserve">Epileptogenic zone characteristics determine effectiveness of electrical transcranial stimulation in epilepsy treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionuț‐Flavius Bratu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.fcaf012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcaf012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.17957⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04526364v1</w:t>
+                <w:t xml:space="preserve">hal-04981968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-brain simulation of interictal epileptic discharges for patient-specific interpretation of interictal SEEG data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Köksal Ersöz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54 (5), pp.103005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neucli.2024.103005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epileptogenic zone characteristics determine effectiveness of electrical transcranial stimulation in epilepsy treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giada Damiani</w:t>
+                <w:t xml:space="preserve">Transition to seizure in focal epilepsy: From &lt;scp&gt;SEEG&lt;/scp&gt; phenomenology to underlying mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Alihan Kayabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Köksal Ersöz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Yochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.18173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcaf012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04981968v1</w:t>
+                <w:t xml:space="preserve">hal-04778561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term Effect of Multichannel tDCS Protocol in Patients with Central Cortex Epilepsies Associated with Epilepsia Partialis Continua</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Durelle</w:t>
+                <w:t xml:space="preserve">Tuning Microelectrodes’ Impedance to Improve Fast Ripples Recording</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Dauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dieuset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira El Merhie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fierain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+                <w:t xml:space="preserve">Esma Ismailova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10548-024-01045-3⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Using Existing Medical Technologies to Solve and Improve Medical Challenges, 11 (1), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering11010102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04513076v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to seizure in focal epilepsy: From &lt;scp&gt;SEEG&lt;/scp&gt; phenomenology to underlying mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of seizure onset in childhood absence epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Aud'Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehmet Alihan Kayabas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Kachenoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Benquet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kamińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Nabbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.18173⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 163, pp.267-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2024.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778561v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a mesoscale physical modeling framework for stereotactic-EEG recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borja Mercadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmundo Lopez-Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrià Galan-Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Al Harrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roser Sanchez-Todo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1741-2552/acae0c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical modeling of the electric field magnitude and distribution induced by electrical stimulation with intracerebral electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Mercadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Ruffini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (4), pp.045022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2057-1976/acd385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous fast-ultradian dynamics of polymorphic interictal events in drug-resistant focal epilepsy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damian Dellavale</w:t>
+                <w:t xml:space="preserve">Improving Fast Ripples Recording With Model-Guided Design of Microelectrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al Harrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Bonini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+                <w:t xml:space="preserve">G. Dauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Seyedeh-Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dieuset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.17655⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (8), pp.2496-2505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2023.3250763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148849v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Fast Ripples Recording With Model-Guided Design of Microelectrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous fast-ultradian dynamics of polymorphic interictal events in drug-resistant focal epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Dellavale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Makhalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Al Harrach</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Benquet</w:t>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2023.3250763⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.17655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192094v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-dependent phase entrainment of cortical cell types during tACS: Converging modeling evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gaugain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Al Harrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marom Bikson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2023.12.15.571874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical harmonics representation of the steady-state membrane potential shift induced by tDCS in realistic neuron models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrià Galan-Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Ruffini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (2), pp.026004. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/acbabd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A personalizable autonomous neural mass model of epileptic seizures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mean-Field Modeling of Brain-Scale Dynamics for the Evaluation of EEG Source-Space Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Allouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/ac8ba8⟩</w:t>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (1), pp.54-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10548-021-00859-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776000v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal processing and computational modeling for interpretation of SEEG-recorded interictal epileptiform discharges in epileptogenic and non-epileptogenic zones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julia Makhalova</w:t>
+                <w:t xml:space="preserve">Modeling implanted metals in electrical stimulation applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Mercadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Chiara Biagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19 (5), pp.055005. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/ac8fb4⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 19 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/ac55ae⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796310v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereo-EEG based personalized multichannel transcranial direct current stimulation in drug-resistant epilepsy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interictal functional connectivity in focal refractory epilepsies investigated by intracranial EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian-George Benar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2022.02.023⟩</w:t>
+              <w:t xml:space="preserve">Brain connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.850-869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/brain.2021.0190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631198v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean-Field Modeling of Brain-Scale Dynamics for the Evaluation of EEG Source-Space Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Yochum</w:t>
+                <w:t xml:space="preserve">Personalized multichannel transcranial direct current electrical stimulation guided by SEEG in drug resistant focal epilepsies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aya Kabbara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joan Duprez</w:t>
+                <w:t xml:space="preserve">R. Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Khalil</w:t>
+                <w:t xml:space="preserve">N. El-Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Biagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63, pp.225-225</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329571v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interictal functional connectivity in focal refractory epilepsies investigated by intracranial EEG</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transcranial current stimulation in epilepsy: A systematic review of the fundamental and clinical aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Simula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Ruffini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Chiara Biagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian G. Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain connectivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/brain.2021.0190⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.909421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2022.909421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768069v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling implanted metals in electrical stimulation applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+                <w:t xml:space="preserve">Spatio-temporal dynamics of large-scale electrophysiological networks during cognitive action control in healthy controls and Parkinson’s disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judie Tabbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/ac55ae⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 258, pp.119331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593793v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal dynamics of large-scale electrophysiological networks during cognitive action control in healthy controls and Parkinson’s disease patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aya Kabbara</w:t>
+                <w:t xml:space="preserve">Stereo-EEG based personalized multichannel transcranial direct current stimulation in drug-resistant epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada El Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexane Fierain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119331⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137, pp.142-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2022.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716156v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized multichannel transcranial direct current electrical stimulation guided by SEEG in drug resistant focal epilepsies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. El-Youssef</w:t>
+                <w:t xml:space="preserve">Signal processing and computational modeling for interpretation of SEEG-recorded interictal epileptiform discharges in epileptogenic and non-epileptogenic zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Koksal-Ersoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. C. Biagi</w:t>
+                <w:t xml:space="preserve">Remo Lazazzera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Yochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (5), pp.055005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/ac8fb4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800725v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcranial current stimulation in epilepsy: A systematic review of the fundamental and clinical aspects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian G. Bénar</w:t>
+                <w:t xml:space="preserve">A personalizable autonomous neural mass model of epileptic seizures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmundo Lopez-Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roser Sanchez-Todo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Èlia Lleal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Köksal Ersöz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2022.909421⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (5), pp.055002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/ac8ba8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798937v1</w:t>
+                <w:t xml:space="preserve">hal-03776000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term evolution of fast ripples during epileptogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Al Harrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (4), pp.046027. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/abf774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico model reveals the key role of GABA in KCNT1-epilepsy in infancy with migrating focal seizures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of optimal multi-site brain stimulation protocols via neuro-inspired epilepsy models for abatement of interictal discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Sauleau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Marouan Arrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mogul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.16834⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.016024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/abd049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156565v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalized multichannel transcranial direct current electrical stimulation guided by SEEG in epilepsy: Clinical and neurophysiological effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada El-Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roser Sanchez-Todo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexane Fierain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 62, pp.260-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of optimal multi-site brain stimulation protocols via neuro-inspired epilepsy models for abatement of interictal discharges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">In silico model reveals the key role of GABA in KCNT1-epilepsy in infancy with migrating focal seizures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kuchenbuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Nabbout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Yochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/abd049⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (3), pp.683-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.16834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101559v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canard solutions in neural mass models: consequences on critical regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Köksal Ersöz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13408-021-00109-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HD-EEG for tracking sub-second brain dynamics during cognitive tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mheich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Biraben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-021-00821-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HD-EEG for tracking sub-second brain dynamics during cognitive tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mheich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Dufor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Biraben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (1), pp.32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-021-00821-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Correlation Between M/EEG Source-Space and fMRI Networks at Rest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Rizkallah</w:t>
+                <w:t xml:space="preserve">Decoding the circuitry of consciousness From local microcircuits to brain-scale networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Amoud</w:t>
+                <w:t xml:space="preserve">M. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Fraschini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+                <w:t xml:space="preserve">F. Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33 (2), pp.151-160. </w:t>
+              <w:t xml:space="preserve">Network Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.315-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10548-020-00753-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/netn_a_00119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470876v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the circuitry of consciousness From local microcircuits to brain-scale networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Benquet</w:t>
+                <w:t xml:space="preserve">Brain network similarity: methods and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mheich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 4 (2), pp.315-337. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/netn_a_00119⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.507-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/netn_a_00133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569431v1</w:t>
+                <w:t xml:space="preserve">hal-03037310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain network similarity: methods and applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Neural mass modeling of slow-fast dynamics of seizure initiation and abortion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Köksal Ersöz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/netn_a_00133⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (11), pp.e1008430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037310v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural mass modeling of slow-fast dynamics of seizure initiation and abortion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The "Connectivity Epileptogenicity Index " (cEI), a method for mapping the different seizure onset patterns in StereoElectroEncephalography recorded seizures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Balatskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008430⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131 (8), pp.1947-1955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2020.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998818v2</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The "Connectivity Epileptogenicity Index " (cEI), a method for mapping the different seizure onset patterns in StereoElectroEncephalography recorded seizures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emotion Recognition Based on High-Resolution EEG Recordings and Reconstructed Brain Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Roehri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francesca Pizzo</w:t>
+                <w:t xml:space="preserve">H. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Medina</w:t>
+                <w:t xml:space="preserve">Julien Fleureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2020.05.029⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.244-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAFFC.2017.2768030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929525v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion Recognition Based on High-Resolution EEG Recordings and Reconstructed Brain Sources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The connectivity epileptogenicity index: a new method for estimating the seizure onset zone from SEEG signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fleureau</w:t>
+                <w:t xml:space="preserve">A. Balatskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guillotel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Merlet</w:t>
+                <w:t xml:space="preserve">R. F. Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixtina Gil Diez de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.23-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891691v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling acute and lasting effects of tDCS on epileptic activity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Ictal EEG quantification in epilepsy of infancy with migrating focal seizures (EIMFS): from seizure dynamics to EEG-based markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kuchenbuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kamińska-Pranke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Nabbout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.603-603</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562143v1</w:t>
+                <w:t xml:space="preserve">hal-02879962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The connectivity epileptogenicity index: a new method for estimating the seizure onset zone from SEEG signals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling acute and lasting effects of tDCS on epileptic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (2), pp.161-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10827-020-00745-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879955v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ictal EEG quantification in epilepsy of infancy with migrating focal seizures (EIMFS): from seizure dynamics to EEG-based markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Correlation Between M/EEG Source-Space and fMRI Networks at Rest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rizkallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kuchenbuch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Benquet</w:t>
+                <w:t xml:space="preserve">Hassan Amoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kamińska-Pranke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rima Nabbout</w:t>
+                <w:t xml:space="preserve">Matteo Fraschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (2), pp.151-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10548-020-00753-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879962v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of action of tDCS A brief and practical overview</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Wendling</w:t>
+                <w:t xml:space="preserve">COALIA: A Computational Model of Human EEG for Consciousness Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siouar Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2019.07.013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnsys.2019.00059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281468v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COALIA: A Computational Model of Human EEG for Consciousness Research</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Evaluation of seizure liabilities of epileptogenic but non-convulsive agents in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Loiodice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Denibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnsys.2019.00059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacological and Toxicological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vascn.2019.05.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430077v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of seizure liabilities of epileptogenic but non-convulsive agents in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Rion</w:t>
+                <w:t xml:space="preserve">In Memoriam Fernando Lopes da Silva (1935-2019) OBITUARY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph M. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Benar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gotman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacological and Toxicological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vascn.2019.05.143⟩</w:t>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (4), pp.519-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10548-019-00720-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391069v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Memoriam Fernando Lopes da Silva (1935-2019) OBITUARY</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Gotman</w:t>
+                <w:t xml:space="preserve">Decreased integration of EEG source-space networks in disorders of consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rizkallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitka Annen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Gosseries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10548-019-00720-0⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.101841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2019.101841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277194v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased integration of EEG source-space networks in disorders of consciousness</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of post-synaptic potentials by reverse modeling of local field potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Yochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mogul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23, pp.101841. </w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (2), pp.026023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2019.101841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/aafbfb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150189v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of post-synaptic potentials by reverse modeling of local field potentials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluating Complexity of Fetal MEG Signals A Comparison of Different Metrics and Their Applicability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siouar Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Kroupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Schleger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/aafbfb⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnsys.2019.00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998536v1</w:t>
+                <w:t xml:space="preserve">hal-02177170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting modular brain states in rest and task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges O'Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssof El Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (3), pp.878-901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/netn_a_00090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Complexity of Fetal MEG Signals A Comparison of Different Metrics and Their Applicability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+                <w:t xml:space="preserve">Quantitative analysis and EEG markers of KCNT1 epilepsy of infancy with migrating focal seizures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kuchenbuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kaminska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Roubertie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Carme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnsys.2019.00023⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (1), pp.20-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.14605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177170v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis and EEG markers of KCNT1 epilepsy of infancy with migrating focal seizures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Biophysical modeling for brain tissue conductivity estimation using sEEG electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Carvallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilie Carme</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60 (1), pp.20-32. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (6), pp.1695-1704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.14605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2018.2877931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975568v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01914973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical modeling for brain tissue conductivity estimation using sEEG electrodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+                <w:t xml:space="preserve">Cortico-striatal synchronization in human focal seizures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Bulacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2018.2877931⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 142 (5), pp.1282-1295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awz062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01914973v1</w:t>
+                <w:t xml:space="preserve">hal-02150188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortico-striatal synchronization in human focal seizures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms of action of tDCS A brief and practical overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awz062⟩</w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (4), pp.269-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2019.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150188v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced integration and improved segregation of functional brain networks in Alzheimer's disease</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brain regions and epileptogenicity influence epileptic interictal spike production and propagation during NREM sleep in comparison with wakefulness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. El Falou</w:t>
+                <w:t xml:space="preserve">Isabelle Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Khalil</w:t>
+                <w:t xml:space="preserve">Bernard Giusiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/aaaa76⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (1), pp.235-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.13958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737436v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic reshaping of functional brain networks during visual object recognition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Targeting brain networks with multichannel transcranial current stimulation (tCS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Ruffini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roser Sanchez-Todo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Santarnecchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.70-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cobme.2018.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/aad7b1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04006284v2</w:t>
+                <w:t xml:space="preserve">hal-01954283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain regions and epileptogenicity influence epileptic interictal spike production and propagation during NREM sleep in comparison with wakefulness</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Aiming for high resolution of brain networks in time and space Electroencephalography Source Connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.13958⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (3), pp.81-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MSP.2017.2777518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878964v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting brain networks with multichannel transcranial current stimulation (tCS)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SimiNet: a Novel Method for Quantifying Brain Network Similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mheich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dufor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cobme.2018.11.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (9), pp.2238-2249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2017.2750160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954283v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiming for high resolution of brain networks in time and space Electroencephalography Source Connectivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Physiological effects of low-magnitude electric fields on brain activity: advances from in vitro, in vivo and in silico models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MSP.2017.2777518⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.38-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cobme.2018.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807119v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimiNet: a Novel Method for Quantifying Brain Network Similarity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Khalil</w:t>
+                <w:t xml:space="preserve">On the origin of epileptic High Frequency Oscillations observed on clinical electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gripon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dufor</w:t>
+                <w:t xml:space="preserve">I. Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2017.2750160⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129 (4), pp.829-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2018.01.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591250v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological effects of low-magnitude electric fields on brain activity: advances from in vitro, in vivo and in silico models</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Does Cortico-Striatal Coupling Plays a Role in Seizure Termination During Human Focal Seizures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Gonzalez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Bulacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Burbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Najm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889946v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of epileptic High Frequency Oscillations observed on clinical electrodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. El Falou</w:t>
+                <w:t xml:space="preserve">Dynamic reshaping of functional brain networks during visual object recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rizkallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dufor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.056022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/aad7b1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2018.01.062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01740202v1</w:t>
+                <w:t xml:space="preserve">hal-04006284v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Cortico-Striatal Coupling Plays a Role in Seizure Termination During Human Focal Seizures?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Burbaud</w:t>
+                <w:t xml:space="preserve">Reduced integration and improved segregation of functional brain networks in Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad Najm</w:t>
+                <w:t xml:space="preserve">H. Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. El Falou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (2), pp.026023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/aaaa76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994393v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Interictal Epileptic Networks from Dense-EEG</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Biraben</w:t>
+                <w:t xml:space="preserve">Defining epileptogenic networks: Contribution of SEEG and signal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10548-016-0517-z⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (7), pp.1131-1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.13791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446562v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial projection as a preprocessing step for EEG source reconstruction using spatiotemporal Kalman filtering.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous Intracranial EEG-fMRI Shows Inter-Modality Correlation in Time-Resolved Connectivity Within Normal Areas but Not Within Epileptic Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Heute</w:t>
+                <w:t xml:space="preserve">Ben Ridley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Wirsich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bettus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Rodionov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Murta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2017.8037294⟩</w:t>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (5), pp.639-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10548-017-0551-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624623v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining epileptogenic networks: Contribution of SEEG and signal analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Viktor Jirsa</w:t>
+                <w:t xml:space="preserve">Functional connectivity disruptions correlate with cognitive phenotypes in Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.591-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2017.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.13791⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01618932v1</w:t>
+                <w:t xml:space="preserve">hal-01508418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamic functional core network of the human brain at rest.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Model-guided control of hippocampal discharges by local direct current stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Mina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Recher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dieuset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Biraben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.2936. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-03420-6⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-01867-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01548258v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source reconstruction via the spatiotemporal Kalman filter and LORETA from EEG time series with 32 or fewer electrodes.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Automatic Detection and Classification of High-Frequency Oscillations in Depth-EEG Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kachenoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Heute</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2017.8037295⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (9), pp.2230-2240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2016.2633391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624619v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Intracranial EEG-fMRI Shows Inter-Modality Correlation in Time-Resolved Connectivity Within Normal Areas but Not Within Epileptic Regions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Teresa Murta</w:t>
+                <w:t xml:space="preserve">Update on the mechanisms and roles of high-frequency oscillations in seizures and epileptic disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jiruska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alvarado-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Schevon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Staba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Stacey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10548-017-0551-5⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (8), pp.1330-1339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.13830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617575v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional connectivity disruptions correlate with cognitive phenotypes in Parkinson's disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The dynamic functional core network of the human brain at rest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. El Falou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2017.03.002⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.2936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-03420-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508418v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01548258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-guided control of hippocampal discharges by local direct current stimulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Biraben</w:t>
+                <w:t xml:space="preserve">Source reconstruction via the spatiotemporal Kalman filter and LORETA from EEG time series with 32 or fewer electrodes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laith Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Farawn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natia Japaridze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Heute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-01867-1⟩</w:t>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.2218-2222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2017.8037295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533430v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Detection and Classification of High-Frequency Oscillations in Depth-EEG Signals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">What are the assets and weaknesses of HFO detectors? A benchmark framework based on realistic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian-George Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2016.2633391⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (4), pp.1 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618936v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on the mechanisms and roles of high-frequency oscillations in seizures and epileptic disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial projection as a preprocessing step for EEG source reconstruction using spatiotemporal Kalman filtering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laith Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Farawn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jiruska</w:t>
+                <w:t xml:space="preserve">Natia Japaridze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Alvarado-Rojas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">W. Stacey</w:t>
+                <w:t xml:space="preserve">Ulrich Heute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.13830⟩</w:t>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.2213-2217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2017.8037294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618937v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the assets and weaknesses of HFO detectors? A benchmark framework based on realistic simulations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of Interictal Epileptic Networks from Dense-EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mheich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Biraben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.60-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10548-016-0517-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174702⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01508709v1</w:t>
+                <w:t xml:space="preserve">hal-01446562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epilepsy in young Tsc1+/− mice exhibits age-dependent expression that mimics that of human tuberous sclerosis complex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex patterns of spatially extended generators of epileptic activity: Comparison of source localization methods cMEM and 4-ExSo-MUSIC on high resolution EEG and MEG data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lemaire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anna Kaminska</w:t>
+                <w:t xml:space="preserve">A. Chowdhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Watrin</w:t>
+                <w:t xml:space="preserve">G. Birot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.13325⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 143, pp.175 - 195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.08.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274304v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex patterns of spatially extended generators of epileptic activity: Comparison of source localization methods cMEM and 4-ExSo-MUSIC on high resolution EEG and MEG data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes of interictal epileptic spikes networks during NREM sleep in comparison with wakefulness: an SEEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Birot</w:t>
+                <w:t xml:space="preserve">I. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kobayashi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Giusiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25, pp.218--218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381265v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes of interictal epileptic spikes networks during NREM sleep in comparison with wakefulness: an SEEG study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brain (Hyper)Excitability Revealed by Optimal Electrical Stimulation of GABAergic Interneurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Lambert</w:t>
+                <w:t xml:space="preserve">U. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bénar</w:t>
+                <w:t xml:space="preserve">D. Cosandier-Rimele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Giusiano</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. de Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (6), pp.919--932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2016.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414462v1</w:t>
+                <w:t xml:space="preserve">hal-01414468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Computational Model for Neuro-Glio-Vascular Coupling: Astrocyte Activation Can Explain Cerebral Blood Flow Nonlinear Response to Interictal Events</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is the concordance between the seizure onset zone and the irritative zone? A SEEG quantified study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Saillet</w:t>
+                <w:t xml:space="preserve">Martine Gavaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Ivanov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian-George Bénar</w:t>
+                <w:t xml:space="preserve">Marmaduke Woodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Giusiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147292⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 217 (2), pp.1157-1162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2015.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270845v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational models of epileptiform activity.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">A New Computational Model for Neuro-Glio-Vascular Coupling: Astrocyte Activation Can Explain Cerebral Blood Flow Nonlinear Response to Interictal Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenna Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian-George Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.e0147292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2015.03.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01139992v1</w:t>
+                <w:t xml:space="preserve">hal-01270845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain (Hyper)Excitability Revealed by Optimal Electrical Stimulation of GABAergic Interneurons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational models of epileptiform activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 260, pp.233-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2015.03.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2016.07.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01414468v1</w:t>
+                <w:t xml:space="preserve">hal-01139992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the concordance between the seizure onset zone and the irritative zone? A SEEG quantified study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localization of Distributed EEG Sources in the Context of Epilepsy: A Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marmaduke Woodman</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hanna Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2015.10.029⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (5-6), pp.242-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2016.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262683v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of Distributed EEG Sources in the Context of Epilepsy: A Simulation Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of sub-hippocampal versus hippocampal regions in bitemporal lobe epilepsies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Comon</w:t>
+                <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Gribonval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+                <w:t xml:space="preserve">F. Bonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Curot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Valton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Szurhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2016.04.001⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127 (9), pp.2992--2999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2016.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359237v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of sub-hippocampal versus hippocampal regions in bitemporal lobe epilepsies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Curot</w:t>
+                <w:t xml:space="preserve">Altered synchrony and loss of consciousness during frontal lobe seizures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Valton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 127 (9), pp.2992--2999. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2016.06.021⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 127 (2), pp.1170-1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2015.04.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372353v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic changes of depolarizing GABA in a computational model of epileptogenic brain: Insight for Dravet syndrome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Kurbatova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kaminska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polina Kurbatova</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anna Rosati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Nabbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 283 (Pt A), pp.57-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.expneurol.2016.05.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01341764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered synchrony and loss of consciousness during frontal lobe seizures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Epilepsy in young Tsc1+/− mice exhibits age-dependent expression that mimics that of human tuberous sclerosis complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Gataullina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kaminska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Watrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2015.04.050⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (4), pp.648-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.13325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272543v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of Depth-EEG Signals: a spatiotemporal model to simulate realistic epileptic activities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new algorithm for spatiotemporal analysis of brain functional connectivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mheich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference On Advances In Biomedical Engineering (icabme)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.131--133</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 242C, pp.77-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380120v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new algorithm for spatiotemporal analysis of brain functional connectivity.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Wendling</w:t>
+                <w:t xml:space="preserve">Role of multiple-scale modeling of epilepsy in seizure forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levin Kuhlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David B. Grayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven J Schiff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (3), pp.220--226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WNP.0000000000000149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118260v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of multiple-scale modeling of epilepsy in seizure forecasting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dense-EEG source connectivity and dynamics of brain networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven J Schiff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Neurophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 International Conference On Advances In Biomedical Engineering (icabme)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.104--106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/WNP.0000000000000149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01281521v1</w:t>
+                <w:t xml:space="preserve">hal-01380114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense-EEG source connectivity and dynamics of brain networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Gabor Transform For Interictal High Frequency Oscillations Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Kachenoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 International Conference On Advances In Biomedical Engineering (icabme)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.104--106</w:t>
+              <w:t xml:space="preserve">, 2015, pp.127--130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380114v1</w:t>
+                <w:t xml:space="preserve">hal-01380118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabor Transform For Interictal High Frequency Oscillations Classification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">EEGNET: An Open Source Tool for Analyzing and Visualizing M/EEG Connectome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Shamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim El Falou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference On Advances In Biomedical Engineering (icabme)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.e0138297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380118v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEGNET: An Open Source Tool for Analyzing and Visualizing M/EEG Connectome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Dynamic reorganization of functional brain networks during picture naming.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Biraben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dufor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0138297⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73, pp.276-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2015.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326301v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic reorganization of functional brain networks during picture naming.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking dynamics of functional brain networks using dense EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2015.08.019⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (6), pp.324-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2015.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222833v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking dynamics of functional brain networks using dense EEG</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brain source imaging: from sparse to tensor models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2015.09.004⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (6), pp.100-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MSP.2015.2413711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223325v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain source imaging: from sparse to tensor models</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Localization of Epileptogenic Zone on Pre-surgical Intracranial EEG Recordings: Toward a Validation of Quantitative Signal Analysis Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph G. Andrzejak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadym Gnatkovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MSP.2015.2413711⟩</w:t>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (6), pp.832--837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10548-014-0380-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190559v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of Epileptogenic Zone on Pre-surgical Intracranial EEG Recordings: Toward a Validation of Quantitative Signal Analysis Approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+                <w:t xml:space="preserve">Reconstruction of Depth-EEG Signals: a spatiotemporal model to simulate realistic epileptic activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Shamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Nica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2015 International Conference On Advances In Biomedical Engineering (icabme)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.131--133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260562v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG extended source localization: Tensor-based vs. conventional methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Albera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Birot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 96, pp.143-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.03.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG source connectivity analysis: from dense array recordings to brain networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (8), pp.e105041. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0105041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01082226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast epileptic discharges associated with ictal negative motor phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gavaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 125 (12), pp.2344-2348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clinph.2014.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal binding and disruption in large scale networks involved in human partial seizures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Epileptogenic networks in seizures arising from motor systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Régis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Scavarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Nonlinear Biomedical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epilepsy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 106 (1-2), pp.92-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2013.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjnbp11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00839181v1</w:t>
+                <w:t xml:space="preserve">hal-00879065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epileptogenic networks in seizures arising from motor systems.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Scavarda</w:t>
+                <w:t xml:space="preserve">From oscillatory transcranial current stimulation to scalp EEG changes: a biophysical and physiological modeling study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Birot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnam Molaee-Ardekani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abeye Mekonnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2013.04.011⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.e57330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00879065v1</w:t>
+                <w:t xml:space="preserve">inserm-00796202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From oscillatory transcranial current stimulation to scalp EEG changes: a biophysical and physiological modeling study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abeye Mekonnen</w:t>
+                <w:t xml:space="preserve">Shape features of epileptic spikes are a marker of epileptogenesis in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dieuset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Biraben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (12), pp.2219-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.12406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057330⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00796202v1</w:t>
+                <w:t xml:space="preserve">hal-00982262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of epileptic activity by deep brain stimulation: a model-based study of frequency-dependent effects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Mina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Pasnicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Biraben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, pp.94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fncom.2013.00094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape features of epileptic spikes are a marker of epileptogenesis in mice.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Martin</w:t>
+                <w:t xml:space="preserve">Effects of transcranial Direct Current Stimulation (tDCS) on cortical activity: A computational modeling study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnam Molaee-Ardekani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Márquez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Leal-Campanario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gruart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.25-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2011.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.12406⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00982262v1</w:t>
+                <w:t xml:space="preserve">inserm-00664021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of transcranial Direct Current Stimulation (tDCS) on cortical activity: A computational modeling study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Gruart</w:t>
+                <w:t xml:space="preserve">PP270—Computational modeling of dravet syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kurbatova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guerrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, The Proceedings of the 11th Conference of the European Association for Clinical Pharmacology and Therapeutics, 35 (8, Supplement), pp.e102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinthera.2013.07.298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2011.12.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00664021v1</w:t>
+                <w:t xml:space="preserve">hal-01302117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PP270—Computational modeling of dravet syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abnormal binding and disruption in large scale networks involved in human partial seizures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPJ Nonlinear Biomedical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjnbp11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinthera.2013.07.298⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01302117v1</w:t>
+                <w:t xml:space="preserve">inserm-00839181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in interictal spike features precede the onset of temporal lobe epilepsy.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recording of fast activity at the onset of partial seizures: Depth EEG vs. scalp EEG.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Doublet</w:t>
+                <w:t xml:space="preserve">Délphine Cosandier-Rimélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ghestem</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Patrick Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ana.23549⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (4), pp.3474-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.11.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00881508v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00664028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcranial Current Brain Stimulation (tCS):Models and Technologies.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of physiological and epileptic HFO generation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John G. R. Jefferys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liset Menendez de La Prida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abeye Mekkonen</w:t>
+                <w:t xml:space="preserve">Anatol Bragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Avoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSRE.2012.2200046⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (3), pp.250-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2012.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00796199v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recording of fast activity at the onset of partial seizures: Depth EEG vs. scalp EEG.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Merlet</w:t>
+                <w:t xml:space="preserve">ICA-based EEG denoising: a comparative analysis of fifteen methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Kachenoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chauvel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ahmad Karfoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 59 (4), pp.3474-87. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (3 Special issue on Data Mining in Bioengineering), pp.407-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.11.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/v10175-012-0052-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00664028v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of physiological and epileptic HFO generation.</w:t>
+                <w:t xml:space="preserve">Automatic detection of fast ripples.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John G. R. Jefferys</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Gwenael Birot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Kachenoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian G. Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2012.02.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 213 (2), pp.236-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2012.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904848v1</w:t>
+                <w:t xml:space="preserve">hal-00782646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of global workspace during loss of consciousness: a study of parietal seizures.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Interictal spikes, fast ripples and seizures in partial epilepsies - combining multi-level computational models with experimental data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Mina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémént Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1528-1167.2012.03690.x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (2), pp.2164-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2012.08039.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904867v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00728701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICA-based EEG denoising: a comparative analysis of fifteen methods</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Alteration of global workspace during loss of consciousness: a study of parietal seizures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Arthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/v10175-012-0052-3⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (12), pp.2104-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1528-1167.2012.03690.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740304v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of fast ripples.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Distinct hyperexcitability mechanisms underlie fast ripples and epileptic spikes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demont-Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urs Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Biraben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2012.12.013⟩</w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71 (3), pp.342-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.22610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782646v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00700398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interictal spikes, fast ripples and seizures in partial epilepsies - combining multi-level computational models with experimental data.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Removal of muscle artifact from EEG data: comparison between stochastic (ICA and CCA) and deterministic (EMD and wavelet-based) approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Kachenoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Birot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Karfoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (1), pp.127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00728701v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00727762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct hyperexcitability mechanisms underlie fast ripples and epileptic spikes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuron to Astrocyte Communication via Cannabinoid Receptors Is Necessary for Sustained Epileptiform Activity in Rat Hippocampus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guyllaume Coiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Ster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Demont-Guignard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Benquet</w:t>
+                <w:t xml:space="preserve">Benjamin Grewe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urs Gerber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Martin</w:t>
+                <w:t xml:space="preserve">Fritjof Helmchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 71 (3), pp.342-52. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), pp.e37320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ana.22610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0037320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00700398v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of muscle artifact from EEG data: comparison between stochastic (ICA and CCA) and deterministic (EMD and wavelet-based) approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcranial direct-current stimulation modulates synaptic mechanisms involved in associative learning in behaving rabbits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Márquez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Leal-Campanario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sanchez-Campusano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doha Safieddine</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Karfoul</w:t>
+                <w:t xml:space="preserve">B. Molaee-Ardekanib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (17), pp.6710-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1121147109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00727762v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuron to Astrocyte Communication via Cannabinoid Receptors Is Necessary for Sustained Epileptiform Activity in Rat Hippocampus.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guyllaume Coiret</w:t>
+                <w:t xml:space="preserve">Rhinal-hippocampal interactions during déjà vu.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Ster</w:t>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Grewe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fritjof Helmchen</w:t>
+                <w:t xml:space="preserve">Trung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 123 (3), pp.489-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2011.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0037320⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00700517v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00664030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcranial direct-current stimulation modulates synaptic mechanisms involved in associative learning in behaving rabbits.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rocío Leal-Campanario</w:t>
+                <w:t xml:space="preserve">Transcranial Current Brain Stimulation (tCS):Models and Technologies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Ruffini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnam Molaee-Ardekani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sanchez-Campusano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+                <w:t xml:space="preserve">Abeye Mekkonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1121147109⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (3), pp.333 - 345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2012.2200046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905337v1</w:t>
+                <w:t xml:space="preserve">inserm-00796199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhinal-hippocampal interactions during déjà vu.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+                <w:t xml:space="preserve">Changes in interictal spike features precede the onset of temporal lobe epilepsy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+                <w:t xml:space="preserve">Thomas Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trung Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Régis</w:t>
+                <w:t xml:space="preserve">Antoine Ghestem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia S Siyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2011.08.012⟩</w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71 (6), pp.805-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.23549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00664030v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the Neurovascular Coupling in Epileptic Discharges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Voges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenna Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (2), pp.136-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10548-011-0190-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00613123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of methods for separation of transient and oscillatory signals in EEG.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Jmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gavaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennaceur Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghariani Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 199 (2), pp.273-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2011.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural mass activity, bifurcations, and epilepsy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faugeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (12), pp.3232-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/NECO_a_00206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00592529v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural networks underlying parietal lobe seizures: a quantified study from intracerebral recordings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gavaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Hewett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 93 (2-3), pp.164-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2010.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of extended brain sources from EEG/MEG: The ExSo-MUSIC approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Birot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Albera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (1), pp.102-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.01.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00588305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICA versus CCA pour le débruitage de signaux épileptiques intercritiques : une étude comparative de performances basée sur la localisation de la zone épileptogène. [ICA vs CCA for the denoising of interictal epileptic signals: A study of performance based on source localization.]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Albera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Birot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (5), pp.298-301. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between flow and metabolism in BOLD signals: insights from biophysical models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenna Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian-George Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Voges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (1), pp.40-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10548-010-0166-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00613116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interictal functional connectivity of human epileptic networks assessed by intracerebral EEG and BOLD signal fluctuations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bettus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (5), pp.e20071. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0020071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational modeling of epileptic activity: from cortical sources to EEG signals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cosandier-Rimélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 27 (6), pp.465-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/WNP.0b013e3182005dcd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-domain features of epileptic spikes as potential bio-markers of the epileptogenesis process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Demont-Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1, pp.6007-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00540502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy deprivation transiently enhances rhythmic inhibitory events in the CA3 hippocampal network in vitro.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. E. Gee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Demont-Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 168 (3), pp.605-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2010.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational modeling of high-frequency oscillations at the onset of neocortical partial seizures: from 'altered structure' to 'dysfunction'.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behnam Molaee-Ardekani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 52 (3), pp.1109-22. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2009.12.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00443065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pitfalls of high-pass filtering for detecting epileptic oscillations: a technical note on &amp;quot;false&amp;quot; ripples.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laeticia Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 121 (3), pp.301-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clinph.2009.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00747120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting causal interdependence in simulated neural signals based on pairwise and multivariate analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chufeng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Le Bouquin Jeannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1, pp.162-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00540501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From mesial temporal lobe to temporoperisylvian seizures: a quantified study of temporal lobe seizure networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cosandier-Rimele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (10), pp.2147-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1528-1167.2010.02690.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural networks underlying hyperkinetic seizures of &amp;quot;temporal lobe&amp;quot; origin.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of intracerebral EEG recordings of epileptic spikes: insights from a neural network model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demont-Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urs Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2009.06.007⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (12), pp.2782-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2009.2028015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00913631v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00426352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of intracerebral EEG recordings of epileptic spikes: insights from a neural network model.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">From EEG signals to brain connectivity: a model-based evaluation of interdependence measures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ansari-Asl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Senhadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 56 (12), pp.2782-95. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 183 (1), pp.9-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBME.2009.2028015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2009.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00426352v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00387863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From EEG signals to brain connectivity: a model-based evaluation of interdependence measures.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Local and remote epileptogenicity in focal cortical dysplasias and neurodevelopmental tumours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Ansari-Asl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+                <w:t xml:space="preserve">Jean Regis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotfi Senhadji</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Figarella-Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 183 (1), pp.9-18. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 132 (Pt 11), pp.3072-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2009.04.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awp242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00387863v1</w:t>
+                <w:t xml:space="preserve">hal-00911267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial analysis of intracerebral electroencephalographic signals in the time and frequency domain: identification of epileptogenic networks in partial epilepsy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Senhadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 367 (1887), pp.297-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19550,4166 +19559,4178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00336202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and remote epileptogenicity in focal cortical dysplasias and neurodevelopmental tumours.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+                <w:t xml:space="preserve">Source localization of scalp-EEG interictal spikes in posterior cortex epilepsies investigated by HR-EEG and SEEG.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gavaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Regis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Figarella-Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 132 (Pt 11), pp.3072-86. </w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (2), pp.276-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awp242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1528-1167.2008.01742.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911267v1</w:t>
+                <w:t xml:space="preserve">hal-00913004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source localization of scalp-EEG interictal spikes in posterior cortex epilepsies investigated by HR-EEG and SEEG.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+                <w:t xml:space="preserve">Impaired consciousness during temporal lobe seizures is related to increased long-distance cortical-subcortical synchronization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Arthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Valton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Régis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1528-1167.2008.01742.x⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 132 (Pt 8), pp.2091-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awp086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913004v1</w:t>
+                <w:t xml:space="preserve">hal-00911258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired consciousness during temporal lobe seizures is related to increased long-distance cortical-subcortical synchronization.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId499" w:history="1">
+                <w:t xml:space="preserve">Des sources neuronales aux signaux EEG : modèle et interprétation des activités épileptiques. [From neuronal sources to EEG signals: Model and interpretation of epileptic activity.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cosandier-Rimélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awp086⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (3), pp.119-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2008.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911258v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des sources neuronales aux signaux EEG : modèle et interprétation des activités épileptiques. [From neuronal sources to EEG signals: Model and interpretation of epileptic activity.]</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neural networks underlying hyperkinetic seizures of &amp;quot;temporal lobe&amp;quot; origin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vaugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2008.10.004⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 86 (2-3), pp.200-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2009.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911575v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain Source Localization Using a Fourth-Order Deflation Scheme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Albera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferréol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cosandier-Rimélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (2), pp.490-501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TBME.2007.905408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00255994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neuronal sources of EEG: Modeling of simultaneous scalp and intracerebral recordings in epilepsy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cosandier-Rimélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (1), pp.135-46. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2008.04.185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00285582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational models of epileptic activity: a bridge between observation and pathophysiological interpretation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Review of Neurotherapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (6), pp.889-96. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/14737175.8.6.889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00285570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional interactions in brain networks underlying epileptic seizures in bilateral diffuse periventricular heterotopia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 119 (1), pp.212-23. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2007.09.118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00258695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[The concept of an epileptogenic network in human partial epilepsies.]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochirurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 54 (3), pp.174-184. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuchi.2008.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00280425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epileptogenicity of brain structures in human temporal lobe epilepsy: a quantified study from intracerebral EEG.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enhanced EEG functional connectivity in mesial temporal lobe epilepsy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bettus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Valton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Régis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epilepsy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 81 (1), pp.58-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2008.04.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awn111⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-00291170v1</w:t>
+                <w:t xml:space="preserve">inserm-00291171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced EEG functional connectivity in mesial temporal lobe epilepsy.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Epileptogenicity of brain structures in human temporal lobe epilepsy: a quantified study from intracerebral EEG.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 131 (Pt 7), pp.1818-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awn111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2008.04.020⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-00291171v1</w:t>
+                <w:t xml:space="preserve">inserm-00291170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular correlates of spontaneous periodic events in the medial entorhinal cortex of the in vitro isolated guinea pig brain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadym Gnatkovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco de Curtis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (2), pp.302-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2007.05667.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00258694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A physiologically plausible spatio-temporal model for EEG signals recorded with intracerebral electrodes in human partial epilepsy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cosandier-Rimélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54 (3), pp.380-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00144531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic synthetic background neuronal activity for the analysis of MEG probe configurations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cosandier-Rimele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Benar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1, pp.2460-2463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00188494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and interpretation of scalp-EEG and depth-EEG signals during interictal activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cosandier-Rimélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1, pp.4277-4280. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00188491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based measurement of epileptic tissue excitability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frogerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1, pp.1578-1581. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00188489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of entorhinal cortex and simulation of epileptic activity: insights into the role of inhibition-related parameters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frogerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Uva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 11 (4), pp.450-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00183634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of reproducible seizure patterns in scalp EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (3), pp.154-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bspc.2007.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourth order approaches for localization of brain current sources.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Automatic lateralization of temporal lobe epilepsy based on scalp EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1, pp.4498-501. </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 117 (11), pp.2414-2423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2006.260063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2006.07.305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00183642v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00117479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic lateralization of temporal lobe epilepsy based on scalp EEG</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Realistic modeling of entorhinal cortex field potentials and interpretation of epileptic activity in the guinea pig isolated brain preparation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Uva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco de Curtis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (1), pp.363-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.01342.2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2006.07.305⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00117479v1</w:t>
+                <w:t xml:space="preserve">inserm-00147359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic modeling of entorhinal cortex field potentials and interpretation of epileptic activity in the guinea pig isolated brain preparation.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quantitative evaluation of linear and nonlinear methods characterizing interdependencies between brain signals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ansari-Asl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Senhadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 96 (1), pp.363-77. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (3 Pt 1), pp.031916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.01342.2005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.031916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00147359v1</w:t>
+                <w:t xml:space="preserve">inserm-00129780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative evaluation of linear and nonlinear methods characterizing interdependencies between brain signals.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A realistic spatiotemporal source model for EEG activity: Application to the reconstruction of epileptic depth-EEG signals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cosandier-Rimele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 74 (3 Pt 1), pp.031916. </w:t>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.4253-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.031916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2006.260678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00129780v1</w:t>
+                <w:t xml:space="preserve">inserm-00183645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A realistic spatiotemporal source model for EEG activity: Application to the reconstruction of epileptic depth-EEG signals.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId598" w:history="1">
+                <w:t xml:space="preserve">Fourth order approaches for localization of brain current sources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferreol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cosandier-Rimele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 1, pp.4253-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2006.260678⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 1, pp.4498-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2006.260063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00183645v1</w:t>
+                <w:t xml:space="preserve">inserm-00183642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-frequency characterization of interdependencies in nonstationary signals: application to epileptic EEG.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ansari-Asl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Senhadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 52 (7), pp.1218-26. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2005.847541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00130426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entorhinal cortex involvement in human mesial temporal lobe epilepsy: an electrophysiologic and volumetric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sontheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Regis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 46 (5), pp.677-687. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1528-1167.2005.43804.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interictal to ictal transition in human temporal lobe epilepsy: insights from a computational model of intracerebral EEG.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22 (5), pp.343-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00147326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurocomputational models in the study of epileptic phenomena.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22 (5), pp.285-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00147366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recollection of vivid memories after perirhinal region stimulations: synchronization in the theta range of spatially distributed brain areas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roderick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 43 (9), pp.1329-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2004.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epileptic fast intracerebral EEG activity: evidence for spatial decorrelation at seizure onset.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bourien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 126 (Pt 6), pp.1449-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00149231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epileptic fast activity can be explained by a model of impaired GABAergic dendritic inhibition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Epileptic transient detection: wavelets and time-frequency approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Senhadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2002.01985.x⟩</w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 32 (3), pp.175-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0987-7053(02)00304-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05416832v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00130050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epileptic transient detection: wavelets and time-frequency approaches.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Epileptic fast activity can be explained by a model of impaired GABAergic dendritic inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 32 (3), pp.175-92. </w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15 (9), pp.1499-1508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0987-7053(02)00304-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2002.01985.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00130050v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monnet : une application du travail coopératif en imagerie médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Riot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veron Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouenou Coatrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Coatrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITBM : Innovation et technologie en biologie et médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 20 (5), pp.263 - 270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet analysis of EEG for three-dimensional mapping of epileptic events.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Senhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dillenseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Kinie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 23 (5), pp.543-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF02584454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00130049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of doppler ultrasound signals for a laminar, pulsatile, nonuniform flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don Giddens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 18 (2), pp.179-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0301-5629(92)90129-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23719,7098 +23740,7098 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating interictal epileptiform discharges in a whole-brain neural mass model with calcium-mediated bidirectional plasticity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Computational modeling of the cumulative neuroplastic effects of repeated direct current stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Iris Joseph Tomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Koksal-Ersoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Alihan Kayabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Annual Computational Neuroscience Meeting (CNS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05587674v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational modeling of the cumulative neuroplastic effects of repeated direct current stimulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Simulating interictal epileptiform discharges in a whole-brain neural mass model with calcium-mediated bidirectional plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Alihan Kayabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Koksal-Ersoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Iris Joseph Tomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Annual Computational Neuroscience Meeting (CNS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05587668v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Whole-Brain Dynamics of epileptic Networks During tDCS Using Neural Mass Modeling *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kayabaş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Köksal-Ersöz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Joseph Tomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/embc58623.2025.11254840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of tES montages in epilepsy: A computational modelling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Mercadal</w:t>
+                <w:t xml:space="preserve">Effects of tACS-induced phase entrainment in cortical neuronal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Al Harrach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gaugain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Yochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lopez-Sola</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Salvador</w:t>
+                <w:t xml:space="preserve">Denys Nikolayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Epilepsy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">bioem2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042589v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of tACS-induced phase entrainment in cortical neuronal models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+                <w:t xml:space="preserve">Optimization of tES montages in epilepsy: A computational modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lopez-Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Nikolayev</w:t>
+                <w:t xml:space="preserve">M. Guasch-Morgades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sanchez-Todo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">bioem2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Chania, Greece</w:t>
+              <w:t xml:space="preserve">15th European Epilepsy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878454v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing epilepsy treatment with computational modelling: From SEEG data to personalized models of seizure spread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lopez-Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mercadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lleal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sanchez-Todo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Epilepsy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural mass modeling of physiologic synaptic plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Köksal Ersöz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Annual Computational Neuroscience Meeting (CNS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain conductivity estimated from SEEG low-intensity stimulations correlates with epileptogenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ballabeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Epilepsy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N°114 – Patient specific EEG simulation of focal and generalized epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Köksal Ersöz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kamińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Nabbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCN 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marseille, France. pp.e108-e109, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2023.03.117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId744" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N°73 – Multiscale neuro-inspired models for interpretation of EEG signals in epilepsy patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Köksal Ersöz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Al Harrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCN 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marseille, France. pp.e95, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2023.03.080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N°60 – Signal processing and modeling for interpretation of interictal epileptic discharges in partial epilepsies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Köksal Ersöz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remo Lazazzera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borja Mercadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCN 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marseille, France. pp.e90, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2023.03.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and metal microelectrodes for recording of epileptic High Frequency Oscillations: A comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Dauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dieuset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Ismailova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Al-Harrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International IEEE/EMBS Conference on Neural Engineering, NER 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Baltimore, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NER52421.2023.10123836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N°337 – Brain conductivity estimated from SEEG low-intensity stimulations correlates with epileptogenicity in focal refractory epilepsies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">N°150 – Subject specific scalp EEG simulations during resting state, motor related potentials and interictal activity using a human brain computational model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Yochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Köksal Ersöz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCN 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Marseille, France. pp.e177, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2023, Marseille, France. pp.e120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2023.03.150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2023.03.312⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04350222v1</w:t>
+                <w:t xml:space="preserve">hal-04350264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N°150 – Subject specific scalp EEG simulations during resting state, motor related potentials and interictal activity using a human brain computational model</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">N°337 – Brain conductivity estimated from SEEG low-intensity stimulations correlates with epileptogenicity in focal refractory epilepsies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Carvallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ballabeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCN 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Marseille, France. pp.e120, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2023, Marseille, France. pp.e177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2023.03.312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2023.03.150⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04350264v1</w:t>
+                <w:t xml:space="preserve">hal-04350222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating optimal strategies for electric field dosimetry from intracranial electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borja Mercadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Nikolayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COALIA: A ground-truth for the evaluation of the EEG source connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Allouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Advances in Biomedical Engineering, ICABME 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Werdanyeh, Lebanon. pp.180-183, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Guided Design of Microelectrodes for HFO Recording</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Al Harrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dieuset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ismailova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual International Conferences of the IEEE Engineering in Medicine and Biology Society, EMBC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Montréal, Canada. pp.3428-3431, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC44109.2020.9176032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of connectivity measures on the identification of brain functional core network at rest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.6426-6429, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A page-hinkley based method for HFOs detection in epileptic depth-EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Signal Processing Conference, EUSIPCO 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Kos, Greece. pp.1295-1299, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain network modules of meaningful and meaningless objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mheich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Middle East Conference on Biomedical Engineering (MECBME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Beirut, Lebanon. pp.34--37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining EEG source connectivity and network similarity: Application to object categorization in the human brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mheich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP 2016 : IEEE Workshop on Statistical Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Palma De Mallorca, Spain. pp.326 - 330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational modeling of high frequency oscillations recorded with clinical intracranial macroelectrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Shamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Orlando, United States. pp.1014--1017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2016.7590874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId775" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel algorithm for measuring graph similarity: application to brain networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mheich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Annual International IEEE EMBS Conference on Neural Engineering (NER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.1068--1071</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SimNet: A new algorithm for measuring brain networks similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mheich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICABME 2015 : 3rd International Conference on Advances in Biomedical Engineering Advances in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Beyrouth, Lebanon. pp.119 - 122, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICABME.2015.7323266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId779" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivité de sources en EEG-hr et dynamique des réseaux cérébraux fonctionnels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Berrou</w:t>
+                <w:t xml:space="preserve">Classification of High Frequency Oscillations in Epileptic Intracerebral EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Kachenoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Nica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian G. Benar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVe Colloque GRETSI 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">2015 37th annual international conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.574--577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227848v1</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Europe et la 'question de l'Autre': l'Islam dans l'oeuvre de Nicolas de Cues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Low-Intensity Local Direct Current modulates interictal discharges in mTLE: computational and experimental insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Mina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dieuset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Alter et Ipse, CRISES, axe "Inclure/Exclure: le groupe en questions" - 1er décembre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Université Paul Valéry-Montpellier III, France</w:t>
+              <w:t xml:space="preserve">7th Annual International IEEE EMBS Conference on Neural Engineering (NER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.878--881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264576v1</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of brain networks with high time/space resolution using dense EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NER 2015 : 7th International IEEE/EMBS Conference on Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.1060 - 1063, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NER.2015.7146810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of High Frequency Oscillations in Epileptic Intracerebral EEG</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian G. Benar</w:t>
+                <w:t xml:space="preserve">Connectivité de sources en EEG-hr et dynamique des réseaux cérébraux fonctionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dufor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mheich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Biraben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 37th annual international conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.574--577</w:t>
+              <w:t xml:space="preserve">XXVe Colloque GRETSI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304746v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Intensity Local Direct Current modulates interictal discharges in mTLE: computational and experimental insights</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L'Europe et la 'question de l'Autre': l'Islam dans l'oeuvre de Nicolas de Cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Annual International IEEE EMBS Conference on Neural Engineering (NER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.878--881</w:t>
+              <w:t xml:space="preserve">Séminaire Alter et Ipse, CRISES, axe "Inclure/Exclure: le groupe en questions" - 1er décembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Université Paul Valéry-Montpellier III, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380106v1</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of epileptogenic networks from dense EEG: A model-based study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Wendling</w:t>
+                <w:t xml:space="preserve">Complex dynamics for the study of neural activity in the human brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Benali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 37th annual international conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.5610--5613</w:t>
+              <w:t xml:space="preserve">Journées RITS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp 102-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304738v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01154781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex dynamics for the study of neural activity in the human brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Habib Benali</w:t>
+                <w:t xml:space="preserve">Identification of epileptogenic networks from dense EEG: A model-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mheich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Biraben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées RITS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp 102-103</w:t>
+              <w:t xml:space="preserve">2015 37th annual international conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.5610--5613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01154781v1</w:t>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal Analysis of Brain Functional Connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mheich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MBEC 2014 : 6th European Conference of the International Federation for Medical and Biological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Dubrovnik, Croatia. pp.934-937, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11128-5_232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId792" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01071395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEGNET: A Novel Tool for Processing and Mapping EEG Functional Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Shamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. El Falou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Annual International IEEE EMBS Conference on Neural Engineering (NER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.1064--1067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Performance Study of various Brain Source Imaging Approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Muscle artifact removal in ictal scalp-EEG based on blind source separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Karfoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Kachenoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Albera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Pasnicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2014 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th European Conference of the International Federation for Medical and Biological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Dubrovnik, Croatia. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854729⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00990273v2</w:t>
+                <w:t xml:space="preserve">hal-01015798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle artifact removal in ictal scalp-EEG based on blind source separation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">A Performance Study of various Brain Source Imaging Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Albera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anca Pasnicu</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference of the International Federation for Medical and Biological Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2014 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.5910-5914, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015798v1</w:t>
+                <w:t xml:space="preserve">hal-00990273v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-based analysis of brain connectivity during spelling task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mheich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Berrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICABME 2013 : 2nd International Conference on Advances in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Tripoli, Lebanon. pp.191-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mesoscopic Biophysical Model for Multimodal Brain Activity Data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenna Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomagnetism (BIOMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Source Separation Methods Applied to Muscle Artefacts Removing from Epileptic Eeg Recording: A Comparative Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Albera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Birot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RITS 2011 (Colloque National Recherche en Imagerie et Technologies pour la Santé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Rennes, France. pp.1708.1-1708.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Information Flow and Its Application to Physiology-Based Models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. F. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Le Bouquin Jeannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RITS 2011 (Colloque National Recherche en Imagerie et Technologies pour la Santé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Rennes (CHU), France. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances des approches déterministes et stochastiques pour le débruitage des signaux épileptiques intercritiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Albera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Birot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 11, Vingt-troisième colloque sur le Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. Non communiqué pour le moment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport De L'entropie Dans La Détection Du Flux D'informations Porté Par Des Signaux Modélisant Des Activités Épileptiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. F. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Le Bouquin Jeannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution in analyzing directional propagation flow in EEG recordings investigating entropic methods and realistic physiological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunfeng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Le Bouquin Jeannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huazhong Shu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Engineering and Informatics 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Shanghai, China. pp.703 - 707, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BMEI.2011.6098416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00770251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of BOLD responses to epileptic spikes: a combined modeling and data analysis approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId542" w:history="1">
+                <w:t xml:space="preserve">Application of a hemodynamic model to epileptic spikes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Voges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenna Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Benali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Barcelonna, Spain</w:t>
+              <w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849610v1</w:t>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a hemodynamic model to epileptic spikes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On joint diagonalization of cumulant matrices for independent component analysis of MRS and EEG signals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Kachenoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Senhadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering in Medicine and Biology Society (EMBC), 2010 Annual International Conference of the IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.1902-1905, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5627334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553405v1</w:t>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00540489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On joint diagonalization of cumulant matrices for independent component analysis of MRS and EEG signals.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Effects of transcranial direct current stimulation (tDCS) on sensory evoked potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnam Molaee-Ardekani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Márquez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Leal-Campanario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gruart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merlet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering in Medicine and Biology Society (EMBC), 2010 Annual International Conference of the IEEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00540489v1</w:t>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of transcranial direct current stimulation (tDCS) on sensory evoked potentials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Merlet</w:t>
+                <w:t xml:space="preserve">Investigation of BOLD responses to epileptic spikes: a combined modeling and data analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Voges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenna Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Barcelonna, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553425v1</w:t>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of intracerebral-EEG epileptic spikes from detailed modeling of neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Demont-Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International IEEE EMBS Conference on Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Antalya, Turkey. pp.530-533, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NER.2009.5109350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of extended intracerebral current sources: Application to epilepsy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Birot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Albera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délphine Cosandier-Rimélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning for Signal Processing (MLSP 09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Grenoble, France. pp.1 - 6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MLSP.2009.5306246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId821" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation macroscopique du complexe Hippocampe-Cortex Entorhinal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Transition from normal to epileptic activity in CA1 pyramidal cell model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">6th Forum of European Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331552v1</w:t>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational modeling of simultaneously recorded scalp and depth EEG signals</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modélisation macroscopique du complexe Hippocampe-Cortex Entorhinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331549v1</w:t>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from normal to epileptic activity in CA1 pyramidal cell model.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Computational modeling of simultaneously recorded scalp and depth EEG signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cosandier-Rimélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Forum of European Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452441v1</w:t>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building epileptiform activity from hippocampus cells models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Demont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11EME journée scientifique du réseau LARC Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of synchronized firings in multivariate neural spike trains during motor tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bourien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin C. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José C. Principe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE EMBS Annual International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00169303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of reproductible epileptic patterns on scalp EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IFAC Symposium on Modeling and Control in Biomedical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Reims, France. pp.81-86, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20060920-3-FR-2912.00019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00117428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two estimators of time-frequency interdependencies between nonstationary signals: application to epileptic EEG.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ansari-Asl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Senhadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Engineering in Medicine and Biology Society, 2004. IEMBS '04. 26th Annual International Conference of the IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, San Francisco, CA, USA, United States. pp.263-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2004.1403142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId835" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00129781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation des signaux SEEG par décomposition en paquets de Malvar fréquentiels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Expérimentation du transfert de données vidéo associées à une session collaborative en gastroentérologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Puentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e colloque GRETSI sur le traitement du signal et des images (GRETSI 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.110-114</w:t>
+              <w:t xml:space="preserve">TAIMA 2003 : Traitement et analyse de l'information : méthodes et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903835v1</w:t>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation du transfert de données vidéo associées à une session collaborative en gastroentérologie</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Segmentation des signaux SEEG par décomposition en paquets de Malvar fréquentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAIMA 2003 : Traitement et analyse de l'information : méthodes et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">19e colloque GRETSI sur le traitement du signal et des images (GRETSI 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.110-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280146v1</w:t>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SimNet: A new algorithm for measuring brain networks similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mheich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2016 : annual meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Genève, Switzerland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30820,174 +30841,174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional changes during epileptogenesis in the mouse model of medial temporal lobe epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Eliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dieuset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Orlando (Florida), United States. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016-October, pp.4005--4008, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2016.7591605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30997,429 +31018,429 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cribatio Alkorani de Nicolas de Cues, une &amp;quot;traduction&amp;quot; du Coran dans le langage de la raison?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elkotobia; Souäad and Alsulaiman; Abied and Darir; Hassane and Hanini; Noreddine and Zahid; Abdelhamid. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jewish and Christian Frameworks in the Translations of the Holy Quran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.32-53, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG analysis: Theory and Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lopes da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ernst Niedermeyer (Editor), Fernando Lopes Da Silva (Editor). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Niedermeyer’s Electroencephalography: Basic Principles, Clinical Applications, and Related Fields, 7th edition. Edited by Donald L. Schomer and Fernando H. Lopes da Silva, Oxford University Press, 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baltimore, USA: Williams &amp; Wilkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1135-1163, 2018, Electroencephalography: Basic Principles, Clinical Applications and Related Fields, 4th edition, 978-0683302844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From EEG Signals to Brain Connectivity: Methods and Applications in Epilepsy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Senhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ansari-Asl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amine Nait-Ali. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Biosignal Processing.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.145-164, 2009, 978-3-540-89505-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-89506-0_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId855" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrony in Neural Networks Underlying Seizure Generation in Human Partial Epilepsies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Velazquez, Jose Luis Perez; Wennberg, Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordinated Activity in the Brain.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.137-147, 2009, Springer Series in Computational Neuroscience, 978-0-387-93796-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-93797-7_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId858" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31429,366 +31450,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale simulation of interictal epileptic discharges with neural mass models: patient specific interpretation of the interictal SEEG data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Köksal-Ersöz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Makhalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Yochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian-G Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId860" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic reshaping of functional brain networks during visual object recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dufor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural mass modeling of slow-fast dynamics of seizure initiation and abortion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Köksal Ersöz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02863227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31798,144 +31819,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude architectonique de l'épilepsie à des fins de modèlisation avec des réseaux de neurones à impulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Travaux universitaires] Supélec. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId865" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId867"/>
+      <w:footerReference w:type="default" r:id="rId868"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -32003,51 +32024,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4D58012"/>
+    <w:nsid w:val="38DAC01C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32234,51 +32255,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ltsi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2428-9665" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117323365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208262657" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358730930" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456727v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yochum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karimi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Harrach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102505" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Lopez-Sola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mercadal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;lia Lleal-Custey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Salvador" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Sanchez-Todo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ae08e9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Daoud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Delourme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tardoski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Makhalova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.70055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099022v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Benard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dragos Maliia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif K&#246;ksal Ers&#246;z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Houvenaghel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-025-01115-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kami&#324;ska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Arzounian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Delattre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laschet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Magny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112313" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162720v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denoyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Duprez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ade6a9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Iris Joseph Tomy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nica" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012943" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yochum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kachenoura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aud'Hui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminska" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nabbout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.106845" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563059v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aud'Hui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kachenoura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nabbout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.03.034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429453v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Mousavi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Dauly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dieuset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira El Merhie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ismailova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering11010102" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533986v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Koksal-Ersoz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.03.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Schoutens" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300978" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774202v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101924" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817158v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gaugain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marom Bikson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad9526" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694356v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Ruffini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.108934" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833654v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012666" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina Villalon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fratello" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubeib Kanzari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.12.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780128v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Calas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00418" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694399v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Simula" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pizzo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Garnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Damiani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.08.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Modolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Carvallo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ballabeni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17957" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694164v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2024.103005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981968v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#539;&#8208;Flavius Bratu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaf012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513076v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Durelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fierain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Youssef N" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-024-01045-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778561v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Alihan Kayabas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18173" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927063v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Galan-Gadea" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/acae0c" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163541v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Alonso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/acd385" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148849v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Dellavale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17655" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192094v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dauly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Seyedeh-Mousavi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dieuset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3250763" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.12.15.571874" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055946v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/acbabd" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776000v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;lia Lleal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ac8ba8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796310v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Lazazzera" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ac8fb4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631198v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Daoud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Youssef" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Fierain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2022.02.023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329571v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Allouch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Kabbara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-021-00859-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768069v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-George Benar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2021.0190" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593793v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Biagi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ac55ae" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716156v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judie Tabbal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119331" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800725v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salvador" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El-Youssef" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Biagi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798937v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.909421" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222527v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/abf774" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156565v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kuchenbuch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauleau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16834" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469066v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El-Youssef" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101559v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Arrais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mogul" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/abd049" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366319v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13408-021-00109-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322160v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mheich" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yassine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabbara" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biraben" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00821-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128168v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mheich" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dufor" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yassine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kabbara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Biraben" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470876v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rizkallah" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amoud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fraschini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-020-00753-w" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569431v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wendling" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00119" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037310v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00133" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998818v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008430" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929525v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Balatskaya" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roehri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2020.05.029" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891691v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Becker" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fleureau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2017.2768030" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562143v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-020-00745-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879955v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balatskaya" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Pizzo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtina Gil Diez de Medina" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879962v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuchenbuch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kami&#324;ska-Pranke" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281468v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lefaucheur" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.07.013" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02430077v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siouar Bensaid" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2019.00059" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391069v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Loiodice" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cayre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denibaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rion" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vascn.2019.05.143" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277194v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M. Michel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baillet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Benar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gotman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-019-00720-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150189v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Annen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gosseries" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101841" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01998536v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aafbfb" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277192v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges O'Neill" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Dujardin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssof El Traboulsi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00090" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177170v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Moser" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kroupi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schleger" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2019.00023" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01975568v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kaminska" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roubertie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Carme" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14605" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01914973v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2877931" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150188v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Aupy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Taylor" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bulacio" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz062" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737436v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eid" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El Falou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aaaa76" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006284v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aad7b1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01878964v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lambert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giusiano" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13958" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01954283v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Santarnecchi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobme.2018.11.001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807119v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2017.2777518" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591250v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2017.2750160" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889946v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobme.2018.09.006" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01740202v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shamas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Merlet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2018.01.062" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01994393v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burbaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Najm" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01446562v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biraben" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-016-0517-z" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01624623v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laith Hamid" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Farawn" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natia Japaridze" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Heute" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037294" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618932v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcgonigal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Jirsa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13791" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01548258v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khalil" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hassan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03420-6" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01624619v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037295" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01617575v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ridley" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wirsich" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bettus" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rodionov" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Murta" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-017-0551-5" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508418v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaton" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delval" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2017.03.002" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01533430v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Mina" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Recher" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01867-1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618936v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jrad" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nica" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2016.2633391" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618937v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jiruska" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarado-Rojas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Schevon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Staba" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Stacey" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13830" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508709v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-George B&#233;nar" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174702" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274304v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gataullina" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemaire" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watrin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13325" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01381265v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chowdhury" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kobayashi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.08.044" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414462v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lambert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;nar" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giusiano" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270845v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenna Blanchard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Saillet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanov" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147292" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139992v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2015.03.027" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414468v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gerber" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cosandier-Rimele" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Montigny" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2016.07.001" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01262683v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marmaduke Woodman" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2015.10.029" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359237v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Becker" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albera" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.04.001" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372353v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonini" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valton" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Szurhaj" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2016.06.021" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01341764v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Kurbatova" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rosati" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2016.05.037" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272543v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2015.04.050" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380120v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Shamas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118260v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berrou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wendling" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01281521v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levin Kuhlmann" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Grayden" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Schiff" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNP.0000000000000149" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380114v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380118v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Kachenoura" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01326301v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Falou" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138297" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222833v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.08.019" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223325v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.09.004" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190559v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2015.2413711" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260562v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph G. Andrzejak" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym Gnatkovsky" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-014-0380-8" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011856v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haardt" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Birot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.03.043" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01082226v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105041" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097578v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;gis" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2014.03.023" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLWQCX1S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00839181v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp11" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879065v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scavarda" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2013.04.011" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GP50748-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796202v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Molaee-Ardekani" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeye Mekonnen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057330" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982265v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Pasnicu" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00094" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982262v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Huneau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.12406" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664021v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier M&#225;rquez-Ruiz" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Leal-Campanario" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gruart" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2011.12.006" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302117v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kurbatova" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerrini" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinthera.2013.07.298" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881508v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doublet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghestem" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia S Siyoucef" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.23549" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRD4K918-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796199v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeye Mekkonen" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2012.2200046" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664028v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lphine Cosandier-Rim&#233;l&#233;" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.11.045" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904848v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. R. Jefferys" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liset Menendez de La Prida" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Bragin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Avoli" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2012.02.005" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904867v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arthuis" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2012.03690.x" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740304v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Karfoul" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10175-012-0052-3" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782646v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Birot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2012.12.013" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00728701v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;m&#233;nt Huneau" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2012.08039.x" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700398v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demont-Guignard" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Gerber" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.22610" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3VWS3HMS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00727762v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Safieddine" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700517v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyllaume Coiret" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ster" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grewe" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritjof Helmchen" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037320" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905337v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanchez-Campusano" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Molaee-Ardekanib" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1121147109" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664030v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nguyen" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2011.08.012" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LNSJZ0V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613123v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Voges" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-011-0190-1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CXLM1GDG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907611v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Jmail" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennaceur Kachouri" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghariani Hamadi" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2011.04.028" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMJ6LV5G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592529v2" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Touboul" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/NECO_a_00206" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906316v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Hewett" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubert" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2010.12.005" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF23HGRM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588305v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.01.054" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908179v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.09.005" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VL5QB9P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613116v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-010-0166-6" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z29Q6VK8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906957v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G B&#233;nar" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020071" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909517v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cosandier-Rim&#233;l&#233;" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNP.0b013e3182005dcd" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00540502v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Huneau" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627592" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487014v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Gee" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2010.04.021" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00443065v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.12.049" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00747120v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.10.019" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00540501v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chufeng Yang" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Le Bouquin Jeannes" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Faucon" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627241" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909033v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cosandier-Rimele" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2010.02690.x" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913631v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaugier" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2009.06.007" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9PQLFW5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00426352v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2009.2028015" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00387863v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ansari-Asl" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Senhadji" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.04.021" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00336202v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0220" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911267v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Regis" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Figarella-Branger" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awp242" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913004v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marquis" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2008.01742.x" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911258v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awp086" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911575v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2008.10.004" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJFQRFHT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00255994v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Merlet" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2007.905408" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00285582v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.04.185" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00285570v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14737175.8.6.889" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258695v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2007.09.118" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR73L4S8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00280425v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2008.02.013" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00291170v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awn111" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-FF3LSWD7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00291171v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2008.04.020" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KT5VL45-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258694v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Curtis" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05667.x" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4CT1Z0DZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00144531v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00188494v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352826" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00188491v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353281" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00188489v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frogerais" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bellanger" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352606" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00183634v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labyt" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Uva" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153822v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis-Dorr" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caparos" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wolf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2007.07.002" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q653M7DC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00183642v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferreol" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260063" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117479v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2006.07.305" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V6VC3TF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00147359v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01342.2005" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00129780v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.031916" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00183645v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260678" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130426v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2005.847541" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092630v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sontheimer" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Regis" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2005.43804.x" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00147326v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hernandez" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00147366v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112331v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Duncan" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poncet" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2004.11.025" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PLK9G6X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149231v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourien" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416832v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartolomei" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellanger" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvel" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.01985.x" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1K97J5C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130050v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0987-7053(02)00304-0" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186176v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riot" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veron Mathieu" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Coatrieux" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130049v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rocha" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Kinie" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02584454" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569864v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jones" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Giddens" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-5629(92)90129-x" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCXS9ZXL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587674v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587668v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553959v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kayaba&#351;" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K&#246;ksal-Ers&#246;z" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joseph Tomy" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc58623.2025.11254840" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042589v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercadal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez-Sola" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guasch-Morgades" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanchez-Todo" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878454v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Nikolayev" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042586v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lleal" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877179v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578032v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lagarde" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Modolo" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carvallo" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballabeni" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350254v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.117" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350240v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.080" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350247v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.067" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163536v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al-Harrach" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER52421.2023.10123836" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350222v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.312" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350264v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benard" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.150" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388585v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556732v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allouch" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprez" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604833" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960134v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mousavi" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ismailova" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9176032" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472481v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rizkallah" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amoud" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857331" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01740209v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081417" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01479226v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375775v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484706v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7590874" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380111v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berrou" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375613v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323266" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227848v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264576v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375437v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146810" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304746v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. Benar" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380106v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304738v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01154781v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garnier" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vidal" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01071395v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11128-5_232" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380112v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990273v2" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854729" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015798v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949906v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906912v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benali" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanov" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-G. B&#233;nar" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908765v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908916v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Yang" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659974v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908899v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00770251v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfeng Yang" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Le Bouquin Jeann&#232;s" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhong Shu" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMEI.2011.6098416" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849610v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553405v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00540489v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627334" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553425v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423673v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coiret" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2009.5109350" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913710v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2009.5306246" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331552v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331549v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452441v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demont" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180676v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00169303v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin C. Sanchez" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C. Principe" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117428v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Louis" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Vignal" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060920-3-FR-2912.00019" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00129781v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2004.1403142" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00903835v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hitti" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280146v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Gonzalez" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Puentes" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369100v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01467552v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dietrich" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Eliat" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Saint-Jalmes" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591605" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264583v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953609v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lopes da Silva" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11245/1.148503" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913604v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89506-0_7" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PL2G428N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913683v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-93797-7_7" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414880v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif K&#246;ksal-Ers&#246;z" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-G B&#233;nar" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082298v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02863227v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907003v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Foucher" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vaucher" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ltsi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2428-9665" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117323365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/208262657" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ysFFLvkAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358730930" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456727v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yochum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karimi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Harrach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102505" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Daoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Delourme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tardoski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Makhalova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.70055" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033332v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al Harrach" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102108" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Benard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dragos Maliia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif K&#246;ksal Ers&#246;z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Houvenaghel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-025-01115-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kami&#324;ska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Arzounian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Delattre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laschet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Magny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112313" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162720v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denoyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Duprez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ade6a9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Iris Joseph Tomy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nica" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012943" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785242v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yochum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kachenoura" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aud'Hui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaminska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nabbout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.106845" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo Lopez-Sola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Mercadal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;lia Lleal-Custey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Salvador" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Sanchez-Todo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ae08e9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533986v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Koksal-Ersoz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.03.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101924" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Mousavi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Schoutens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira El Merhie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dieuset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Dauly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300978" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780128v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Calas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00418" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874139v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina Villalon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fratello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubeib Kanzari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.12.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833654v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1012666" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817158v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gaugain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marom Bikson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad9526" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694356v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Ruffini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.108934" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526364v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Modolo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Carvallo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ballabeni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17957" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694399v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Simula" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pizzo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Garnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Damiani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.08.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513076v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Durelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fierain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Youssef N" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-024-01045-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981968v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#539;&#8208;Flavius Bratu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaf012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694164v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2024.103005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778561v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Alihan Kayabas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18173" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429453v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ismailova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering11010102" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563059v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aud'Hui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kachenoura" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nabbout" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.03.034" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927063v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Galan-Gadea" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/acae0c" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Alonso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/acd385" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192094v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dauly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Seyedeh-Mousavi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dieuset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3250763" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148849v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Dellavale" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17655" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351978v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.12.15.571874" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055946v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/acbabd" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329571v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Allouch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Kabbara" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-021-00859-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Biagi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ac55ae" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768069v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-George Benar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2021.0190" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800725v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salvador" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El-Youssef" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Biagi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798937v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Daoud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.909421" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716156v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judie Tabbal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119331" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631198v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Youssef" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Fierain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2022.02.023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796310v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remo Lazazzera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ac8fb4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776000v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;lia Lleal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ac8ba8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222527v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/abf774" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101559v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Arrais" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mogul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/abd049" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469066v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El-Youssef" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156565v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kuchenbuch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauleau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16834" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366319v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13408-021-00109-z" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322160v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mheich" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufor" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yassine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabbara" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biraben" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00821-1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128168v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mheich" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dufor" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yassine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kabbara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Biraben" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569431v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wendling" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00119" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037310v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00133" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998818v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008430" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929525v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Balatskaya" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roehri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2020.05.029" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891691v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Becker" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fleureau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2017.2768030" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879955v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balatskaya" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Pizzo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtina Gil Diez de Medina" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879962v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuchenbuch" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kami&#324;ska-Pranke" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02562143v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-020-00745-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470876v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rizkallah" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amoud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fraschini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-020-00753-w" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02430077v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siouar Bensaid" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2019.00059" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391069v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Loiodice" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cayre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denibaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rion" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vascn.2019.05.143" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277194v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M. Michel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baillet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Benar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gotman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-019-00720-0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150189v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Annen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gosseries" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101841" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01998536v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aafbfb" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177170v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Moser" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kroupi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schleger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2019.00023" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277192v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges O'Neill" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Dujardin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssof El Traboulsi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00090" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01975568v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kaminska" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roubertie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Carme" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14605" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01914973v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2877931" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150188v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Aupy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Taylor" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bulacio" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz062" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281468v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lefaucheur" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2019.07.013" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01878964v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lambert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giusiano" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13958" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01954283v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Santarnecchi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobme.2018.11.001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807119v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2017.2777518" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591250v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2017.2750160" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889946v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobme.2018.09.006" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01740202v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shamas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Merlet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. El Falou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2018.01.062" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01994393v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burbaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Najm" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006284v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aad7b1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737436v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eid" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/aaaa76" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618932v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcgonigal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Jirsa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13791" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01617575v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ridley" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wirsich" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bettus" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Rodionov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Murta" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-017-0551-5" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508418v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaton" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delval" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2017.03.002" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01533430v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Mina" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Recher" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biraben" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01867-1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618936v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jrad" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nica" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2016.2633391" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618937v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jiruska" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarado-Rojas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Schevon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Staba" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Stacey" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13830" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01548258v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khalil" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hassan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03420-6" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01624619v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laith Hamid" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Farawn" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natia Japaridze" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Heute" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037295" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508709v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-George B&#233;nar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174702" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01624623v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2017.8037294" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01446562v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-016-0517-z" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01381265v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chowdhury" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kobayashi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.08.044" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414462v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lambert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;nar" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giusiano" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414468v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gerber" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cosandier-Rimele" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Montigny" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2016.07.001" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01262683v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marmaduke Woodman" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2015.10.029" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270845v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenna Blanchard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Saillet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanov" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147292" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139992v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2015.03.027" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359237v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Becker" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albera" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2016.04.001" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372353v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonini" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Curot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valton" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Szurhaj" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2016.06.021" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272543v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2015.04.050" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01341764v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Kurbatova" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rosati" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2016.05.037" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274304v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gataullina" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemaire" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watrin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13325" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118260v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berrou" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wendling" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01281521v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levin Kuhlmann" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Grayden" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Schiff" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNP.0000000000000149" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380114v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380118v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Kachenoura" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01326301v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Shamas" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Falou" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138297" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222833v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berrou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.08.019" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223325v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.09.004" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190559v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2015.2413711" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260562v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph G. Andrzejak" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym Gnatkovsky" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-014-0380-8" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380120v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011856v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haardt" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Birot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.03.043" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01082226v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105041" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097578v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;gis" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2014.03.023" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLWQCX1S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879065v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scavarda" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2013.04.011" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GP50748-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796202v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Molaee-Ardekani" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeye Mekonnen" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057330" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982262v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Huneau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.12406" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982265v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Pasnicu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2013.00094" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664021v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier M&#225;rquez-Ruiz" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Leal-Campanario" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gruart" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2011.12.006" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302117v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kurbatova" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerrini" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinthera.2013.07.298" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00839181v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjnbp11" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664028v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;lphine Cosandier-Rim&#233;l&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.11.045" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904848v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John G. R. Jefferys" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liset Menendez de La Prida" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Bragin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Avoli" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2012.02.005" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740304v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Karfoul" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10175-012-0052-3" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782646v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Birot" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2012.12.013" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00728701v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;m&#233;nt Huneau" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2012.08039.x" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904867v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arthuis" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2012.03690.x" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700398v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demont-Guignard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Gerber" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.22610" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3VWS3HMS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00727762v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Safieddine" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700517v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyllaume Coiret" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ster" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grewe" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritjof Helmchen" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037320" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905337v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanchez-Campusano" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Molaee-Ardekanib" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1121147109" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664030v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Nguyen" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2011.08.012" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LNSJZ0V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796199v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeye Mekkonen" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2012.2200046" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881508v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doublet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghestem" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia S Siyoucef" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.23549" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRD4K918-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613123v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Voges" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-011-0190-1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CXLM1GDG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907611v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Jmail" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennaceur Kachouri" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghariani Hamadi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2011.04.028" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMJ6LV5G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592529v2" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Touboul" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/NECO_a_00206" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906316v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Hewett" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubert" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2010.12.005" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF23HGRM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00588305v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.01.054" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908179v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.09.005" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VL5QB9P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613116v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-010-0166-6" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z29Q6VK8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906957v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G B&#233;nar" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020071" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909517v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cosandier-Rim&#233;l&#233;" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNP.0b013e3182005dcd" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00540502v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Huneau" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627592" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487014v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Gee" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2010.04.021" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00443065v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.12.049" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00747120v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.10.019" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00540501v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chufeng Yang" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Le Bouquin Jeannes" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Faucon" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627241" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909033v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cosandier-Rimele" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2010.02690.x" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00426352v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2009.2028015" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00387863v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ansari-Asl" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Senhadji" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.04.021" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911267v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Regis" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Figarella-Branger" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awp242" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00336202v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2008.0220" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913004v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marquis" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2008.01742.x" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911258v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awp086" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911575v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2008.10.004" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJFQRFHT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913631v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaugier" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2009.06.007" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9PQLFW5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00255994v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Merlet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2007.905408" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00285582v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.04.185" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00285570v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14737175.8.6.889" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258695v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2007.09.118" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR73L4S8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00280425v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuchi.2008.02.013" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00291171v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2008.04.020" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KT5VL45-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00291170v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awn111" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-FF3LSWD7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00258694v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Curtis" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05667.x" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4CT1Z0DZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00144531v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00188494v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352826" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00188491v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353281" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00188489v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frogerais" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bellanger" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352606" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00183634v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labyt" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Uva" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153822v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis-Dorr" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caparos" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Wolf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2007.07.002" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q653M7DC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117479v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2006.07.305" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V6VC3TF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00147359v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01342.2005" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00129780v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.031916" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00183645v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260678" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00183642v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferreol" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260063" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130426v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2005.847541" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092630v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sontheimer" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Regis" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2005.43804.x" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00147326v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Hernandez" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00147366v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112331v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Duncan" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poncet" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2004.11.025" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PLK9G6X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149231v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourien" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130050v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0987-7053(02)00304-0" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416832v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartolomei" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellanger" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvel" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.01985.x" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1K97J5C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186176v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riot" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veron Mathieu" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Coatrieux" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00130049v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rocha" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Kinie" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02584454" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569864v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Jones" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Giddens" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-5629(92)90129-x" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCXS9ZXL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587668v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587674v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553959v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kayaba&#351;" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K&#246;ksal-Ers&#246;z" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joseph Tomy" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc58623.2025.11254840" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878454v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Nikolayev" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042589v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercadal" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez-Sola" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guasch-Morgades" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanchez-Todo" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042586v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lleal" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877179v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578032v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lagarde" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Modolo" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carvallo" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballabeni" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350254v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.117" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350240v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.080" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350247v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.067" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163536v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Al-Harrach" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER52421.2023.10123836" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350264v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benard" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.150" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350222v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.312" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388585v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556732v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allouch" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprez" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604833" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960134v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mousavi" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ismailova" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9176032" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472481v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rizkallah" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amoud" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857331" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01740209v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081417" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01479226v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375775v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484706v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7590874" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380111v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berrou" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375613v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME.2015.7323266" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304746v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. Benar" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380106v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375437v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146810" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227848v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264576v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01154781v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garnier" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vidal" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304738v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01071395v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11128-5_232" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380112v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015798v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990273v2" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854729" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949906v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906912v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benali" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanov" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-G. B&#233;nar" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908765v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908916v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Yang" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659974v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908899v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00770251v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfeng Yang" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Le Bouquin Jeann&#232;s" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhong Shu" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMEI.2011.6098416" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553405v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00540489v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627334" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553425v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849610v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423673v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coiret" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2009.5109350" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913710v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2009.5306246" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452441v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demont" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331552v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331549v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180676v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00169303v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin C. Sanchez" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C. Principe" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117428v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Louis" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Vignal" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060920-3-FR-2912.00019" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00129781v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2004.1403142" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280146v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garcia" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Gonzalez" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Puentes" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00903835v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hitti" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369100v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01467552v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dietrich" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Eliat" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Saint-Jalmes" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591605" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264583v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953609v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lopes da Silva" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/11245/1.148503" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913604v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89506-0_7" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PL2G428N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913683v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-93797-7_7" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414880v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif K&#246;ksal-Ers&#246;z" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-G B&#233;nar" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082298v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02863227v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907003v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Foucher" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vaucher" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>