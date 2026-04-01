--- v0 (2026-03-12)
+++ v1 (2026-04-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lu Zhang </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate professor (HDR soutenue le 07/02/2020)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lu ZHANG is an associate professor (in french, “maître de conférences”) in the « Industrial computer science and electronics » department of the « National Institute of Applied Sciences (INSA) of Rennes » in France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">She received the B.S degree from Southeast University and the M.S. degree from Shanghai Jiaotong University in China in 2004 and 2007, respectively. During her master studies, she worked on video coding and image processing. Then she participated in the Engineering Leadership Program (ELP) of National Instruments (NI) at Shanghai.From October 2009 to November 2012, she was a PhD student of the LISA and CNRS IRCCyN labs in France, working on the model observers for the medical image quality assessment. Then she participated in an European Space Agency (ESA) project and worked on the quality of experience (QoE) in telemedicine, before she joined INSA Rennes and the VAADER research team of the IETR lab in September 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ince then, she has co-supervised 14 PhD students who have successfully obtained their doctoral degrees, as well as 3 postdocs, and she is currently co-supervising 2 PhD students. Since 2019, she has been the coordinator of the “Embedded and Connected Artificial Intelligence” Transversal Program at the IETR laboratory, and since September 2023 she has been head of the VAADER team at IETR. She has served as a PhD thesis defense jury member 14 times, including nine times as </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rapportrice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in France, once in Belgium, and once in Spain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">She is a board member of the international Video Quality Experts Group (VQEG), where she co-chairs two working groups. She was elected as a member of the IEEE Multimedia Signal Processing Technical Committee (MMSP TC) and the EURASIP Technical Area Committee on Visual Information Processing (VIP) for the 2022–2027 term. She serves on the organizing committees of numerous international conferences, co-chairing program, website, awards, special sessions, challenge, plenary, and student/young professional tracks (e.g. ICME, ICIP, MMSP, PCS, EUVIP). She has also organized special sessions and workshops at international conferences such as QoMEX, EUSIPCO, and ACM IMX, and organized the French Journée GDR-IASIS in 2024 and hosted the Spring 2022 VQEG meeting. She is also an Associate Editor for the international journals </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, and </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Displays (Elsevier)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funded projects:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2026: Scientific responsibility of &amp;quot;Smart Live Prod&amp;quot; project, AAP PME des pôles Images & Réseaux et TES, funded by the region.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023: Project Leader of “Image and Video Image quality assessment and Compression for Computer Vision Applications” project, funded by  PHC Sakura (Franco-Japanese).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2024: Project Leader of “Assessing and quantifying the behavior of ASD people in presence of their affinity” project, funded by Labex CominLabs (regional).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021: Project Leader of “Automated Detection of SaliencieS from Operators’ Point of View and Intelligent Compression of DronE videos”, funded by ANR (French National Agency for Research) ASTRID (national).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11/2025-10/2028: CIFRE (Industrial Conventions of Formation by Research) with Orange, Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11/2025-10/2028: CIFRE (Industrial Conventions of Formation by Research) with Nexguard, Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10/2022-09/2025: CIFRE (Industrial Conventions of Formation by Research) with InterDigital, Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10/2018-09/2021: CIFRE (Industrial Conventions of Formation by Research) with Orange, Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">01/2015-02/2018: CIFRE (Industrial Conventions of Formation by Research) with Orange, Lannion</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2025: Contract </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> with IRT b&amp;lt;&amp;gt;com</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018: Rennes science facilities allocation for young researchers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awards & Prizes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RIPEC (Teacher-researcher compensation) for the Research Activity, 2023-2026.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PEDR (Research and Doctoral supervision prize): global rank A, 2019-2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Best paper Award” in EUVIP 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Best Technical Paper Award” in IBC 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Best Student paper Award” in QoMEX 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Best paper Award” in MMSP 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1st prize of Grand Challenge “Prediction of Head+Eye Saliency for 360 Images” in ICME 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« 2012 Excellent Doctoral Dissertation of France » award (in french, “Prix de thèse”) presented by IEEE France Section, SFGBM, AGBM and GdR CNRS-Inserm Stic-Santé.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Best student award” at the MIPS XIV Conference, Dublin, Ireland, 2011.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of affinity on the gaze behavior of individuals with Autism Spectrum Disorder (ASD) based on their unique autistic traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Etchamendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Tiscini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 91, pp.103228. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.displa.2025.103228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUVOD: A Novel Multi-View Video Object Segmentation Dataset and a Benchmark for 3D Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangning Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maraval Joshua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmm.2025.3632697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypical Progressive Alignment and Reweighting for Generalizable Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (9), pp.13065-13081. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tits.2025.3566238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Light Field Image Quality Assessment Using Multiplane Texture and Multilevel Wavelet Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tbc.2025.3627787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced fine-tuning procedures to enhance DNN robustness in visual coding for machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarno Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13640-024-00650-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Benchmark Database and Objective Metric for Light Field Image Quality Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjia Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tcsvt.2024.3486336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective quality assessment of medical images and videos: review and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Jebbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-024-20292-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Perceptual Quality Assessment of LFI Based on Angular-Spatial Effect Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2023.3308329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDDMF: An Efficient Deep Discrepancy Measuring Framework For Full-Reference Light Field Image Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ieee Transactions On Image Processing, 32, pp.6426-6440. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tip.2023.3329663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PVBLiF: A Pseudo Video-Based Blind Quality Assessment Metric for Light Field Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2023.3278452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Computational Neuroscience for Perceptual Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jakhetiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.876969. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2022.876969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Crosswalk Scene Understanding for the Visually Impaired</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghuo Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.1478-1486. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2021.3096379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Depth Estimation Network for Wide-Baseline Light Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lafruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.2288-2300. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2021.3051761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the methodologies used for subjective medical image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (15), pp.15TR02. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ac1157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Adversarial Instance-level Image Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.2199-2207. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2021.3065578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid dual stream blender for wide baseline view synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hobloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lathuiliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cagnazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Fiandrotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97, pp.116366. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2021.116366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of DIBR-synthesized views: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 423, pp.158-178. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2020.09.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-FoV Viewport-based Visual Saliency Model Using Adaptive Weighting Losses for 360° Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang-Yi Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.1811-1826. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2020.3003642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End 6DoF Pose Estimation From Monocular RGB Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canqun Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (1), pp.87-96. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCE.2021.3057137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SC-RPN: A Strong Correlation Learning Framework for Region Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingqing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canqun Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.4084-4098. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2021.3069547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminative feature representation for Noisy image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunbo Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianling Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79 (11-12), pp.7783-7809. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-019-08424-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salient video object detection using a virtual border and guided filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97, pp.106998. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2019.106998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporally downsampled cerebral CT perfusion image restoration using deep residual learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haichen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (2), pp.193-201. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-019-02082-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of deep-learning based methods for salient object detection in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.107340. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2020.107340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EyeTrackUAV2: a Large-Scale Binocular Eye-Tracking Dataset for UAV Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Krassanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Drones 2020, 4 (2), pp.2. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391832v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating re-entrant waves promote maturation of hiPSC-derived cardiomyocytes in self-organized tissue ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leqian Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itsunari Minami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeru Miyagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-020-0853-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring visual biases in uav videos from eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones4030031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MD-NDNet: a multi-dimensional convolutional neural network for false-positive reduction in pulmonary nodule detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongjun Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonglei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (23), pp.235053. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/aba87c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective general-purpose NR-IQA model using natural scene statistics (NSS) of the luminance relative order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonghan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huizhen Jia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.100-109. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmark of DIBR Synthesized View Quality Assessment Metrics on a new database for Immersive Media Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (5), pp.1235-1247. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2018.2875307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of full-reference video quality metrics and their performance evaluations for videoconferencing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (02), pp.1. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.jei.28.2.023001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning-based digital subtraction angiography image generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangrui Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image steganography based on digital holography and saliency map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoyong Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuming Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (01), pp.1. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.oe.58.1.013102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast and Visual Saliency Similarity-Induced Index for Assessing Image Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huizhen Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonghan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.65885-65893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective and objective evaluations of feature selected multi output filter for speckle reduction on ultrasound images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Deforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (18), pp.185014. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/aadbc9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIQSV+: A No-Reference Synthesized View Quality Assessment Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.1652-1664. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2017.2781420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS-CapsNet: A Novel Multi-Scale Capsule Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canqun Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (12), pp.1850-1854. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2018.2873892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A frequency-sweeping framework for stability analysis of time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu-Guang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (8), pp.16. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2016.2633533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended PCJO for the detection-localization of hypersignals and hyposignals in CT images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlong Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.24239-24248. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2017.2720418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale contrast similarity deviation: An effective and efficient index for perceptual image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonghan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huizhen Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baosheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.1--9. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2016.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image quality assessment based on perceptual grouping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Tonghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huizhen Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Youyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Baosheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast University (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.29-34. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3969/j.issn.1003-7985.2016.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Stability issues on Channelized Hotelling Observer under different background assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (5), pp.1112-1117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00986008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of model observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, -- (--), p.1-6. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2014.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channelized model observer for the detection and estimation of signals with unknown amplitude, orientation, and size.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (11), pp.2422-32. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.30.002422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00954609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perceptually relevant Channelized Joint Observer (PCJO) for the detection-localization of parametric signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (10), pp.1875-1888. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2012.2205267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724396v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitrate Allocation Improvement for Hybrid Animation-Based Face Video Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoran Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Visual Information Processing (EUVIP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valetta, Malta, France. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP66349.2025.11238893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual Rig Approach for Multi-View Video and Spatialized Audio Capture in Medical Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangning Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 16th International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Karlshamn, France. pp.274-277, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX61742.2024.10598273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spacetime Gaussian Grouping for 4D object segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangning Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Geneve, Switzerland. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP61797.2024.10772975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adenoma discrimination by 3-Slices Washout Calculation on CT scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumi Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Frampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Geneve, Switzerland. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP61797.2024.10772830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RD-cost Regression Speed Up Technique for VVC Intra Block Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. A. Kherchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Galpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.3530-3534, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp48485.2024.10447850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting personalized saliency map for people with autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Etchamendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBMI 2023: 20th International Conference on Content-based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3617233.3617277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Quality Assessment of Light Field Image Based on Spatio-Angular Textural Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRG-DQA: Texture Residual-Guided Dehazed Image Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiantian Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Machine Perception Aware Image Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjia Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Workshop on MultiMedia Signal Processing (MMSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Down-sampling based Video Coding with Frame-Recurrent Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keren He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Do-Kim Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjia Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Compression Conference (DCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Snowbird, United States. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCC55655.2023.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Image Quality Assessment Metrics for Semantic Segmentation in a Machine-to-Machine Communication Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX58391.2023.10178503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091521v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the affinity on ASD people visual engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Etchamendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBMI 2023: 20th International Conference on Content-based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3617233.3617236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Models for Low Dose CT Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumi Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Frampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Workshop on Visual Information Processing (Euvip)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Gjovik, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoised CT Images Quality Assessment Through COVID-19 Pneumonia Detection Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumi Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Jebbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX58391.2023.10178603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSE: A Multi-view Synthesis Enhancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hobloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 31st European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco58844.2023.10289903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Coding for Machines: Large-Scale Evaluation of Deep Neural Networks Robustness to Compression Artifacts for Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does personal interests affect visual attention? - An eye tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Etchamendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Workshop on Visual Information Processing (EUVIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP53989.2022.9922683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRA-MODAL CONSTRAINT LOSS FOR IMAGE-TEXT RETRIEVAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Coding for Machines: Large-Scale Evaluation of Deep Neural Networks Robustness to Compression Artifacts for Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEEBLIF: DEEP BLIND LIGHT FIELD IMAGE QUALITY ASSESSMENT BY EXTRACTING ANGULAR AND SPATIAL INFORMATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing, ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.2266-2270, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert Training: Enhancing AI Resilience to Image Coding Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging, Image Processing: Algorithms and Systems XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic-driven Colorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ACM SIGGRAPH European Conference on Visual Media Production, CVMP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3485441.3485645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Coding for Flexible Learned Video Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ladune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Learning Representations (ICLR) 2021, Neural Compression Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienne (virtual), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192548v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-View Stereoscopic Video Database With Green Screen (MTF) For Video Transition Quality-of-Experience Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hobloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cagnazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX51781.2021.9465458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Coding and Variable Bitrate for Practical Learned Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ladune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIC workshop, CVPR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Recent Deep Learning Based Methods for Image-Text Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 3rd International Conference on Multimedia Information Processing and Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Shenzhen, China. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIPR49039.2020.00042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual Perception of Omnidirectional Video for Virtual Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang-Yi Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cagri Ozcinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Zerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, London, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW46912.2020.9105956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantics-guided warping for semi-supervised video object instance segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.F. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kpalma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Image Analysis and Recognition, ICIAR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Varzim, Portugal. pp.186-195, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50347-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Probability Model for Learning Based Image Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ladune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP (International Conference on Acoustics, Speech, and Signal Processing) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModeNet: Mode Selection Network For Learned Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ladune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Signal Processing (MLSP) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fixation-Based 360° Benchmark Dataset For Salient Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abu Dhabi, France. pp.3458-3462, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANet: Multi-scale aggregated network for light field depth estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lafruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Issues for the Construction of Salient Object Datasets with Large-Scale Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Multimedia Information Processing and Retrieval, MIPR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Shenzhen, China. pp.117-122, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIPR49039.2020.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Audio-Visual Saliency Prediction for Omnidirectional Video with Spatial Audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang-Yi Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cagri Ozcinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Visual Communications and Image Processing (VCIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Macau, France. pp.355-358, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VCIP49819.2020.9301766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Flow and Mode Selection for Learning-based Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ladune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSP 2020, IEEE 22nd International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How well current saliency prediction models perform on UAVs videos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAIP (International Conference on Computer Analysis of Images and Patterns)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Salermo, Italy. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29888-3_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Subjective Assessment of the Perceived Quality of Medical Images and Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Barakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Barakovic Barakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Tenth International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cagliari, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2018.8463297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Joint RDO of Prediction Units Couples for HEVC Intra Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Tanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ropert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salgan360 Visual saliency prediction on 360 degree images with generative adversarial networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-Y. Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Multimedia and Expo Workshops, ICMEW 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, San Diego, United States. pp.8551543, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2018.8551543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of objective metrics on free-viewpoint videos with different depth coding algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE International Symposium on Optics + Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San diego, United States. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2321270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of No-reference quality metrics for Ultrasound liver images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Tenth International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cagliari, France. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2018.8463299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning approach for global no-reference video quality model generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Digital Image Processing XLI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San Diego, United States. pp.1075212, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2320996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A full-reference Image Quality Assessment metric for 3D Synthesized Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Quality and System Performance Conference, at IS&amp;T Electronic Imaging 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Burlingame, United States. pp.366-1-366-5, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/issn.2470-1173.2018.12.iqsp-366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SC-IQA: Shift compensation based image quality assessment for DIBR-synthesized views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCIP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Taichung, Taiwan. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/vcip.2018.8698654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Adaptive Quantization using accurate estimations of Inter and Skip probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Tanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ropert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCS.2018.8456275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment Based on PCJO for Low-dose CT Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianjie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Huazhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin M. Luo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine (Fully3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-output speckle reduction filter for ultrasound medical images based on multiplicative multiresolution decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre multi-sorties pour la réduction de bruit appliqué aux images médicales ultrasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of single-artifact based video quality metrics in video communication context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Quality of Multimedia Experience, QoMEX 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Erfurt, Germany. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2017.7965683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-block dependencies consideration for intra coding in H.264/AVC and HEVC standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Tanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ropert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Nouvelle Orléans, LA, United States. pp.1537-1541, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast filtering-based temporal saliency detection using minimum barrier distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME2017W</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2017.8026330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIQSV: A no reference image quality assessment metric for 3D synthesized views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the usability of opinion-unaware no-reference natural image quality metrics in the context of medical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Signal, Image, Video and Communications, ISIVC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC.2016.7894006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the performance of ITU-T G.1070 model for packet loss and desynchronization impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QoMEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbon, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual quality study for videotelephony on IP networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual quality study for videoconferencing on IP networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Workshop on Multimedia Signal Processing, MMSP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2016.7813379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive vs. non-interactive subjective evaluation of IP network impairments on audiovisual quality in videoconferencing context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Quality of Multimedia Experience, QoMEX 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal. pp.7498947, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2016.7498947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MULTI-SLICE MODEL OBSERVER FOR MEDICAL IMAGE QUALITY ASSESSMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2015 : International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Image Quality Assessment Using Natural Scene Statistics in the Gradient Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonghan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huizhen Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baosheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Malaysia. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence des modèles du SVH pour la sensation et la perception des images médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la qualité d'images IRM en 2D et 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Démonstrateurs 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence des modèles du SVH pour la tâche de détection de lésions SEP sur des IRMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE for Telemedicine: Challenges and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang-Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Applications of Digital Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE in medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang-Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Qualinet Fifth Qualinet General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle numérique pour l'évaluation objective de la qualité d'images médicales 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KEY ISSUES AND SPECIFICITIES FOR THE OBJECTIVE MEDICAL IMAGE QUALITY ASSESSMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Video Processing and Quality Metrics for Consumer Electronics VPQM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Scottsdale, Arizona, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of HVS models in the application of medical image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Human Vision and Electronic Imaging XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San franscisco, United States. pp.8291, 82910T, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.905892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using AUC to study perceptual difference model suitability for the detection task on MR image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Perception Conference XIV (MIPS XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of anatomical information and observer expertise on abnormality detection task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H.K Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Lake Buena Vista, Florida, United States. pp. 79661G-79661G-8, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.877590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using AUC to study perceptual di erence model suitability for the detection task on MR image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIPS (Medical Imaging Perception Society) XIV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Dublin, Ireland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic quality assessment of medical images: Challenges and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Workshop on Visual Information Processing (EUVIP) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France. pp.277 - 284, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP.2010.5699147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLOCK PARTITIONING ACCELERATION BASED ON REINFORCEMENT LEARNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. A. Kherchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Galpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2024/079327. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADVANCEMENTS IN RADIANCE FIELD TECHNIQUES FOR VOLUMETRIC VIDEO GENERATION: A TECHNICAL OVERVIEW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The best of IET and IBC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of anatomical information and observer expertise on abnormality detection task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Observers for the Objective Quality Assessment of Medical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Signal and Image Processing. Université d'Angers, 2012. English. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00782522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Quality Assessment and Saliency Detection: human visual perception modeling and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Signal and Image Processing. Université de Rennes 1 (UR1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02897366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId387"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lu Zhang </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate professor (HDR soutenue le 07/02/2020)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lu ZHANG is an associate professor (in french, “maître de conférences”) in the « Industrial computer science and electronics » department of the « National Institute of Applied Sciences (INSA) of Rennes » in France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">She received the B.S degree from Southeast University and the M.S. degree from Shanghai Jiaotong University in China in 2004 and 2007, respectively. During her master studies, she worked on video coding and image processing. Then she participated in the Engineering Leadership Program (ELP) of National Instruments (NI) at Shanghai.From October 2009 to November 2012, she was a PhD student of the LISA and CNRS IRCCyN labs in France, working on the model observers for the medical image quality assessment. Then she participated in an European Space Agency (ESA) project and worked on the quality of experience (QoE) in telemedicine, before she joined INSA Rennes and the VAADER research team of the IETR lab in September 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ince then, she has co-supervised 14 PhD students who have successfully obtained their doctoral degrees, as well as 3 postdocs, and she is currently co-supervising 2 PhD students. Since 2019, she has been the coordinator of the “Embedded and Connected Artificial Intelligence” Transversal Program at the IETR laboratory, and since September 2023 she has been head of the VAADER team at IETR. She has served as a PhD thesis defense jury member 14 times, including nine times as </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rapportrice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in France, once in Belgium, and once in Spain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">She is a board member of the international Video Quality Experts Group (VQEG), where she co-chairs two working groups. She was elected as a member of the IEEE Multimedia Signal Processing Technical Committee (MMSP TC) and the EURASIP Technical Area Committee on Visual Information Processing (VIP) for the 2022–2027 term. She serves on the organizing committees of numerous international conferences, co-chairing program, website, awards, special sessions, challenge, plenary, and student/young professional tracks (e.g. ICME, ICIP, MMSP, PCS, EUVIP). She has also organized special sessions and workshops at international conferences such as QoMEX, EUSIPCO, and ACM IMX, and organized the French Journée GDR-IASIS in 2024 and hosted the Spring 2022 VQEG meeting. She is also an Associate Editor for the international journals </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, and </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Displays (Elsevier)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funded projects:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2026: Scientific responsibility of &amp;quot;Smart Live Prod&amp;quot; project, AAP PME des pôles Images & Réseaux et TES, funded by the region.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023: Project Leader of “Image and Video Image quality assessment and Compression for Computer Vision Applications” project, funded by  PHC Sakura (Franco-Japanese).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2024: Project Leader of “Assessing and quantifying the behavior of ASD people in presence of their affinity” project, funded by Labex CominLabs (regional).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021: Project Leader of “Automated Detection of SaliencieS from Operators’ Point of View and Intelligent Compression of DronE videos”, funded by ANR (French National Agency for Research) ASTRID (national).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11/2025-10/2028: CIFRE (Industrial Conventions of Formation by Research) with Orange, Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11/2025-10/2028: CIFRE (Industrial Conventions of Formation by Research) with Nexguard, Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10/2022-09/2025: CIFRE (Industrial Conventions of Formation by Research) with InterDigital, Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10/2018-09/2021: CIFRE (Industrial Conventions of Formation by Research) with Orange, Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">01/2015-02/2018: CIFRE (Industrial Conventions of Formation by Research) with Orange, Lannion</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2025: Contract </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> with IRT b&amp;lt;&amp;gt;com</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018: Rennes science facilities allocation for young researchers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awards & Prizes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RIPEC (Teacher-researcher compensation) for the Research Activity, 2023-2026.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PEDR (Research and Doctoral supervision prize): global rank A, 2019-2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Best paper Award” in EUVIP 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Best Technical Paper Award” in IBC 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Best Student paper Award” in QoMEX 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Best paper Award” in MMSP 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1st prize of Grand Challenge “Prediction of Head+Eye Saliency for 360 Images” in ICME 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« 2012 Excellent Doctoral Dissertation of France » award (in french, “Prix de thèse”) presented by IEEE France Section, SFGBM, AGBM and GdR CNRS-Inserm Stic-Santé.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Best student award” at the MIPS XIV Conference, Dublin, Ireland, 2011.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of affinity on the gaze behavior of individuals with Autism Spectrum Disorder (ASD) based on their unique autistic traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Etchamendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Tiscini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 91, pp.103228. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.displa.2025.103228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Light Field Image Quality Assessment Using Multiplane Texture and Multilevel Wavelet Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tbc.2025.3627787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUVOD: A Novel Multi-View Video Object Segmentation Dataset and a Benchmark for 3D Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangning Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maraval Joshua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmm.2025.3632697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypical Progressive Alignment and Reweighting for Generalizable Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (9), pp.13065-13081. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tits.2025.3566238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced fine-tuning procedures to enhance DNN robustness in visual coding for machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarno Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13640-024-00650-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Benchmark Database and Objective Metric for Light Field Image Quality Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjia Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tcsvt.2024.3486336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective quality assessment of medical images and videos: review and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Jebbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-024-20292-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Perceptual Quality Assessment of LFI Based on Angular-Spatial Effect Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2023.3308329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDDMF: An Efficient Deep Discrepancy Measuring Framework For Full-Reference Light Field Image Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ieee Transactions On Image Processing, 32, pp.6426-6440. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tip.2023.3329663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PVBLiF: A Pseudo Video-Based Blind Quality Assessment Metric for Light Field Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2023.3278452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Computational Neuroscience for Perceptual Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jakhetiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.876969. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2022.876969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Depth Estimation Network for Wide-Baseline Light Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lafruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.2288-2300. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2021.3051761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the methodologies used for subjective medical image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (15), pp.15TR02. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ac1157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Adversarial Instance-level Image Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.2199-2207. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2021.3065578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Crosswalk Scene Understanding for the Visually Impaired</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghuo Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.1478-1486. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2021.3096379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid dual stream blender for wide baseline view synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hobloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lathuiliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cagnazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Fiandrotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97, pp.116366. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2021.116366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of DIBR-synthesized views: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 423, pp.158-178. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2020.09.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-FoV Viewport-based Visual Saliency Model Using Adaptive Weighting Losses for 360° Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang-Yi Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.1811-1826. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2020.3003642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End 6DoF Pose Estimation From Monocular RGB Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canqun Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (1), pp.87-96. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCE.2021.3057137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SC-RPN: A Strong Correlation Learning Framework for Region Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingqing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canqun Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.4084-4098. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2021.3069547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminative feature representation for Noisy image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunbo Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianling Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79 (11-12), pp.7783-7809. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-019-08424-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salient video object detection using a virtual border and guided filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97, pp.106998. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2019.106998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporally downsampled cerebral CT perfusion image restoration using deep residual learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haichen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (2), pp.193-201. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-019-02082-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of deep-learning based methods for salient object detection in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.107340. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2020.107340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EyeTrackUAV2: a Large-Scale Binocular Eye-Tracking Dataset for UAV Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Krassanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Drones 2020, 4 (2), pp.2. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391832v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating re-entrant waves promote maturation of hiPSC-derived cardiomyocytes in self-organized tissue ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leqian Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itsunari Minami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeru Miyagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-020-0853-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring visual biases in uav videos from eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones4030031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MD-NDNet: a multi-dimensional convolutional neural network for false-positive reduction in pulmonary nodule detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongjun Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonglei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (23), pp.235053. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/aba87c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmark of DIBR Synthesized View Quality Assessment Metrics on a new database for Immersive Media Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (5), pp.1235-1247. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2018.2875307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of full-reference video quality metrics and their performance evaluations for videoconferencing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (02), pp.1. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.jei.28.2.023001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective general-purpose NR-IQA model using natural scene statistics (NSS) of the luminance relative order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonghan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huizhen Jia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.100-109. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning-based digital subtraction angiography image generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangrui Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image steganography based on digital holography and saliency map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoyong Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuming Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (01), pp.1. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.oe.58.1.013102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective and objective evaluations of feature selected multi output filter for speckle reduction on ultrasound images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Deforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (18), pp.185014. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/aadbc9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast and Visual Saliency Similarity-Induced Index for Assessing Image Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huizhen Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonghan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.65885-65893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIQSV+: A No-Reference Synthesized View Quality Assessment Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.1652-1664. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2017.2781420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS-CapsNet: A Novel Multi-Scale Capsule Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canqun Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (12), pp.1850-1854. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2018.2873892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended PCJO for the detection-localization of hypersignals and hyposignals in CT images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlong Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.24239-24248. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2017.2720418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A frequency-sweeping framework for stability analysis of time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu-Guang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (8), pp.16. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2016.2633533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale contrast similarity deviation: An effective and efficient index for perceptual image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonghan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huizhen Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baosheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.1--9. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2016.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image quality assessment based on perceptual grouping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Tonghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huizhen Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Youyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Baosheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast University (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.29-34. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3969/j.issn.1003-7985.2016.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of model observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, -- (--), p.1-6. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2014.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Stability issues on Channelized Hotelling Observer under different background assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (5), pp.1112-1117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00986008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channelized model observer for the detection and estimation of signals with unknown amplitude, orientation, and size.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (11), pp.2422-32. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.30.002422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00954609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perceptually relevant Channelized Joint Observer (PCJO) for the detection-localization of parametric signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (10), pp.1875-1888. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2012.2205267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724396v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitrate Allocation Improvement for Hybrid Animation-Based Face Video Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoran Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Visual Information Processing (EUVIP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valetta, Malta, France. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP66349.2025.11238893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spacetime Gaussian Grouping for 4D object segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangning Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Geneve, Switzerland. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP61797.2024.10772975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual Rig Approach for Multi-View Video and Spatialized Audio Capture in Medical Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangning Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 16th International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Karlshamn, France. pp.274-277, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX61742.2024.10598273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RD-cost Regression Speed Up Technique for VVC Intra Block Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. A. Kherchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Galpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.3530-3534, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp48485.2024.10447850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adenoma discrimination by 3-Slices Washout Calculation on CT scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumi Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Frampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Geneve, Switzerland. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP61797.2024.10772830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRG-DQA: Texture Residual-Guided Dehazed Image Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiantian Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Quality Assessment of Light Field Image Based on Spatio-Angular Textural Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting personalized saliency map for people with autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Etchamendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBMI 2023: 20th International Conference on Content-based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3617233.3617277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Machine Perception Aware Image Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjia Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Workshop on MultiMedia Signal Processing (MMSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Down-sampling based Video Coding with Frame-Recurrent Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keren He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Do-Kim Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjia Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Compression Conference (DCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Snowbird, United States. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCC55655.2023.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Image Quality Assessment Metrics for Semantic Segmentation in a Machine-to-Machine Communication Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX58391.2023.10178503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091521v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the affinity on ASD people visual engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Etchamendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBMI 2023: 20th International Conference on Content-based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3617233.3617236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Models for Low Dose CT Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumi Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Frampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Workshop on Visual Information Processing (Euvip)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Gjovik, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoised CT Images Quality Assessment Through COVID-19 Pneumonia Detection Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumi Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Jebbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX58391.2023.10178603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSE: A Multi-view Synthesis Enhancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hobloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 31st European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco58844.2023.10289903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Coding for Machines: Large-Scale Evaluation of Deep Neural Networks Robustness to Compression Artifacts for Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRA-MODAL CONSTRAINT LOSS FOR IMAGE-TEXT RETRIEVAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Coding for Machines: Large-Scale Evaluation of Deep Neural Networks Robustness to Compression Artifacts for Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does personal interests affect visual attention? - An eye tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Etchamendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Workshop on Visual Information Processing (EUVIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP53989.2022.9922683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEEBLIF: DEEP BLIND LIGHT FIELD IMAGE QUALITY ASSESSMENT BY EXTRACTING ANGULAR AND SPATIAL INFORMATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing, ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.2266-2270, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert Training: Enhancing AI Resilience to Image Coding Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging, Image Processing: Algorithms and Systems XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic-driven Colorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ACM SIGGRAPH European Conference on Visual Media Production, CVMP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3485441.3485645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Coding for Flexible Learned Video Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ladune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Learning Representations (ICLR) 2021, Neural Compression Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienne (virtual), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192548v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-View Stereoscopic Video Database With Green Screen (MTF) For Video Transition Quality-of-Experience Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hobloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cagnazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX51781.2021.9465458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Coding and Variable Bitrate for Practical Learned Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ladune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIC workshop, CVPR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual Perception of Omnidirectional Video for Virtual Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang-Yi Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cagri Ozcinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Zerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, London, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW46912.2020.9105956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Probability Model for Learning Based Image Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ladune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP (International Conference on Acoustics, Speech, and Signal Processing) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantics-guided warping for semi-supervised video object instance segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.F. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kpalma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Image Analysis and Recognition, ICIAR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Varzim, Portugal. pp.186-195, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50347-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Recent Deep Learning Based Methods for Image-Text Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 3rd International Conference on Multimedia Information Processing and Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Shenzhen, China. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIPR49039.2020.00042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModeNet: Mode Selection Network For Learned Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ladune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Signal Processing (MLSP) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fixation-Based 360° Benchmark Dataset For Salient Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abu Dhabi, France. pp.3458-3462, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANet: Multi-scale aggregated network for light field depth estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lafruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Issues for the Construction of Salient Object Datasets with Large-Scale Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Multimedia Information Processing and Retrieval, MIPR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Shenzhen, China. pp.117-122, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIPR49039.2020.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Flow and Mode Selection for Learning-based Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ladune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSP 2020, IEEE 22nd International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Audio-Visual Saliency Prediction for Omnidirectional Video with Spatial Audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang-Yi Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cagri Ozcinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Visual Communications and Image Processing (VCIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Macau, France. pp.355-358, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VCIP49819.2020.9301766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How well current saliency prediction models perform on UAVs videos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAIP (International Conference on Computer Analysis of Images and Patterns)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Salermo, Italy. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29888-3_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of objective metrics on free-viewpoint videos with different depth coding algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE International Symposium on Optics + Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San diego, United States. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2321270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salgan360 Visual saliency prediction on 360 degree images with generative adversarial networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-Y. Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Multimedia and Expo Workshops, ICMEW 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, San Diego, United States. pp.8551543, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2018.8551543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Subjective Assessment of the Perceived Quality of Medical Images and Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Barakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Barakovic Barakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Tenth International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cagliari, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2018.8463297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Joint RDO of Prediction Units Couples for HEVC Intra Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Tanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ropert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of No-reference quality metrics for Ultrasound liver images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Tenth International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cagliari, France. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2018.8463299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning approach for global no-reference video quality model generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Digital Image Processing XLI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San Diego, United States. pp.1075212, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2320996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A full-reference Image Quality Assessment metric for 3D Synthesized Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Quality and System Performance Conference, at IS&amp;T Electronic Imaging 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Burlingame, United States. pp.366-1-366-5, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/issn.2470-1173.2018.12.iqsp-366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SC-IQA: Shift compensation based image quality assessment for DIBR-synthesized views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCIP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Taichung, Taiwan. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/vcip.2018.8698654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Adaptive Quantization using accurate estimations of Inter and Skip probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Tanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ropert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCS.2018.8456275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment Based on PCJO for Low-dose CT Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianjie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Huazhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin M. Luo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine (Fully3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-output speckle reduction filter for ultrasound medical images based on multiplicative multiresolution decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-block dependencies consideration for intra coding in H.264/AVC and HEVC standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Tanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ropert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Nouvelle Orléans, LA, United States. pp.1537-1541, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of single-artifact based video quality metrics in video communication context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Quality of Multimedia Experience, QoMEX 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Erfurt, Germany. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2017.7965683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre multi-sorties pour la réduction de bruit appliqué aux images médicales ultrasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast filtering-based temporal saliency detection using minimum barrier distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME2017W</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2017.8026330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIQSV: A no reference image quality assessment metric for 3D synthesized views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the usability of opinion-unaware no-reference natural image quality metrics in the context of medical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Signal, Image, Video and Communications, ISIVC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC.2016.7894006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the performance of ITU-T G.1070 model for packet loss and desynchronization impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QoMEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbon, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual quality study for videotelephony on IP networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual quality study for videoconferencing on IP networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Workshop on Multimedia Signal Processing, MMSP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2016.7813379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive vs. non-interactive subjective evaluation of IP network impairments on audiovisual quality in videoconferencing context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Quality of Multimedia Experience, QoMEX 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal. pp.7498947, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2016.7498947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MULTI-SLICE MODEL OBSERVER FOR MEDICAL IMAGE QUALITY ASSESSMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2015 : International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Image Quality Assessment Using Natural Scene Statistics in the Gradient Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonghan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huizhen Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baosheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Malaysia. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la qualité d'images IRM en 2D et 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Démonstrateurs 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE for Telemedicine: Challenges and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang-Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Applications of Digital Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence des modèles du SVH pour la tâche de détection de lésions SEP sur des IRMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence des modèles du SVH pour la sensation et la perception des images médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE in medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang-Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Qualinet Fifth Qualinet General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle numérique pour l'évaluation objective de la qualité d'images médicales 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KEY ISSUES AND SPECIFICITIES FOR THE OBJECTIVE MEDICAL IMAGE QUALITY ASSESSMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Video Processing and Quality Metrics for Consumer Electronics VPQM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Scottsdale, Arizona, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of HVS models in the application of medical image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Human Vision and Electronic Imaging XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San franscisco, United States. pp.8291, 82910T, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.905892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using AUC to study perceptual difference model suitability for the detection task on MR image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Perception Conference XIV (MIPS XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of anatomical information and observer expertise on abnormality detection task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H.K Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Lake Buena Vista, Florida, United States. pp. 79661G-79661G-8, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.877590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using AUC to study perceptual di erence model suitability for the detection task on MR image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIPS (Medical Imaging Perception Society) XIV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Dublin, Ireland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic quality assessment of medical images: Challenges and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Workshop on Visual Information Processing (EUVIP) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France. pp.277 - 284, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP.2010.5699147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLOCK PARTITIONING ACCELERATION BASED ON REINFORCEMENT LEARNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. A. Kherchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Galpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2024/079327. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADVANCEMENTS IN RADIANCE FIELD TECHNIQUES FOR VOLUMETRIC VIDEO GENERATION: A TECHNICAL OVERVIEW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The best of IET and IBC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of anatomical information and observer expertise on abnormality detection task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Observers for the Objective Quality Assessment of Medical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Signal and Image Processing. Université d'Angers, 2012. English. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00782522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Quality Assessment and Saliency Detection: human visual perception modeling and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Signal and Image Processing. Université de Rennes 1 (UR1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02897366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId387"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98778406"/>
+    <w:nsid w:val="2397DD0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8E638C7C"/>
+    <w:nsid w:val="D831B4F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372715v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fournier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Etchamendy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Tiscini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2025.103228" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395444v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangning Wei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maraval Joshua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Outtas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kidiyo Kpalma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmm.2025.3632697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294719v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muxin Liao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishun Tian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tits.2025.3566238" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395434v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Xiang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbc.2025.3627787" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Marie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mercat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Vanne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13640-024-00650-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjia Zhou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcsvt.2024.3486336" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rodrigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Jebbari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-20292-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2023.3308329" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2023.3329663" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04241249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2023.3278452" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Min" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jakhetiya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.876969" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghuo Zheng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2021.3096379" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163686v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lafruit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3051761" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336592v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantao Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac1157" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195862v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2021.3065578" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hobloss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lathuiliere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116366" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Su" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2020.09.062" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881994v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Yi Chao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2020.3003642" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canqun Xiang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2021.3057137" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229116v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingqing Peng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3069547" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbo Gu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Tang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianling Lv" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-08424-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02432462v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.106998" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364093v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichen Zhu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwen Wu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02082-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02796892v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107340" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391832v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Perrin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Krassanakis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones4010002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001825v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leqian Yu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsunari Minami" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Miyagawa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0853-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones4030031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070674v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Wu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongjun Ge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonglei Shi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aba87c" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056375v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonghan Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huizhen Jia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2018.11.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899625v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2018.2875307" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056327v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Saidi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barriac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jei.28.2.023001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360278v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Gao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Song" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangrui Yin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986497v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyong Zhuang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuming Jiao" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.oe.58.1.013102" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056366v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880192v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Outtas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Deforges" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Serir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aadbc9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2781420" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908269v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Tang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2873892" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01431725v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Guang Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arben Cela" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2633533" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636989v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Yuan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Yang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2720418" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343532v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baosheng Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhong Shu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2016.04.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304695v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tonghan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Youyong" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Baosheng" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1003-7985.2016.01.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00986008v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Ge" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011202v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.04.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27TWHPTP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00954609v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Goossens" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.002422" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724396v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Tanguy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2205267" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355635v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Cabarat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Jiang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP66349.2025.11238893" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689748v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Maraval" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesce" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gayral" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX61742.2024.10598273" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033484v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Besnard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP61797.2024.10772975" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033478v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumi Xia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frampas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP61797.2024.10772830" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527003v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. A. Kherchouche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Galpin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10447850" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385903v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cherel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617277" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304489v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222216" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356647v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zeng" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222233" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205183v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Fu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337677" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198725v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren He" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Do-Kim Pham" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC55655.2023.00068" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091521v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX58391.2023.10178503" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385253v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617236" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253999v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deforges" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088481v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX58391.2023.10178603" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356701v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco58844.2023.10289903" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219574v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923183v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP53989.2022.9922683" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266579v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianan Chen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Bai" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897195" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831514v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217321v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897951" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555716v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468792v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ho" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raake" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485441.3485645" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192548v3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ladune" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Philippe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367527v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX51781.2021.9465458" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198937v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480975v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIPR49039.2020.00042" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869399v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagri Ozcinar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Zerman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW46912.2020.9105956" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934290v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.F. Wang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kpalma" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50347-5_17" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02476067v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888453v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091182v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191158" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475069v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003455v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. D&#233;forges" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIPR49039.2020.00031" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104425v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP49819.2020.9301766" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911680v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265047v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29888-3_25" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091124v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Barakovic" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Barakovic Barakovic" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2018.8463297" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724383v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bichon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Tanou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ropert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462489" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042542v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Y. Chao" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deforges" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2018.8551543" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899633v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2321270" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875037v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamidouche" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Serir" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2018.8463299" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904636v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saidi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barriac" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2320996" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637084v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2470-1173.2018.12.iqsp-366" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899637v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip.2018.8698654" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793025v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456275" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637076v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjie Xu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Huazhong" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin M. Luo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637082v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809651v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622386v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2017.7965683" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547813v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952414" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637078v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2017.8026330" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622686v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952356" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622526v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Outtas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serir" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7894006" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637045v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barric" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637066v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484545v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2016.7813379" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368146v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498947" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108109v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Callet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ge" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065901v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061643v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-Menard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Callet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991994v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992007v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991967v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang-Ge" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059646v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992021v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665902v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665996v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905892" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857445v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724393v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H.K Cooper" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877590" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724823v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616550v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP.2010.5699147" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401194v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Galpin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schnitzler" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049100v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855981v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00782522v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02897366v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372715v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fournier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Etchamendy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Tiscini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2025.103228" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395434v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishun Tian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Xiang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbc.2025.3627787" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395444v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangning Wei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maraval Joshua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Outtas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kidiyo Kpalma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmm.2025.3632697" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294719v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muxin Liao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tits.2025.3566238" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Marie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mercat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Vanne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13640-024-00650-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjia Zhou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcsvt.2024.3486336" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rodrigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Jebbari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-20292-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2023.3308329" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2023.3329663" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04241249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2023.3278452" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Min" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jakhetiya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.876969" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lafruit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3051761" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336592v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantao Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac1157" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2021.3065578" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghuo Zheng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2021.3096379" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hobloss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lathuiliere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116366" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Su" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2020.09.062" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881994v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Yi Chao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2020.3003642" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canqun Xiang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2021.3057137" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229116v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingqing Peng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3069547" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbo Gu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Tang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianling Lv" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-08424-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02432462v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.106998" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364093v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichen Zhu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwen Wu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02082-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02796892v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107340" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391832v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Perrin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Krassanakis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones4010002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001825v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leqian Yu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsunari Minami" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Miyagawa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0853-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones4030031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070674v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Wu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongjun Ge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonglei Shi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aba87c" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899625v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2018.2875307" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056327v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Saidi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barriac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jei.28.2.023001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056375v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonghan Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huizhen Jia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2018.11.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360278v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Gao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Song" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangrui Yin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986497v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyong Zhuang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuming Jiao" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.oe.58.1.013102" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880192v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Outtas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Deforges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Serir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aadbc9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056366v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2781420" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908269v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Tang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2873892" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636989v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Yuan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Yang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2720418" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01431725v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Guang Li" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arben Cela" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2633533" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343532v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baosheng Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhong Shu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2016.04.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304695v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tonghan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Youyong" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Baosheng" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1003-7985.2016.01.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011202v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.04.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27TWHPTP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00986008v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Ge" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00954609v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Goossens" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.002422" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724396v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Tanguy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2205267" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355635v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Cabarat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Jiang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP66349.2025.11238893" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033484v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Maraval" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Besnard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP61797.2024.10772975" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689748v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesce" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gayral" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX61742.2024.10598273" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527003v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. A. Kherchouche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Galpin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10447850" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033478v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumi Xia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frampas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP61797.2024.10772830" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356647v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zeng" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222233" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304489v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222216" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385903v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cherel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617277" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205183v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Fu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337677" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198725v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren He" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Do-Kim Pham" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC55655.2023.00068" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091521v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX58391.2023.10178503" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385253v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617236" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253999v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deforges" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088481v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX58391.2023.10178603" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356701v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco58844.2023.10289903" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219574v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266579v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianan Chen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Bai" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897195" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831514v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923183v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP53989.2022.9922683" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217321v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897951" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555716v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468792v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ho" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raake" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485441.3485645" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192548v3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ladune" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Philippe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367527v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX51781.2021.9465458" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198937v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869399v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagri Ozcinar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Zerman" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW46912.2020.9105956" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02476067v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934290v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.F. Wang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kpalma" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50347-5_17" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480975v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIPR49039.2020.00042" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888453v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091182v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191158" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475069v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003455v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. D&#233;forges" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIPR49039.2020.00031" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911680v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104425v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP49819.2020.9301766" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265047v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29888-3_25" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899633v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2321270" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042542v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Y. Chao" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deforges" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2018.8551543" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091124v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Barakovic" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Barakovic Barakovic" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2018.8463297" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724383v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bichon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Tanou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ropert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462489" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875037v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamidouche" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Serir" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2018.8463299" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904636v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saidi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barriac" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2320996" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637084v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2470-1173.2018.12.iqsp-366" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899637v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip.2018.8698654" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793025v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456275" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637076v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjie Xu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Huazhong" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin M. Luo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637082v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547813v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952414" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622386v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2017.7965683" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809651v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637078v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2017.8026330" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622686v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952356" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622526v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Outtas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serir" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7894006" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637045v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barric" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637066v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484545v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2016.7813379" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368146v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498947" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108109v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Callet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ge" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065901v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991994v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-Menard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Callet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991967v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang-Ge" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992007v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061643v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059646v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992021v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665902v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665996v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905892" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857445v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724393v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H.K Cooper" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877590" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724823v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616550v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP.2010.5699147" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401194v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Galpin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schnitzler" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049100v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855981v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00782522v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02897366v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>