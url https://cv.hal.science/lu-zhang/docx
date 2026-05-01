--- v1 (2026-04-01)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lu Zhang </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate professor (HDR soutenue le 07/02/2020)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lu ZHANG is an associate professor (in french, “maître de conférences”) in the « Industrial computer science and electronics » department of the « National Institute of Applied Sciences (INSA) of Rennes » in France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">She received the B.S degree from Southeast University and the M.S. degree from Shanghai Jiaotong University in China in 2004 and 2007, respectively. During her master studies, she worked on video coding and image processing. Then she participated in the Engineering Leadership Program (ELP) of National Instruments (NI) at Shanghai.From October 2009 to November 2012, she was a PhD student of the LISA and CNRS IRCCyN labs in France, working on the model observers for the medical image quality assessment. Then she participated in an European Space Agency (ESA) project and worked on the quality of experience (QoE) in telemedicine, before she joined INSA Rennes and the VAADER research team of the IETR lab in September 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ince then, she has co-supervised 14 PhD students who have successfully obtained their doctoral degrees, as well as 3 postdocs, and she is currently co-supervising 2 PhD students. Since 2019, she has been the coordinator of the “Embedded and Connected Artificial Intelligence” Transversal Program at the IETR laboratory, and since September 2023 she has been head of the VAADER team at IETR. She has served as a PhD thesis defense jury member 14 times, including nine times as </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rapportrice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in France, once in Belgium, and once in Spain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">She is a board member of the international Video Quality Experts Group (VQEG), where she co-chairs two working groups. She was elected as a member of the IEEE Multimedia Signal Processing Technical Committee (MMSP TC) and the EURASIP Technical Area Committee on Visual Information Processing (VIP) for the 2022–2027 term. She serves on the organizing committees of numerous international conferences, co-chairing program, website, awards, special sessions, challenge, plenary, and student/young professional tracks (e.g. ICME, ICIP, MMSP, PCS, EUVIP). She has also organized special sessions and workshops at international conferences such as QoMEX, EUSIPCO, and ACM IMX, and organized the French Journée GDR-IASIS in 2024 and hosted the Spring 2022 VQEG meeting. She is also an Associate Editor for the international journals </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, and </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Displays (Elsevier)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funded projects:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2026: Scientific responsibility of &amp;quot;Smart Live Prod&amp;quot; project, AAP PME des pôles Images & Réseaux et TES, funded by the region.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023: Project Leader of “Image and Video Image quality assessment and Compression for Computer Vision Applications” project, funded by  PHC Sakura (Franco-Japanese).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2024: Project Leader of “Assessing and quantifying the behavior of ASD people in presence of their affinity” project, funded by Labex CominLabs (regional).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021: Project Leader of “Automated Detection of SaliencieS from Operators’ Point of View and Intelligent Compression of DronE videos”, funded by ANR (French National Agency for Research) ASTRID (national).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11/2025-10/2028: CIFRE (Industrial Conventions of Formation by Research) with Orange, Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11/2025-10/2028: CIFRE (Industrial Conventions of Formation by Research) with Nexguard, Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10/2022-09/2025: CIFRE (Industrial Conventions of Formation by Research) with InterDigital, Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10/2018-09/2021: CIFRE (Industrial Conventions of Formation by Research) with Orange, Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">01/2015-02/2018: CIFRE (Industrial Conventions of Formation by Research) with Orange, Lannion</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2025: Contract </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> with IRT b&amp;lt;&amp;gt;com</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018: Rennes science facilities allocation for young researchers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awards & Prizes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RIPEC (Teacher-researcher compensation) for the Research Activity, 2023-2026.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PEDR (Research and Doctoral supervision prize): global rank A, 2019-2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Best paper Award” in EUVIP 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Best Technical Paper Award” in IBC 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Best Student paper Award” in QoMEX 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Best paper Award” in MMSP 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1st prize of Grand Challenge “Prediction of Head+Eye Saliency for 360 Images” in ICME 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« 2012 Excellent Doctoral Dissertation of France » award (in french, “Prix de thèse”) presented by IEEE France Section, SFGBM, AGBM and GdR CNRS-Inserm Stic-Santé.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Best student award” at the MIPS XIV Conference, Dublin, Ireland, 2011.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of affinity on the gaze behavior of individuals with Autism Spectrum Disorder (ASD) based on their unique autistic traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Etchamendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Tiscini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 91, pp.103228. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.displa.2025.103228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Light Field Image Quality Assessment Using Multiplane Texture and Multilevel Wavelet Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tbc.2025.3627787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUVOD: A Novel Multi-View Video Object Segmentation Dataset and a Benchmark for 3D Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangning Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maraval Joshua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmm.2025.3632697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypical Progressive Alignment and Reweighting for Generalizable Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (9), pp.13065-13081. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tits.2025.3566238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced fine-tuning procedures to enhance DNN robustness in visual coding for machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarno Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13640-024-00650-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Benchmark Database and Objective Metric for Light Field Image Quality Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjia Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tcsvt.2024.3486336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective quality assessment of medical images and videos: review and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Jebbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-024-20292-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Perceptual Quality Assessment of LFI Based on Angular-Spatial Effect Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2023.3308329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDDMF: An Efficient Deep Discrepancy Measuring Framework For Full-Reference Light Field Image Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ieee Transactions On Image Processing, 32, pp.6426-6440. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tip.2023.3329663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PVBLiF: A Pseudo Video-Based Blind Quality Assessment Metric for Light Field Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2023.3278452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Computational Neuroscience for Perceptual Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jakhetiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.876969. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2022.876969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Depth Estimation Network for Wide-Baseline Light Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lafruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.2288-2300. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2021.3051761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the methodologies used for subjective medical image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (15), pp.15TR02. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ac1157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Adversarial Instance-level Image Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.2199-2207. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2021.3065578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Crosswalk Scene Understanding for the Visually Impaired</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghuo Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.1478-1486. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2021.3096379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid dual stream blender for wide baseline view synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hobloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lathuiliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cagnazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Fiandrotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97, pp.116366. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2021.116366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of DIBR-synthesized views: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 423, pp.158-178. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2020.09.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-FoV Viewport-based Visual Saliency Model Using Adaptive Weighting Losses for 360° Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang-Yi Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.1811-1826. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2020.3003642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End 6DoF Pose Estimation From Monocular RGB Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canqun Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (1), pp.87-96. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCE.2021.3057137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SC-RPN: A Strong Correlation Learning Framework for Region Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingqing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canqun Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.4084-4098. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2021.3069547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminative feature representation for Noisy image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunbo Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianling Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79 (11-12), pp.7783-7809. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-019-08424-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salient video object detection using a virtual border and guided filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97, pp.106998. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2019.106998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporally downsampled cerebral CT perfusion image restoration using deep residual learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haichen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (2), pp.193-201. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-019-02082-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of deep-learning based methods for salient object detection in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.107340. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2020.107340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EyeTrackUAV2: a Large-Scale Binocular Eye-Tracking Dataset for UAV Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Krassanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Drones 2020, 4 (2), pp.2. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391832v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating re-entrant waves promote maturation of hiPSC-derived cardiomyocytes in self-organized tissue ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leqian Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itsunari Minami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeru Miyagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-020-0853-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring visual biases in uav videos from eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones4030031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MD-NDNet: a multi-dimensional convolutional neural network for false-positive reduction in pulmonary nodule detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongjun Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonglei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (23), pp.235053. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/aba87c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmark of DIBR Synthesized View Quality Assessment Metrics on a new database for Immersive Media Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (5), pp.1235-1247. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2018.2875307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of full-reference video quality metrics and their performance evaluations for videoconferencing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (02), pp.1. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.jei.28.2.023001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective general-purpose NR-IQA model using natural scene statistics (NSS) of the luminance relative order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonghan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huizhen Jia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.100-109. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning-based digital subtraction angiography image generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangrui Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image steganography based on digital holography and saliency map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoyong Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuming Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (01), pp.1. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.oe.58.1.013102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective and objective evaluations of feature selected multi output filter for speckle reduction on ultrasound images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Deforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (18), pp.185014. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/aadbc9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast and Visual Saliency Similarity-Induced Index for Assessing Image Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huizhen Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonghan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.65885-65893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIQSV+: A No-Reference Synthesized View Quality Assessment Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.1652-1664. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2017.2781420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS-CapsNet: A Novel Multi-Scale Capsule Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canqun Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (12), pp.1850-1854. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2018.2873892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended PCJO for the detection-localization of hypersignals and hyposignals in CT images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlong Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.24239-24248. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2017.2720418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A frequency-sweeping framework for stability analysis of time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu-Guang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (8), pp.16. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2016.2633533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale contrast similarity deviation: An effective and efficient index for perceptual image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonghan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huizhen Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baosheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.1--9. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2016.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image quality assessment based on perceptual grouping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Tonghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huizhen Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Youyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Baosheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast University (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.29-34. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3969/j.issn.1003-7985.2016.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of model observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, -- (--), p.1-6. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2014.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Stability issues on Channelized Hotelling Observer under different background assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (5), pp.1112-1117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00986008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channelized model observer for the detection and estimation of signals with unknown amplitude, orientation, and size.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (11), pp.2422-32. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.30.002422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00954609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perceptually relevant Channelized Joint Observer (PCJO) for the detection-localization of parametric signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (10), pp.1875-1888. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2012.2205267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724396v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitrate Allocation Improvement for Hybrid Animation-Based Face Video Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoran Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Visual Information Processing (EUVIP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valetta, Malta, France. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP66349.2025.11238893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spacetime Gaussian Grouping for 4D object segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangning Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Geneve, Switzerland. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP61797.2024.10772975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual Rig Approach for Multi-View Video and Spatialized Audio Capture in Medical Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangning Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 16th International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Karlshamn, France. pp.274-277, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX61742.2024.10598273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RD-cost Regression Speed Up Technique for VVC Intra Block Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. A. Kherchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Galpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.3530-3534, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp48485.2024.10447850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adenoma discrimination by 3-Slices Washout Calculation on CT scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumi Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Frampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Geneve, Switzerland. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP61797.2024.10772830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRG-DQA: Texture Residual-Guided Dehazed Image Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiantian Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Quality Assessment of Light Field Image Based on Spatio-Angular Textural Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting personalized saliency map for people with autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Etchamendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBMI 2023: 20th International Conference on Content-based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3617233.3617277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Machine Perception Aware Image Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjia Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Workshop on MultiMedia Signal Processing (MMSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Down-sampling based Video Coding with Frame-Recurrent Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keren He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Do-Kim Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjia Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Compression Conference (DCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Snowbird, United States. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCC55655.2023.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Image Quality Assessment Metrics for Semantic Segmentation in a Machine-to-Machine Communication Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX58391.2023.10178503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091521v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the affinity on ASD people visual engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Etchamendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBMI 2023: 20th International Conference on Content-based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3617233.3617236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Models for Low Dose CT Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumi Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Frampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Workshop on Visual Information Processing (Euvip)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Gjovik, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoised CT Images Quality Assessment Through COVID-19 Pneumonia Detection Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumi Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Jebbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX58391.2023.10178603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSE: A Multi-view Synthesis Enhancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hobloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 31st European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco58844.2023.10289903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Coding for Machines: Large-Scale Evaluation of Deep Neural Networks Robustness to Compression Artifacts for Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRA-MODAL CONSTRAINT LOSS FOR IMAGE-TEXT RETRIEVAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Coding for Machines: Large-Scale Evaluation of Deep Neural Networks Robustness to Compression Artifacts for Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does personal interests affect visual attention? - An eye tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Etchamendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Workshop on Visual Information Processing (EUVIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP53989.2022.9922683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEEBLIF: DEEP BLIND LIGHT FIELD IMAGE QUALITY ASSESSMENT BY EXTRACTING ANGULAR AND SPATIAL INFORMATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing, ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.2266-2270, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert Training: Enhancing AI Resilience to Image Coding Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging, Image Processing: Algorithms and Systems XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic-driven Colorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ACM SIGGRAPH European Conference on Visual Media Production, CVMP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3485441.3485645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Coding for Flexible Learned Video Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ladune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Learning Representations (ICLR) 2021, Neural Compression Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienne (virtual), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192548v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-View Stereoscopic Video Database With Green Screen (MTF) For Video Transition Quality-of-Experience Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hobloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cagnazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX51781.2021.9465458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Coding and Variable Bitrate for Practical Learned Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ladune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIC workshop, CVPR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual Perception of Omnidirectional Video for Virtual Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang-Yi Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cagri Ozcinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Zerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, London, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW46912.2020.9105956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Probability Model for Learning Based Image Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ladune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP (International Conference on Acoustics, Speech, and Signal Processing) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantics-guided warping for semi-supervised video object instance segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.F. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kpalma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Image Analysis and Recognition, ICIAR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Varzim, Portugal. pp.186-195, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50347-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Recent Deep Learning Based Methods for Image-Text Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 3rd International Conference on Multimedia Information Processing and Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Shenzhen, China. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIPR49039.2020.00042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModeNet: Mode Selection Network For Learned Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ladune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Signal Processing (MLSP) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fixation-Based 360° Benchmark Dataset For Salient Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abu Dhabi, France. pp.3458-3462, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANet: Multi-scale aggregated network for light field depth estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lafruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Issues for the Construction of Salient Object Datasets with Large-Scale Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Multimedia Information Processing and Retrieval, MIPR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Shenzhen, China. pp.117-122, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIPR49039.2020.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Flow and Mode Selection for Learning-based Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ladune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSP 2020, IEEE 22nd International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Audio-Visual Saliency Prediction for Omnidirectional Video with Spatial Audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang-Yi Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cagri Ozcinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Visual Communications and Image Processing (VCIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Macau, France. pp.355-358, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VCIP49819.2020.9301766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How well current saliency prediction models perform on UAVs videos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAIP (International Conference on Computer Analysis of Images and Patterns)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Salermo, Italy. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29888-3_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of objective metrics on free-viewpoint videos with different depth coding algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE International Symposium on Optics + Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San diego, United States. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2321270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salgan360 Visual saliency prediction on 360 degree images with generative adversarial networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-Y. Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Multimedia and Expo Workshops, ICMEW 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, San Diego, United States. pp.8551543, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2018.8551543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Subjective Assessment of the Perceived Quality of Medical Images and Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Barakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Barakovic Barakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Tenth International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cagliari, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2018.8463297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Joint RDO of Prediction Units Couples for HEVC Intra Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Tanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ropert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of No-reference quality metrics for Ultrasound liver images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Tenth International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cagliari, France. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2018.8463299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning approach for global no-reference video quality model generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Digital Image Processing XLI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San Diego, United States. pp.1075212, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2320996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A full-reference Image Quality Assessment metric for 3D Synthesized Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Quality and System Performance Conference, at IS&amp;T Electronic Imaging 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Burlingame, United States. pp.366-1-366-5, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/issn.2470-1173.2018.12.iqsp-366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SC-IQA: Shift compensation based image quality assessment for DIBR-synthesized views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCIP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Taichung, Taiwan. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/vcip.2018.8698654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Adaptive Quantization using accurate estimations of Inter and Skip probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Tanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ropert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCS.2018.8456275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment Based on PCJO for Low-dose CT Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianjie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Huazhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin M. Luo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine (Fully3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-output speckle reduction filter for ultrasound medical images based on multiplicative multiresolution decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-block dependencies consideration for intra coding in H.264/AVC and HEVC standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Tanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ropert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Nouvelle Orléans, LA, United States. pp.1537-1541, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of single-artifact based video quality metrics in video communication context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Quality of Multimedia Experience, QoMEX 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Erfurt, Germany. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2017.7965683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre multi-sorties pour la réduction de bruit appliqué aux images médicales ultrasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast filtering-based temporal saliency detection using minimum barrier distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME2017W</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2017.8026330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIQSV: A no reference image quality assessment metric for 3D synthesized views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the usability of opinion-unaware no-reference natural image quality metrics in the context of medical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Signal, Image, Video and Communications, ISIVC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC.2016.7894006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the performance of ITU-T G.1070 model for packet loss and desynchronization impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QoMEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbon, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual quality study for videotelephony on IP networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual quality study for videoconferencing on IP networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Workshop on Multimedia Signal Processing, MMSP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2016.7813379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive vs. non-interactive subjective evaluation of IP network impairments on audiovisual quality in videoconferencing context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Quality of Multimedia Experience, QoMEX 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal. pp.7498947, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2016.7498947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MULTI-SLICE MODEL OBSERVER FOR MEDICAL IMAGE QUALITY ASSESSMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2015 : International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Image Quality Assessment Using Natural Scene Statistics in the Gradient Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonghan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huizhen Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baosheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Malaysia. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la qualité d'images IRM en 2D et 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Démonstrateurs 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE for Telemedicine: Challenges and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang-Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Applications of Digital Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence des modèles du SVH pour la tâche de détection de lésions SEP sur des IRMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence des modèles du SVH pour la sensation et la perception des images médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE in medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang-Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Qualinet Fifth Qualinet General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle numérique pour l'évaluation objective de la qualité d'images médicales 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KEY ISSUES AND SPECIFICITIES FOR THE OBJECTIVE MEDICAL IMAGE QUALITY ASSESSMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Video Processing and Quality Metrics for Consumer Electronics VPQM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Scottsdale, Arizona, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of HVS models in the application of medical image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Human Vision and Electronic Imaging XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San franscisco, United States. pp.8291, 82910T, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.905892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using AUC to study perceptual difference model suitability for the detection task on MR image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Perception Conference XIV (MIPS XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of anatomical information and observer expertise on abnormality detection task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H.K Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Lake Buena Vista, Florida, United States. pp. 79661G-79661G-8, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.877590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using AUC to study perceptual di erence model suitability for the detection task on MR image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIPS (Medical Imaging Perception Society) XIV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Dublin, Ireland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic quality assessment of medical images: Challenges and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Workshop on Visual Information Processing (EUVIP) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France. pp.277 - 284, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP.2010.5699147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLOCK PARTITIONING ACCELERATION BASED ON REINFORCEMENT LEARNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. A. Kherchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Galpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2024/079327. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADVANCEMENTS IN RADIANCE FIELD TECHNIQUES FOR VOLUMETRIC VIDEO GENERATION: A TECHNICAL OVERVIEW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The best of IET and IBC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of anatomical information and observer expertise on abnormality detection task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Observers for the Objective Quality Assessment of Medical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Signal and Image Processing. Université d'Angers, 2012. English. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00782522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Quality Assessment and Saliency Detection: human visual perception modeling and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Signal and Image Processing. Université de Rennes 1 (UR1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02897366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId387"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lu Zhang </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate professor (HDR soutenue le 07/02/2020)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lu ZHANG is an associate professor (in french, “maître de conférences”) in the « Industrial computer science and electronics » department of the « National Institute of Applied Sciences (INSA) of Rennes » in France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">She received the B.S degree from Southeast University and the M.S. degree from Shanghai Jiaotong University in China in 2004 and 2007, respectively. During her master studies, she worked on video coding and image processing. Then she participated in the Engineering Leadership Program (ELP) of National Instruments (NI) at Shanghai.From October 2009 to November 2012, she was a PhD student of the LISA and CNRS IRCCyN labs in France, working on the model observers for the medical image quality assessment. Then she participated in an European Space Agency (ESA) project and worked on the quality of experience (QoE) in telemedicine, before she joined INSA Rennes and the VAADER research team of the IETR lab in September 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ince then, she has co-supervised 14 PhD students who have successfully obtained their doctoral degrees, as well as 3 postdocs, and she is currently co-supervising 2 PhD students. Since 2019, she has been the coordinator of the “Embedded and Connected Artificial Intelligence” Transversal Program at the IETR laboratory, and since September 2023 she has been head of the VAADER team at IETR. She has served as a PhD thesis defense jury member 14 times, including nine times as </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rapportrice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in France, once in Belgium, and once in Spain.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">She is a board member of the international Video Quality Experts Group (VQEG), where she co-chairs two working groups. She was elected as a member of the IEEE Multimedia Signal Processing Technical Committee (MMSP TC) and the EURASIP Technical Area Committee on Visual Information Processing (VIP) for the 2022–2027 term. She serves on the organizing committees of numerous international conferences, co-chairing program, website, awards, special sessions, challenge, plenary, and student/young professional tracks (e.g. ICME, ICIP, MMSP, PCS, EUVIP). She has also organized special sessions and workshops at international conferences such as QoMEX, EUSIPCO, and ACM IMX, and organized the French Journée GDR-IASIS in 2024 and hosted the Spring 2022 VQEG meeting. She is also an Associate Editor for the international journals </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, and </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Displays (Elsevier)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funded projects:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024-2026: Scientific responsibility of &amp;quot;Smart Live Prod&amp;quot; project, AAP PME des pôles Images & Réseaux et TES, funded by the region.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2023: Project Leader of “Image and Video Image quality assessment and Compression for Computer Vision Applications” project, funded by  PHC Sakura (Franco-Japanese).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2024: Project Leader of “Assessing and quantifying the behavior of ASD people in presence of their affinity” project, funded by Labex CominLabs (regional).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021: Project Leader of “Automated Detection of SaliencieS from Operators’ Point of View and Intelligent Compression of DronE videos”, funded by ANR (French National Agency for Research) ASTRID (national).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11/2025-10/2028: CIFRE (Industrial Conventions of Formation by Research) with Orange, Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">11/2025-10/2028: CIFRE (Industrial Conventions of Formation by Research) with Nexguard, Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10/2022-09/2025: CIFRE (Industrial Conventions of Formation by Research) with InterDigital, Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">10/2018-09/2021: CIFRE (Industrial Conventions of Formation by Research) with Orange, Rennes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">01/2015-02/2018: CIFRE (Industrial Conventions of Formation by Research) with Orange, Lannion</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2025: Contract </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> with IRT b&amp;lt;&amp;gt;com</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018: Rennes science facilities allocation for young researchers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awards & Prizes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RIPEC (Teacher-researcher compensation) for the Research Activity, 2023-2026.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PEDR (Research and Doctoral supervision prize): global rank A, 2019-2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Best paper Award” in EUVIP 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Best Technical Paper Award” in IBC 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Best Student paper Award” in QoMEX 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Best paper Award” in MMSP 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1st prize of Grand Challenge “Prediction of Head+Eye Saliency for 360 Images” in ICME 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« 2012 Excellent Doctoral Dissertation of France » award (in french, “Prix de thèse”) presented by IEEE France Section, SFGBM, AGBM and GdR CNRS-Inserm Stic-Santé.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Best student award” at the MIPS XIV Conference, Dublin, Ireland, 2011.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of affinity on the gaze behavior of individuals with Autism Spectrum Disorder (ASD) based on their unique autistic traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Etchamendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Tiscini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 91, pp.103228. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.displa.2025.103228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUVOD: A Novel Multi-View Video Object Segmentation Dataset and a Benchmark for 3D Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangning Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maraval Joshua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmm.2025.3632697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypical Progressive Alignment and Reweighting for Generalizable Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muxin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (9), pp.13065-13081. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tits.2025.3566238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Light Field Image Quality Assessment Using Multiplane Texture and Multilevel Wavelet Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71 (4), pp.1092 - 1107. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tbc.2025.3627787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced fine-tuning procedures to enhance DNN robustness in visual coding for machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarno Vanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13640-024-00650-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Benchmark Database and Objective Metric for Light Field Image Quality Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjia Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tcsvt.2024.3486336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective quality assessment of medical images and videos: review and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Jebbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-024-20292-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Perceptual Quality Assessment of LFI Based on Angular-Spatial Effect Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBC.2023.3308329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDDMF: An Efficient Deep Discrepancy Measuring Framework For Full-Reference Light Field Image Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ieee Transactions On Image Processing, 32, pp.6426-6440. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tip.2023.3329663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PVBLiF: A Pseudo Video-Based Blind Quality Assessment Metric for Light Field Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2023.3278452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Computational Neuroscience for Perceptual Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Min</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jakhetiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.876969. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2022.876969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the methodologies used for subjective medical image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (15), pp.15TR02. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ac1157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Depth Estimation Network for Wide-Baseline Light Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lafruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.2288-2300. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2021.3051761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Crosswalk Scene Understanding for the Visually Impaired</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghuo Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.1478-1486. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2021.3096379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Adversarial Instance-level Image Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.2199-2207. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2021.3065578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid dual stream blender for wide baseline view synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hobloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lathuiliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cagnazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attilio Fiandrotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97, pp.116366. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2021.116366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of DIBR-synthesized views: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 423, pp.158-178. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2020.09.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-FoV Viewport-based Visual Saliency Model Using Adaptive Weighting Losses for 360° Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang-Yi Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.1811-1826. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2020.3003642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-End 6DoF Pose Estimation From Monocular RGB Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canqun Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67 (1), pp.87-96. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCE.2021.3057137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SC-RPN: A Strong Correlation Learning Framework for Region Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingqing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canqun Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.4084-4098. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2021.3069547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminative feature representation for Noisy image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunbo Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianling Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79 (11-12), pp.7783-7809. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-019-08424-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salient video object detection using a virtual border and guided filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97, pp.106998. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2019.106998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporally downsampled cerebral CT perfusion image restoration using deep residual learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haichen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (2), pp.193-201. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-019-02082-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of deep-learning based methods for salient object detection in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.107340. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2020.107340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EyeTrackUAV2: a Large-Scale Binocular Eye-Tracking Dataset for UAV Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Krassanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Drones 2020, 4 (2), pp.2. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391832v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating re-entrant waves promote maturation of hiPSC-derived cardiomyocytes in self-organized tissue ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leqian Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itsunari Minami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeru Miyagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-020-0853-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring visual biases in uav videos from eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones4030031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MD-NDNet: a multi-dimensional convolutional neural network for false-positive reduction in pulmonary nodule detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongjun Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonglei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (23), pp.235053. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/aba87c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmark of DIBR Synthesized View Quality Assessment Metrics on a new database for Immersive Media Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (5), pp.1235-1247. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMM.2018.2875307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective general-purpose NR-IQA model using natural scene statistics (NSS) of the luminance relative order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonghan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huizhen Jia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.100-109. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of full-reference video quality metrics and their performance evaluations for videoconferencing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (02), pp.1. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.jei.28.2.023001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning-based digital subtraction angiography image generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangrui Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image steganography based on digital holography and saliency map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoyong Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuming Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (01), pp.1. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.oe.58.1.013102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective and objective evaluations of feature selected multi output filter for speckle reduction on ultrasound images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Deforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (18), pp.185014. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/aadbc9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast and Visual Saliency Similarity-Induced Index for Assessing Image Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huizhen Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonghan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.65885-65893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIQSV+: A No-Reference Synthesized View Quality Assessment Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.1652-1664. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2017.2781420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS-CapsNet: A Novel Multi-Scale Capsule Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canqun Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (12), pp.1850-1854. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2018.2873892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A frequency-sweeping framework for stability analysis of time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu-Guang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arben Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (8), pp.16. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2016.2633533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended PCJO for the detection-localization of hypersignals and hyposignals in CT images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenlong Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.24239-24248. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2017.2720418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale contrast similarity deviation: An effective and efficient index for perceptual image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonghan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huizhen Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baosheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.1--9. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2016.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image quality assessment based on perceptual grouping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Tonghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huizhen Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kong Youyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Baosheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast University (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.29-34. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3969/j.issn.1003-7985.2016.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of model observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, -- (--), p.1-6. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2014.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Stability issues on Channelized Hotelling Observer under different background assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (5), pp.1112-1117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00986008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channelized model observer for the detection and estimation of signals with unknown amplitude, orientation, and size.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (11), pp.2422-32. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.30.002422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00954609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perceptually relevant Channelized Joint Observer (PCJO) for the detection-localization of parametric signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (10), pp.1875-1888. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2012.2205267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724396v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitrate Allocation Improvement for Hybrid Animation-Based Face Video Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Cabarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoran Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Visual Information Processing (EUVIP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valetta, Malta, France. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP66349.2025.11238893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual Rig Approach for Multi-View Video and Spatialized Audio Capture in Medical Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangning Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 16th International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Karlshamn, France. pp.274-277, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX61742.2024.10598273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spacetime Gaussian Grouping for 4D object segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangning Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Geneve, Switzerland. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP61797.2024.10772975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adenoma discrimination by 3-Slices Washout Calculation on CT scans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumi Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Frampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Geneve, Switzerland. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP61797.2024.10772830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RD-cost Regression Speed Up Technique for VVC Intra Block Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. A. Kherchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Galpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.3530-3534, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icassp48485.2024.10447850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting personalized saliency map for people with autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Etchamendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBMI 2023: 20th International Conference on Content-based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3617233.3617277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Quality Assessment of Light Field Image Based on Spatio-Angular Textural Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRG-DQA: Texture Residual-Guided Dehazed Image Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiantian Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Machine Perception Aware Image Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjia Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 25th International Workshop on MultiMedia Signal Processing (MMSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Down-sampling based Video Coding with Frame-Recurrent Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keren He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Do-Kim Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinjia Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Compression Conference (DCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Snowbird, United States. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCC55655.2023.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the affinity on ASD people visual engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Etchamendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBMI 2023: 20th International Conference on Content-based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3617233.3617236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Image Quality Assessment Metrics for Semantic Segmentation in a Machine-to-Machine Communication Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX58391.2023.10178503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091521v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Models for Low Dose CT Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumi Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Frampas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Workshop on Visual Information Processing (Euvip)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Gjovik, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoised CT Images Quality Assessment Through COVID-19 Pneumonia Detection Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumi Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Jebbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX58391.2023.10178603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSE: A Multi-view Synthesis Enhancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hobloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 31st European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco58844.2023.10289903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Coding for Machines: Large-Scale Evaluation of Deep Neural Networks Robustness to Compression Artifacts for Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRA-MODAL CONSTRAINT LOSS FOR IMAGE-TEXT RETRIEVAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does personal interests affect visual attention? - An eye tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Etchamendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Workshop on Visual Information Processing (EUVIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP53989.2022.9922683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Coding for Machines: Large-Scale Evaluation of Deep Neural Networks Robustness to Compression Artifacts for Semantic Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEEBLIF: DEEP BLIND LIGHT FIELD IMAGE QUALITY ASSESSMENT BY EXTRACTING ANGULAR AND SPATIAL INFORMATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenbin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing, ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.2266-2270, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert Training: Enhancing AI Resilience to Image Coding Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging, Image Processing: Algorithms and Systems XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic-driven Colorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ACM SIGGRAPH European Conference on Visual Media Production, CVMP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3485441.3485645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Coding for Flexible Learned Video Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ladune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Learning Representations (ICLR) 2021, Neural Compression Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienne (virtual), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192548v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-View Stereoscopic Video Database With Green Screen (MTF) For Video Transition Quality-of-Experience Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hobloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cagnazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX51781.2021.9465458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Coding and Variable Bitrate for Practical Learned Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ladune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIC workshop, CVPR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual Perception of Omnidirectional Video for Virtual Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang-Yi Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cagri Ozcinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emin Zerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, London, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW46912.2020.9105956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Recent Deep Learning Based Methods for Image-Text Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 3rd International Conference on Multimedia Information Processing and Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Shenzhen, China. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIPR49039.2020.00042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantics-guided warping for semi-supervised video object instance segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.F. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kpalma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Image Analysis and Recognition, ICIAR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Varzim, Portugal. pp.186-195, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50347-5_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Probability Model for Learning Based Image Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ladune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP (International Conference on Acoustics, Speech, and Signal Processing) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2020, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModeNet: Mode Selection Network For Learned Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ladune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning for Signal Processing (MLSP) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fixation-Based 360° Benchmark Dataset For Salient Object Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abu Dhabi, France. pp.3458-3462, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MANet: Multi-scale aggregated network for light field depth estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lafruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Issues for the Construction of Salient Object Datasets with Large-Scale Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Multimedia Information Processing and Retrieval, MIPR 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Shenzhen, China. pp.117-122, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIPR49039.2020.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Flow and Mode Selection for Learning-based Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ladune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSP 2020, IEEE 22nd International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Audio-Visual Saliency Prediction for Omnidirectional Video with Spatial Audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang-Yi Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cagri Ozcinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Visual Communications and Image Processing (VCIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Macau, France. pp.355-358, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VCIP49819.2020.9301766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How well current saliency prediction models perform on UAVs videos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Meur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAIP (International Conference on Computer Analysis of Images and Patterns)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Salermo, Italy. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29888-3_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Subjective Assessment of the Perceived Quality of Medical Images and Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Barakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Barakovic Barakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Tenth International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cagliari, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2018.8463297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Complexity Joint RDO of Prediction Units Couples for HEVC Intra Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Tanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ropert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Canada. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salgan360 Visual saliency prediction on 360 degree images with generative adversarial networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-Y. Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Multimedia and Expo Workshops, ICMEW 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, San Diego, United States. pp.8551543, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2018.8551543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of objective metrics on free-viewpoint videos with different depth coding algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE International Symposium on Optics + Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San diego, United States. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2321270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of No-reference quality metrics for Ultrasound liver images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Tenth International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cagliari, France. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2018.8463299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning approach for global no-reference video quality model generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Digital Image Processing XLI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, San Diego, United States. pp.1075212, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2320996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A full-reference Image Quality Assessment metric for 3D Synthesized Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Quality and System Performance Conference, at IS&amp;T Electronic Imaging 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Burlingame, United States. pp.366-1-366-5, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/issn.2470-1173.2018.12.iqsp-366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SC-IQA: Shift compensation based image quality assessment for DIBR-synthesized views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCIP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Taichung, Taiwan. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/vcip.2018.8698654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Adaptive Quantization using accurate estimations of Inter and Skip probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Tanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ropert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PCS.2018.8456275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-output speckle reduction filter for ultrasound medical images based on multiplicative multiresolution decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment Based on PCJO for Low-dose CT Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianjie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Huazhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin M. Luo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine (Fully3D)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre multi-sorties pour la réduction de bruit appliqué aux images médicales ultrasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of single-artifact based video quality metrics in video communication context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Quality of Multimedia Experience, QoMEX 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Erfurt, Germany. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2017.7965683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-block dependencies consideration for intra coding in H.264/AVC and HEVC standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Tanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ropert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Nouvelle Orléans, LA, United States. pp.1537-1541, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast filtering-based temporal saliency detection using minimum barrier distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidiyo Kpalma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME2017W</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Hong Kong, China. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2017.8026330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIQSV: A no reference image quality assessment metric for 3D synthesized views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shishun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the usability of opinion-unaware no-reference natural image quality metrics in the context of medical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Outtas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Serir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Symposium on Signal, Image, Video and Communications, ISIVC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC.2016.7894006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the performance of ITU-T G.1070 model for packet loss and desynchronization impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QoMEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbon, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual quality study for videotelephony on IP networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Déforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual quality study for videoconferencing on IP networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Workshop on Multimedia Signal Processing, MMSP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2016.7813379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive vs. non-interactive subjective evaluation of IP network impairments on audiovisual quality in videoconferencing context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deforges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Quality of Multimedia Experience, QoMEX 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal. pp.7498947, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2016.7498947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MULTI-SLICE MODEL OBSERVER FOR MEDICAL IMAGE QUALITY ASSESSMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2015 : International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Image Quality Assessment Using Natural Scene Statistics in the Gradient Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonghan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huizhen Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baosheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Malaysia. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la qualité d'images IRM en 2D et 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Démonstrateurs 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence des modèles du SVH pour la sensation et la perception des images médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence des modèles du SVH pour la tâche de détection de lésions SEP sur des IRMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE for Telemedicine: Challenges and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang-Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Applications of Digital Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoE in medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang-Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Qualinet Fifth Qualinet General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle numérique pour l'évaluation objective de la qualité d'images médicales 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KEY ISSUES AND SPECIFICITIES FOR THE OBJECTIVE MEDICAL IMAGE QUALITY ASSESSMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Video Processing and Quality Metrics for Consumer Electronics VPQM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Scottsdale, Arizona, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of HVS models in the application of medical image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Human Vision and Electronic Imaging XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San franscisco, United States. pp.8291, 82910T, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.905892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using AUC to study perceptual difference model suitability for the detection task on MR image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Perception Conference XIV (MIPS XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of anatomical information and observer expertise on abnormality detection task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H.K Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Lake Buena Vista, Florida, United States. pp. 79661G-79661G-8, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.877590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using AUC to study perceptual di erence model suitability for the detection task on MR image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIPS (Medical Imaging Perception Society) XIV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Dublin, Ireland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic quality assessment of medical images: Challenges and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cavaro-Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Workshop on Visual Information Processing (EUVIP) 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France. pp.277 - 284, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP.2010.5699147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLOCK PARTITIONING ACCELERATION BASED ON REINFORCEMENT LEARNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. A. Kherchouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Galpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Schnitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2024/079327. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADVANCEMENTS IN RADIANCE FIELD TECHNIQUES FOR VOLUMETRIC VIDEO GENERATION: A TECHNICAL OVERVIEW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Maraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ramin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The best of IET and IBC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of anatomical information and observer expertise on abnormality detection task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Observers for the Objective Quality Assessment of Medical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Signal and Image Processing. Université d'Angers, 2012. English. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00782522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Quality Assessment and Saliency Detection: human visual perception modeling and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Signal and Image Processing. Université de Rennes 1 (UR1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02897366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId387"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2397DD0A"/>
+    <w:nsid w:val="E83945AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D831B4F9"/>
+    <w:nsid w:val="13BA2416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372715v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fournier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Etchamendy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Tiscini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2025.103228" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395434v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishun Tian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Xiang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbc.2025.3627787" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395444v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangning Wei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maraval Joshua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Outtas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kidiyo Kpalma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmm.2025.3632697" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294719v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muxin Liao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tits.2025.3566238" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Marie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mercat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Vanne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13640-024-00650-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjia Zhou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcsvt.2024.3486336" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rodrigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Jebbari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-20292-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2023.3308329" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2023.3329663" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04241249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2023.3278452" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Min" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jakhetiya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.876969" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lafruit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3051761" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336592v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantao Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac1157" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2021.3065578" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghuo Zheng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2021.3096379" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hobloss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lathuiliere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116366" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Su" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2020.09.062" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881994v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Yi Chao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2020.3003642" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canqun Xiang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2021.3057137" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229116v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingqing Peng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3069547" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbo Gu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Tang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianling Lv" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-08424-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02432462v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.106998" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364093v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichen Zhu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwen Wu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02082-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02796892v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107340" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391832v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Perrin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Krassanakis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones4010002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001825v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leqian Yu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsunari Minami" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Miyagawa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0853-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones4030031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070674v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Wu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongjun Ge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonglei Shi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aba87c" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899625v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2018.2875307" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056327v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Saidi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barriac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jei.28.2.023001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056375v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonghan Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huizhen Jia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2018.11.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360278v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Gao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Song" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangrui Yin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986497v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyong Zhuang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuming Jiao" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.oe.58.1.013102" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880192v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Outtas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Deforges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Serir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aadbc9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056366v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2781420" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908269v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Tang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2873892" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636989v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Yuan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Yang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2720418" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01431725v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Guang Li" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arben Cela" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2633533" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343532v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baosheng Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhong Shu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2016.04.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304695v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tonghan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Youyong" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Baosheng" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1003-7985.2016.01.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011202v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.04.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27TWHPTP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00986008v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Ge" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00954609v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Goossens" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.002422" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724396v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Tanguy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2205267" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355635v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Cabarat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Jiang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP66349.2025.11238893" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033484v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Maraval" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Besnard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP61797.2024.10772975" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689748v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesce" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gayral" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX61742.2024.10598273" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527003v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. A. Kherchouche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Galpin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10447850" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033478v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumi Xia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frampas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP61797.2024.10772830" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356647v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zeng" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222233" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304489v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222216" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385903v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cherel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617277" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205183v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Fu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337677" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198725v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren He" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Do-Kim Pham" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC55655.2023.00068" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091521v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX58391.2023.10178503" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385253v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617236" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253999v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deforges" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088481v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX58391.2023.10178603" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356701v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco58844.2023.10289903" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219574v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266579v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianan Chen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Bai" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897195" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831514v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923183v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP53989.2022.9922683" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217321v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897951" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555716v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468792v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ho" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raake" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485441.3485645" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192548v3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ladune" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Philippe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367527v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX51781.2021.9465458" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198937v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869399v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagri Ozcinar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Zerman" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW46912.2020.9105956" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02476067v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934290v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.F. Wang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kpalma" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50347-5_17" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480975v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIPR49039.2020.00042" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888453v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091182v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191158" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475069v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003455v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. D&#233;forges" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIPR49039.2020.00031" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911680v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104425v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP49819.2020.9301766" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265047v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29888-3_25" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899633v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2321270" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042542v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Y. Chao" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deforges" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2018.8551543" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091124v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Barakovic" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Barakovic Barakovic" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2018.8463297" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724383v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bichon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Tanou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ropert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462489" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875037v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamidouche" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Serir" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2018.8463299" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904636v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saidi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barriac" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2320996" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637084v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2470-1173.2018.12.iqsp-366" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899637v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip.2018.8698654" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793025v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456275" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637076v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjie Xu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Huazhong" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin M. Luo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637082v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547813v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952414" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622386v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2017.7965683" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809651v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637078v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2017.8026330" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622686v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952356" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622526v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Outtas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serir" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7894006" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637045v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barric" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637066v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484545v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2016.7813379" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368146v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498947" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108109v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Callet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ge" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065901v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991994v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-Menard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Callet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991967v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang-Ge" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992007v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061643v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059646v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992021v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665902v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665996v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905892" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857445v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724393v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H.K Cooper" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877590" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724823v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616550v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP.2010.5699147" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401194v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Galpin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schnitzler" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049100v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855981v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00782522v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02897366v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372715v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fournier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Etchamendy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Tiscini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2025.103228" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395444v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangning Wei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maraval Joshua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Outtas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kidiyo Kpalma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmm.2025.3632697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294719v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muxin Liao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishun Tian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tits.2025.3566238" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395434v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Xiang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbc.2025.3627787" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Marie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mercat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Vanne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13640-024-00650-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjia Zhou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcsvt.2024.3486336" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rodrigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Jebbari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-20292-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2023.3308329" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2023.3329663" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04241249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2023.3278452" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Min" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jakhetiya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.876969" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantao Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac1157" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lafruit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3051761" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330267v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghuo Zheng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2021.3096379" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195862v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2021.3065578" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hobloss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lathuiliere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Fiandrotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116366" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Su" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2020.09.062" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881994v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang-Yi Chao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2020.3003642" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canqun Xiang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2021.3057137" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229116v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingqing Peng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3069547" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbo Gu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Tang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianling Lv" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-08424-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02432462v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2019.106998" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364093v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichen Zhu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwen Wu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-019-02082-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02796892v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107340" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391832v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Perrin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Krassanakis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones4010002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001825v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leqian Yu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsunari Minami" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeru Miyagawa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-0853-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones4030031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070674v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Wu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongjun Ge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonglei Shi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aba87c" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899625v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2018.2875307" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056375v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonghan Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huizhen Jia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2018.11.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056327v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Saidi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barriac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jei.28.2.023001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360278v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Gao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Song" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangrui Yin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986497v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyong Zhuang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuming Jiao" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.oe.58.1.013102" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880192v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Outtas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Deforges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Serir" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aadbc9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056366v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2781420" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908269v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Tang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2873892" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01431725v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Guang Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arben Cela" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2633533" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636989v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Yuan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Yang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2720418" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343532v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baosheng Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhong Shu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2016.04.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304695v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tonghan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Youyong" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Baosheng" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1003-7985.2016.01.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011202v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.04.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27TWHPTP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00986008v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Ge" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00954609v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Goossens" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.002422" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724396v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Tanguy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2205267" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355635v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Cabarat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Jiang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP66349.2025.11238893" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689748v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Maraval" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesce" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gayral" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX61742.2024.10598273" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033484v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Besnard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP61797.2024.10772975" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033478v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumi Xia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frampas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP61797.2024.10772830" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527003v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. A. Kherchouche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Galpin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp48485.2024.10447850" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385903v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cherel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617277" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304489v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222216" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356647v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zeng" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222233" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205183v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Fu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337677" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198725v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren He" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Do-Kim Pham" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC55655.2023.00068" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385253v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617236" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091521v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX58391.2023.10178503" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253999v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deforges" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088481v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX58391.2023.10178603" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356701v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco58844.2023.10289903" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219574v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266579v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianan Chen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Bai" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897195" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923183v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP53989.2022.9922683" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831514v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217321v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897951" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555716v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468792v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ho" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raake" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485441.3485645" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192548v3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ladune" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Philippe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367527v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX51781.2021.9465458" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198937v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869399v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagri Ozcinar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Zerman" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW46912.2020.9105956" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480975v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIPR49039.2020.00042" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934290v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.F. Wang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kpalma" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50347-5_17" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02476067v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888453v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091182v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191158" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475069v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003455v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. D&#233;forges" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIPR49039.2020.00031" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911680v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104425v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP49819.2020.9301766" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265047v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29888-3_25" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091124v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Barakovic" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Barakovic Barakovic" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2018.8463297" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724383v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bichon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Tanou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ropert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462489" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042542v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Y. Chao" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deforges" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2018.8551543" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899633v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2321270" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875037v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamidouche" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Serir" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2018.8463299" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904636v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saidi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barriac" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2320996" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637084v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2470-1173.2018.12.iqsp-366" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899637v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip.2018.8698654" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793025v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456275" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637082v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637076v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjie Xu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Huazhong" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin M. Luo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809651v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622386v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2017.7965683" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547813v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952414" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637078v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2017.8026330" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622686v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952356" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622526v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Outtas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serir" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC.2016.7894006" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637045v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barric" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637066v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484545v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2016.7813379" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368146v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2016.7498947" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108109v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Callet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ge" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065901v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991994v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-Menard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Callet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061643v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992007v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991967v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang-Ge" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059646v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992021v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665902v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665996v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905892" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857445v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724393v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H.K Cooper" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877590" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724823v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616550v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP.2010.5699147" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401194v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Galpin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schnitzler" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049100v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855981v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00782522v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02897366v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>