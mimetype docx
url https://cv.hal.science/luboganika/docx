--- v0 (2026-04-04)
+++ v1 (2026-04-25)
@@ -269,1853 +269,1853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation et polyvalence : un itinéraire de recherche et d’enseignement avec Ilana Heineberg</w:t>
+                <w:t xml:space="preserve">Dossier bilingue: Le portugais dans le système universitaire français : internationalisation, mobilité internationale, certifications en langue et plurilinguisme / As línguas no contexto universitário: internacionalização e mobilidade internacional, certificações em línguas e plurilinguismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilana Heineberg</w:t>
+                <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josilene Pinheiro-Mariz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3 (13), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3064</w:t>
+              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/issue/view/54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417193v1</w:t>
+                <w:t xml:space="preserve">hal-05419720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uma trajetória acadêmica multifacetada: ensino, pesquisa e cooperação franco-brasileira no âmbito da língua portuguesa Entrevista com Maria da Conceição Coelho Ferreira</w:t>
+                <w:t xml:space="preserve">Da engenharia à literatura e à promoção do português na França. Entrevista com Daniel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria da Conceição Coelho Ferreira</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2363</w:t>
+              <w:t xml:space="preserve">, 2024, 3 (13), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417138v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inovação e polivalência: um percurso de pesquisa e ensino com Ilana Heineberg</w:t>
+                <w:t xml:space="preserve">Le corps enseignant de portugais dans les universités françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilana Heineberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Letras Raras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (13), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2366</w:t>
+              <w:t xml:space="preserve">HispanismeS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, https://journals.openedition.org/hispanismes/20187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417203v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Olivieri-Godet: um percurso excepcional e a promoção do português na França</w:t>
+                <w:t xml:space="preserve">Mireille Garcia: pesquisa, difusão do conhecimento, parcerias universitárias e futuro do português na França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rita Olivieri-Godet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2361</w:t>
+              <w:t xml:space="preserve">, 2024, 3 (13), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416964v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Série d’entretiens - Regards croisés sur l'évolution et les enjeux de l'enseignement et la recherche universitaire du portugais en France</w:t>
+                <w:t xml:space="preserve">Uma trajetória acadêmica multifacetada: ensino, pesquisa e cooperação franco-brasileira no âmbito da língua portuguesa Entrevista com Maria da Conceição Coelho Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria da Conceição Coelho Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3058</w:t>
+              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416919v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravir les échelons : le parcours de Jean Pierre Chavagne</w:t>
+                <w:t xml:space="preserve">Série d’entretiens - Regards croisés sur l'évolution et les enjeux de l'enseignement et la recherche universitaire du portugais en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chavagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3062</w:t>
+              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3058</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417152v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Olivieri-Godet : un parcours exceptionnel et la promotion du portugais en France</w:t>
+                <w:t xml:space="preserve">Rita Olivieri-Godet: um percurso excepcional e a promoção do português na França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Olivieri-Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3059</w:t>
+              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416958v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rede polissêmica do verbo ficar em português L1 (Brasil) e em português L2 (aprendizes de língua francesa) : aquisição e didática</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inovação e polivalência: um percurso de pesquisa e ensino com Ilana Heineberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucía Gómez Vicente</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Heineberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Estudos da Linguagem</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Letras Raras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (13), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2366</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770921v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Garcia: pesquisa, difusão do conhecimento, parcerias universitárias e futuro do português na França</w:t>
+                <w:t xml:space="preserve">Innovation et polyvalence : un itinéraire de recherche et d’enseignement avec Ilana Heineberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Garcia</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Heineberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3 (13), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2362</w:t>
+              <w:t xml:space="preserve">, 2024, 3 (13), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417125v1</w:t>
+                <w:t xml:space="preserve">hal-05417193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Garcia: recherche, diffusion du savoir, partenariats universitaires et avenir du portugais en France</w:t>
+                <w:t xml:space="preserve">Gravir les échelons : le parcours de Jean Pierre Chavagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Garcia</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chavagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3060</w:t>
+              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3062</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417120v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'ingénierie à la littérature et à la promotion du portugais en France. Entretien avec Daniel Rodrigues</w:t>
+                <w:t xml:space="preserve">Rita Olivieri-Godet : un parcours exceptionnel et la promotion du portugais en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Rodrigues</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Olivieri-Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3063</w:t>
+              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3059</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417170v1</w:t>
+                <w:t xml:space="preserve">hal-05416958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escalando os degraus: a trajetória de Jean Pierre Chavagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A rede polissêmica do verbo ficar em português L1 (Brasil) e em português L2 (aprendizes de língua francesa) : aquisição e didática</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kátia Bernardon De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chavagne</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Gómez Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Letras Raras</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista de Estudos da Linguagem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (1), pp.289 - 311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17851/2237-2083.32.1.289-311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417158v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un voyage académique multifacette : enseignement, recherche et coopération franco-brésilienne dans le domaine de la langue portugaise. Entretien avec Maria da Conceição Coelho Ferreira</w:t>
+                <w:t xml:space="preserve">Mireille Garcia: recherche, diffusion du savoir, partenariats universitaires et avenir du portugais en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria da Conceição Coelho Ferreira</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3061</w:t>
+              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417143v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Série de entrevistas - Olhares cruzados sobre a evolução e os desafios do ensino e da pesquisa universitária da língua portuguesa na França</w:t>
+                <w:t xml:space="preserve">De l'ingénierie à la littérature et à la promotion du portugais en France. Entretien avec Daniel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2360</w:t>
+              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3063</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416926v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le portugais à l’Université Rennes 2 : histoire de l’évolution d’une discipline</w:t>
+                <w:t xml:space="preserve">Escalando os degraus: a trajetória de Jean Pierre Chavagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chavagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, https://nouvelles.univ-rennes2.fr/system/files/UHB/Visuel%20publications/palimpseste_11_web.pdf</w:t>
+              <w:t xml:space="preserve">Revista Letras Raras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416844v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier bilingue: Le portugais dans le système universitaire français : internationalisation, mobilité internationale, certifications en langue et plurilinguisme / As línguas no contexto universitário: internacionalização e mobilidade internacional, certificações em línguas e plurilinguismo</w:t>
+                <w:t xml:space="preserve">Un voyage académique multifacette : enseignement, recherche et coopération franco-brésilienne dans le domaine de la langue portugaise. Entretien avec Maria da Conceição Coelho Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Josilene Pinheiro-Mariz</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria da Conceição Coelho Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/issue/view/54</w:t>
+              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419720v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps enseignant de portugais dans les universités françaises</w:t>
+                <w:t xml:space="preserve">Série de entrevistas - Olhares cruzados sobre a evolução e os desafios do ensino e da pesquisa universitária da língua portuguesa na França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HispanismeS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23, https://journals.openedition.org/hispanismes/20187</w:t>
+              <w:t xml:space="preserve">Revista Letras Raras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416836v1</w:t>
+                <w:t xml:space="preserve">hal-05416926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Da engenharia à literatura e à promoção do português na França. Entrevista com Daniel Rodrigues</w:t>
+                <w:t xml:space="preserve">Le portugais à l’Université Rennes 2 : histoire de l’évolution d’une discipline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Letras Raras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (13), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2365</w:t>
+              <w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, https://nouvelles.univ-rennes2.fr/system/files/UHB/Visuel%20publications/palimpseste_11_web.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417177v1</w:t>
+                <w:t xml:space="preserve">hal-05416844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptive Analysis of the Action Plan of Praia (2021) of CPLP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le processus de lecture des étudiants en portugais dans les formations LLCER et LEA dans le contexte universitaire français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davi Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matraga - Revista do Programa de Pós-Graduação em Letras da UERJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (58), https://www.e-publicacoes.uerj.br/matraga/article/view/70184</w:t>
+              <w:t xml:space="preserve">Gragoatá Revista do Instituto de Letras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (62), https://periodicos.uff.br/gragoata/article/view/57806/35253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416879v1</w:t>
+                <w:t xml:space="preserve">hal-05416860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus de lecture des étudiants en portugais dans les formations LLCER et LEA dans le contexte universitaire français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Descriptive Analysis of the Action Plan of Praia (2021) of CPLP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Delfino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gragoatá Revista do Instituto de Letras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (62), https://periodicos.uff.br/gragoata/article/view/57806/35253</w:t>
+              <w:t xml:space="preserve">Matraga - Revista do Programa de Pós-Graduação em Letras da UERJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (58), https://www.e-publicacoes.uerj.br/matraga/article/view/70184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416860v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement de portugais à l’Université française</w:t>
+                <w:t xml:space="preserve">O ensino do português no sistema universitário Francês</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9 (4), pp.106. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 9 (4), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/1360/1222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141839v1</w:t>
+                <w:t xml:space="preserve">hal-05416897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O ensino do português no sistema universitário Francês</w:t>
+                <w:t xml:space="preserve">L’enseignement de portugais à l’Université française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9 (4), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/1360/1222</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35572/rlr.v9i4.1966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416897v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité dans l’enseignement / apprentissage du Portugais Langue Etrangère : aspects individuels dans la collectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2147,303 +2147,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hadot : Reflexões sobre a noção de ‘cultura de si’</w:t>
+                <w:t xml:space="preserve">Letramento a partir do contexto profissional no processo de formação de adultos: Análise de documentos utilizados em formações linguísticas na França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassiana Stephan</w:t>
+                <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Filosofica de Coimbra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (51), https://digitalis-dsp.uc.pt/handle/10316.2/42152/</w:t>
+              <w:t xml:space="preserve">Forproll </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Edição Especial: Letramento, 1 (02), pp.34-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417243v1</w:t>
+                <w:t xml:space="preserve">hal-02007806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hadot : Reflexões sobre a noção de ‘cultura de si’.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Pierre Hadot : Reflexões sobre a noção de ‘cultura de si’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassiana Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Filosófica de Coimbra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vol. 26 (51)</w:t>
+              <w:t xml:space="preserve">Revista Filosofica de Coimbra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (51), https://digitalis-dsp.uc.pt/handle/10316.2/42152/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007837v1</w:t>
+                <w:t xml:space="preserve">hal-05417243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letramento a partir do contexto profissional no processo de formação de adultos: Análise de documentos utilizados em formações linguísticas na França</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
+                <w:t xml:space="preserve">Pierre Hadot : Reflexões sobre a noção de ‘cultura de si’.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassiana Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forproll </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Edição Especial: Letramento, 1 (02), pp.34-48</w:t>
+              <w:t xml:space="preserve">Revista Filosófica de Coimbra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vol. 26 (51)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007806v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écrits professionnels dans la formation des adultes faiblement qualifiés : quelle didactique du français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2548,51 +2548,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A POLISSEMIA DO VERBO FICAR NO ÂMBITO DO ENSINO-APRENDIZAGEM DO PORTUGUÊS LÍNGUA ESTRANGEIRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2863,51 +2863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polissemia do verbo ficar no ensino de PLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3014,51 +3014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A intercompreensão a favor da heterogeneidade no ensino de PLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3096,51 +3096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avaliação do Português no ensino superior francês: o caso do CLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3178,51 +3178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A HETEROGENEIDADE NO ENSINO E APRENDIZAGEM DE PLE: ASPECTOS INDIVIDUAIS NA COLETIVIDADE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3260,51 +3260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Português Língua Estrangeira à distância: Ensino e reflexão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3342,51 +3342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écrits professionnels en formation d’adultes : quelle didactique du français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3573,51 +3573,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'emploi du verbe ficar dans les manuscrits des étudiants universitaires de PLE en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3844,457 +3844,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obra coletiva: Discurso, Linguagem e Poder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discurso, linguagem e poder.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luís Jobim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editora Makunaima. , 2024, 978-65-87250-46-5</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419710v1</w:t>
+                <w:t xml:space="preserve">hal-05439778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discurso, linguagem e poder.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Discours, langage et pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luís Jobim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciane Boganika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">Makunaima, 2024, 9786587250526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439778v1</w:t>
+                <w:t xml:space="preserve">hal-05418072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours, langage et pouvoir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obra coletiva: Perspectivas interculturais: discurso, linguagem e poder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eden Viana Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luís Jobim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria da Conceição Coelho Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Makunaima, 2024, 9786587250526</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makunaima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-65-87250-58-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418072v1</w:t>
+                <w:t xml:space="preserve">hal-05417757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obra coletiva: Perspectivas interculturais: discurso, linguagem e poder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obra coletiva: Discurso, Linguagem e Poder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luís Jobim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editora Makunaima. , 2024, 978-65-87250-46-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makunaima</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05417757v1</w:t>
+                <w:t xml:space="preserve">hal-05419710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours, langage et pouvoir.</w:t>
               </w:r>
@@ -4306,51 +4306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luís Jobim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4426,51 +4426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A intercompreensão a favor da heterogeneidade no ensino de PLE: uma concepção pedagógica.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distancias e proximidades na aprendizagem das línguas : representações, práticas e materiais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pontes Editores, 2025, 9786556378183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4489,341 +4489,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la Comédie-Française à l'exil : Véra Korène à travers le prisme de la presse brésilienne</w:t>
+                <w:t xml:space="preserve">Analyse de la collection de la revue Bulletin des Études Portugaises : les premiers pas de la recherche et de l'enseignement du portugais dans les universités françaises (1937-1941)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectivas intercultuais : discurso, linguagem e poder</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-65-87250-58-8</w:t>
+              <w:t xml:space="preserve">Discours, langage et pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-65-87250-52-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416743v1</w:t>
+                <w:t xml:space="preserve">hal-05416772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análise da compreensão de leitura de textos jornalísticos no ensino de português como língua estrangeira: um estudo realizado com alunos da Université Rennes 2</w:t>
+                <w:t xml:space="preserve">De la Comédie-Française à l'exil : Véra Korène à travers le prisme de la presse brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ensino-aprendizagem de português como língua não materna: reflexões sobre contextos, materiais didáticos e práticas pedagógicas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-65-87250-55-7</w:t>
+              <w:t xml:space="preserve">Perspectivas intercultuais : discurso, linguagem e poder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-65-87250-58-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416704v1</w:t>
+                <w:t xml:space="preserve">hal-05416743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análise do acervo da revista Bulletin des Etudes Portugaises: os primeiros passos da pesquisa e do ensino do português nas universidades francesas (1937-1941)</w:t>
+                <w:t xml:space="preserve">Análise da compreensão de leitura de textos jornalísticos no ensino de português como língua estrangeira: um estudo realizado com alunos da Université Rennes 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edições Makunaima. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discurso, Linguagem e Poder</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2024, 978-65-87250-52-6</w:t>
+              <w:t xml:space="preserve">Ensino-aprendizagem de português como língua não materna: reflexões sobre contextos, materiais didáticos e práticas pedagógicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-65-87250-55-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416680v1</w:t>
+                <w:t xml:space="preserve">hal-05416704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la collection de la revue Bulletin des Études Portugaises : les premiers pas de la recherche et de l'enseignement du portugais dans les universités françaises (1937-1941)</w:t>
+                <w:t xml:space="preserve">Análise do acervo da revista Bulletin des Etudes Portugaises: os primeiros passos da pesquisa e do ensino do português nas universidades francesas (1937-1941)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edições Makunaima. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours, langage et pouvoir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-65-87250-52-6</w:t>
+              <w:t xml:space="preserve">Discurso, Linguagem e Poder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2024, 978-65-87250-52-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416772v1</w:t>
+                <w:t xml:space="preserve">hal-05416680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mobilidade acadêmica e o ensino do ple no contexto francês</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4891,51 +4891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mobilidade acadêmica e o ensino do PLE no contexto francês</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Português Língua Não Materna: Contextos, Estatutos e Práticas de Ensino numa Visão Crítica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-989-746-332-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5499,51 +5499,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="560288AD"/>
+    <w:nsid w:val="91C027A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5730,51 +5730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luboganika" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2468-3507" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233811737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416825v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Shibayama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417193v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Heineberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417138v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Coelho Ferreira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417203v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416964v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Olivieri-Godet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416919v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chavagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416958v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770921v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Bernardon De Oliveira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez Vicente" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.32.1.289-311" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417125v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodrigues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417158v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417143v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419720v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josilene Pinheiro-Mariz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Delfino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Albuquerque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416860v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v9i4.1966" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416897v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana Stephan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007837v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lachaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3043" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628589v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007866v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294548v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878884v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910434v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda M O Lima" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628590v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417345v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ara&#250;jo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417466v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karla Canarinos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419710v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Jobim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Champagnat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418072v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417757v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Viana Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edicoesmakunaima.com.br/2024/10/25/perspectivas-interculturais-discurso-linguagem-e-poder/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416781v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416772v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.up.pt/press/books/portugues-lingua-nao-materna-contextos-estatutos-e-praticas-de-ensino-numa-visao-critica" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416790v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda M. O. Lima" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007765v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Rita Evaldt Pirolli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02043571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAL023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luboganika" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2468-3507" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233811737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416825v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Shibayama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419720v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josilene Pinheiro-Mariz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodrigues" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416836v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Coelho Ferreira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416919v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416964v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Olivieri-Godet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417203v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Heineberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chavagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Bernardon De Oliveira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez Vicente" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.32.1.289-311" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417120v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417158v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417143v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416860v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416879v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Delfino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Albuquerque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141839v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v9i4.1966" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana Stephan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007837v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lachaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3043" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628589v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007866v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294548v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878884v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910434v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda M O Lima" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628590v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417345v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ara&#250;jo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417466v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karla Canarinos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Jobim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Champagnat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418072v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417757v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Viana Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edicoesmakunaima.com.br/2024/10/25/perspectivas-interculturais-discurso-linguagem-e-poder/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419710v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416781v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416680v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.up.pt/press/books/portugues-lingua-nao-materna-contextos-estatutos-e-praticas-de-ensino-numa-visao-critica" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416790v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda M. O. Lima" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007765v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Rita Evaldt Pirolli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02043571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAL023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>