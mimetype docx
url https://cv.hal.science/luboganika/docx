--- v1 (2026-04-25)
+++ v2 (2026-05-25)
@@ -269,1853 +269,1853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier bilingue: Le portugais dans le système universitaire français : internationalisation, mobilité internationale, certifications en langue et plurilinguisme / As línguas no contexto universitário: internacionalização e mobilidade internacional, certificações em línguas e plurilinguismo</w:t>
+                <w:t xml:space="preserve">Mireille Garcia: pesquisa, difusão do conhecimento, parcerias universitárias e futuro do português na França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josilene Pinheiro-Mariz</w:t>
+                <w:t xml:space="preserve">Mireille Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/issue/view/54</w:t>
+              <w:t xml:space="preserve">, 2024, 3 (13), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419720v1</w:t>
+                <w:t xml:space="preserve">hal-05417125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Da engenharia à literatura e à promoção do português na França. Entrevista com Daniel Rodrigues</w:t>
+                <w:t xml:space="preserve">Gravir les échelons : le parcours de Jean Pierre Chavagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Rodrigues</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chavagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3 (13), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2365</w:t>
+              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3062</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417177v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps enseignant de portugais dans les universités françaises</w:t>
+                <w:t xml:space="preserve">Rita Olivieri-Godet : un parcours exceptionnel et la promotion du portugais en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Olivieri-Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HispanismeS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23, https://journals.openedition.org/hispanismes/20187</w:t>
+              <w:t xml:space="preserve">Revista Letras Raras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3059</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416836v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Garcia: pesquisa, difusão do conhecimento, parcerias universitárias e futuro do português na França</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A rede polissêmica do verbo ficar em português L1 (Brasil) e em português L2 (aprendizes de língua francesa) : aquisição e didática</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kátia Bernardon De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Garcia</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Gómez Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Letras Raras</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista de Estudos da Linguagem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (1), pp.289 - 311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17851/2237-2083.32.1.289-311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417125v1</w:t>
+                <w:t xml:space="preserve">hal-04770921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uma trajetória acadêmica multifacetada: ensino, pesquisa e cooperação franco-brasileira no âmbito da língua portuguesa Entrevista com Maria da Conceição Coelho Ferreira</w:t>
+                <w:t xml:space="preserve">Inovação e polivalência: um percurso de pesquisa e ensino com Ilana Heineberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria da Conceição Coelho Ferreira</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Heineberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2363</w:t>
+              <w:t xml:space="preserve">, 2024, 3 (13), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417138v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Série d’entretiens - Regards croisés sur l'évolution et les enjeux de l'enseignement et la recherche universitaire du portugais en France</w:t>
+                <w:t xml:space="preserve">Innovation et polyvalence : un itinéraire de recherche et d’enseignement avec Ilana Heineberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Heineberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3058</w:t>
+              <w:t xml:space="preserve">, 2024, 3 (13), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416919v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Olivieri-Godet: um percurso excepcional e a promoção do português na França</w:t>
+                <w:t xml:space="preserve">Uma trajetória acadêmica multifacetada: ensino, pesquisa e cooperação franco-brasileira no âmbito da língua portuguesa Entrevista com Maria da Conceição Coelho Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rita Olivieri-Godet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria da Conceição Coelho Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2361</w:t>
+              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416964v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inovação e polivalência: um percurso de pesquisa e ensino com Ilana Heineberg</w:t>
+                <w:t xml:space="preserve">Rita Olivieri-Godet: um percurso excepcional e a promoção do português na França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ilana Heineberg</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Olivieri-Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3 (13), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2366</w:t>
+              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417203v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation et polyvalence : un itinéraire de recherche et d’enseignement avec Ilana Heineberg</w:t>
+                <w:t xml:space="preserve">Série d’entretiens - Regards croisés sur l'évolution et les enjeux de l'enseignement et la recherche universitaire du portugais en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilana Heineberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3 (13), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3064</w:t>
+              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3058</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417193v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravir les échelons : le parcours de Jean Pierre Chavagne</w:t>
+                <w:t xml:space="preserve">De l'ingénierie à la littérature et à la promotion du portugais en France. Entretien avec Daniel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chavagne</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3062</w:t>
+              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3063</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417152v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Olivieri-Godet : un parcours exceptionnel et la promotion du portugais en France</w:t>
+                <w:t xml:space="preserve">Escalando os degraus: a trajetória de Jean Pierre Chavagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rita Olivieri-Godet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chavagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3059</w:t>
+              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416958v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rede polissêmica do verbo ficar em português L1 (Brasil) e em português L2 (aprendizes de língua francesa) : aquisição e didática</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mireille Garcia: recherche, diffusion du savoir, partenariats universitaires et avenir du portugais en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucía Gómez Vicente</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Estudos da Linguagem</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Letras Raras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3060</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770921v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Garcia: recherche, diffusion du savoir, partenariats universitaires et avenir du portugais en France</w:t>
+                <w:t xml:space="preserve">Un voyage académique multifacette : enseignement, recherche et coopération franco-brésilienne dans le domaine de la langue portugaise. Entretien avec Maria da Conceição Coelho Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Garcia</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria da Conceição Coelho Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3060</w:t>
+              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417120v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'ingénierie à la littérature et à la promotion du portugais en France. Entretien avec Daniel Rodrigues</w:t>
+                <w:t xml:space="preserve">Série de entrevistas - Olhares cruzados sobre a evolução e os desafios do ensino e da pesquisa universitária da língua portuguesa na França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3063</w:t>
+              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417170v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escalando os degraus: a trajetória de Jean Pierre Chavagne</w:t>
+                <w:t xml:space="preserve">Le portugais à l’Université Rennes 2 : histoire de l’évolution d’une discipline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chavagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Letras Raras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2364</w:t>
+              <w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, https://nouvelles.univ-rennes2.fr/system/files/UHB/Visuel%20publications/palimpseste_11_web.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417158v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un voyage académique multifacette : enseignement, recherche et coopération franco-brésilienne dans le domaine de la langue portugaise. Entretien avec Maria da Conceição Coelho Ferreira</w:t>
+                <w:t xml:space="preserve">Le corps enseignant de portugais dans les universités françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria da Conceição Coelho Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Letras Raras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/3061</w:t>
+              <w:t xml:space="preserve">HispanismeS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, https://journals.openedition.org/hispanismes/20187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417143v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Série de entrevistas - Olhares cruzados sobre a evolução e os desafios do ensino e da pesquisa universitária da língua portuguesa na França</w:t>
+                <w:t xml:space="preserve">Dossier bilingue: Le portugais dans le système universitaire français : internationalisation, mobilité internationale, certifications en langue et plurilinguisme / As línguas no contexto universitário: internacionalização e mobilidade internacional, certificações em línguas e plurilinguismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josilene Pinheiro-Mariz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2360</w:t>
+              <w:t xml:space="preserve">, 2024, 13 (3), https://revistas.editora.ufcg.edu.br/index.php/RLR/issue/view/54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416926v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le portugais à l’Université Rennes 2 : histoire de l’évolution d’une discipline</w:t>
+                <w:t xml:space="preserve">Da engenharia à literatura e à promoção do português na França. Entrevista com Daniel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, https://nouvelles.univ-rennes2.fr/system/files/UHB/Visuel%20publications/palimpseste_11_web.pdf</w:t>
+              <w:t xml:space="preserve">Revista Letras Raras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (13), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/2365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416844v1</w:t>
+                <w:t xml:space="preserve">hal-05417177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus de lecture des étudiants en portugais dans les formations LLCER et LEA dans le contexte universitaire français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Descriptive Analysis of the Action Plan of Praia (2021) of CPLP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Delfino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gragoatá Revista do Instituto de Letras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (62), https://periodicos.uff.br/gragoata/article/view/57806/35253</w:t>
+              <w:t xml:space="preserve">Matraga - Revista do Programa de Pós-Graduação em Letras da UERJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (58), https://www.e-publicacoes.uerj.br/matraga/article/view/70184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416860v1</w:t>
+                <w:t xml:space="preserve">hal-05416879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptive Analysis of the Action Plan of Praia (2021) of CPLP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le processus de lecture des étudiants en portugais dans les formations LLCER et LEA dans le contexte universitaire français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davi Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matraga - Revista do Programa de Pós-Graduação em Letras da UERJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (58), https://www.e-publicacoes.uerj.br/matraga/article/view/70184</w:t>
+              <w:t xml:space="preserve">Gragoatá Revista do Instituto de Letras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (62), https://periodicos.uff.br/gragoata/article/view/57806/35253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416879v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O ensino do português no sistema universitário Francês</w:t>
+                <w:t xml:space="preserve">L’enseignement de portugais à l’Université française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9 (4), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/1360/1222</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35572/rlr.v9i4.1966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416897v1</w:t>
+                <w:t xml:space="preserve">hal-03141839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement de portugais à l’Université française</w:t>
+                <w:t xml:space="preserve">O ensino do português no sistema universitário Francês</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Letras Raras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9 (4), pp.106. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 9 (4), https://revistas.editora.ufcg.edu.br/index.php/RLR/article/view/1360/1222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35572/rlr.v9i4.1966⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03141839v1</w:t>
+                <w:t xml:space="preserve">hal-05416897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité dans l’enseignement / apprentissage du Portugais Langue Etrangère : aspects individuels dans la collectivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2147,303 +2147,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letramento a partir do contexto profissional no processo de formação de adultos: Análise de documentos utilizados em formações linguísticas na França</w:t>
+                <w:t xml:space="preserve">Pierre Hadot : Reflexões sobre a noção de ‘cultura de si’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
+                <w:t xml:space="preserve">Cassiana Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forproll </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Edição Especial: Letramento, 1 (02), pp.34-48</w:t>
+              <w:t xml:space="preserve">Revista Filosofica de Coimbra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (51), https://digitalis-dsp.uc.pt/handle/10316.2/42152/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007806v1</w:t>
+                <w:t xml:space="preserve">hal-05417243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hadot : Reflexões sobre a noção de ‘cultura de si’</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Pierre Hadot : Reflexões sobre a noção de ‘cultura de si’.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassiana Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Filosofica de Coimbra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (51), https://digitalis-dsp.uc.pt/handle/10316.2/42152/</w:t>
+              <w:t xml:space="preserve">Revista Filosófica de Coimbra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vol. 26 (51)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417243v1</w:t>
+                <w:t xml:space="preserve">hal-02007837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hadot : Reflexões sobre a noção de ‘cultura de si’.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassiana Stephan</w:t>
+                <w:t xml:space="preserve">Letramento a partir do contexto profissional no processo de formação de adultos: Análise de documentos utilizados em formações linguísticas na França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Filosófica de Coimbra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vol. 26 (51)</w:t>
+              <w:t xml:space="preserve">Forproll </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Edição Especial: Letramento, 1 (02), pp.34-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007837v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écrits professionnels dans la formation des adultes faiblement qualifiés : quelle didactique du français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2548,51 +2548,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A POLISSEMIA DO VERBO FICAR NO ÂMBITO DO ENSINO-APRENDIZAGEM DO PORTUGUÊS LÍNGUA ESTRANGEIRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2863,51 +2863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polissemia do verbo ficar no ensino de PLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3014,51 +3014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A intercompreensão a favor da heterogeneidade no ensino de PLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3096,51 +3096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avaliação do Português no ensino superior francês: o caso do CLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3172,221 +3172,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A HETEROGENEIDADE NO ENSINO E APRENDIZAGEM DE PLE: ASPECTOS INDIVIDUAIS NA COLETIVIDADE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Português Língua Estrangeira à distância: Ensino e reflexão</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simpósio SIPLE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">IV Jornadas Pedagógicas de Português 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878743v1</w:t>
+                <w:t xml:space="preserve">hal-01878884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Português Língua Estrangeira à distância: Ensino e reflexão</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A HETEROGENEIDADE NO ENSINO E APRENDIZAGEM DE PLE: ASPECTOS INDIVIDUAIS NA COLETIVIDADE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Jornadas Pedagógicas de Português 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Simpósio SIPLE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878884v1</w:t>
+                <w:t xml:space="preserve">hal-01878743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écrits professionnels en formation d’adultes : quelle didactique du français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Guernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3573,51 +3573,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'emploi du verbe ficar dans les manuscrits des étudiants universitaires de PLE en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3850,51 +3850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discurso, linguagem e poder.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luís Jobim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3977,51 +3977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luís Jobim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4091,64 +4091,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luís Jobim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria da Conceição Coelho Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makunaima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -4205,51 +4205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luís Jobim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4306,51 +4306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luís Jobim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4426,51 +4426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A intercompreensão a favor da heterogeneidade no ensino de PLE: uma concepção pedagógica.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distancias e proximidades na aprendizagem das línguas : representações, práticas e materiais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pontes Editores, 2025, 9786556378183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4489,341 +4489,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la collection de la revue Bulletin des Études Portugaises : les premiers pas de la recherche et de l'enseignement du portugais dans les universités françaises (1937-1941)</w:t>
+                <w:t xml:space="preserve">De la Comédie-Française à l'exil : Véra Korène à travers le prisme de la presse brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours, langage et pouvoir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-65-87250-52-6</w:t>
+              <w:t xml:space="preserve">Perspectivas intercultuais : discurso, linguagem e poder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-65-87250-58-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416772v1</w:t>
+                <w:t xml:space="preserve">hal-05416743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la Comédie-Française à l'exil : Véra Korène à travers le prisme de la presse brésilienne</w:t>
+                <w:t xml:space="preserve">Análise da compreensão de leitura de textos jornalísticos no ensino de português como língua estrangeira: um estudo realizado com alunos da Université Rennes 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edições Makunaima. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectivas intercultuais : discurso, linguagem e poder</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-65-87250-58-8</w:t>
+              <w:t xml:space="preserve">Ensino-aprendizagem de português como língua não materna: reflexões sobre contextos, materiais didáticos e práticas pedagógicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-65-87250-55-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416743v1</w:t>
+                <w:t xml:space="preserve">hal-05416704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análise da compreensão de leitura de textos jornalísticos no ensino de português como língua estrangeira: um estudo realizado com alunos da Université Rennes 2</w:t>
+                <w:t xml:space="preserve">Análise do acervo da revista Bulletin des Etudes Portugaises: os primeiros passos da pesquisa e do ensino do português nas universidades francesas (1937-1941)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edições Makunaima. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ensino-aprendizagem de português como língua não materna: reflexões sobre contextos, materiais didáticos e práticas pedagógicas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-65-87250-55-7</w:t>
+              <w:t xml:space="preserve">Discurso, Linguagem e Poder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2024, 978-65-87250-52-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416704v1</w:t>
+                <w:t xml:space="preserve">hal-05416680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análise do acervo da revista Bulletin des Etudes Portugaises: os primeiros passos da pesquisa e do ensino do português nas universidades francesas (1937-1941)</w:t>
+                <w:t xml:space="preserve">Analyse de la collection de la revue Bulletin des Études Portugaises : les premiers pas de la recherche et de l'enseignement du portugais dans les universités françaises (1937-1941)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discurso, Linguagem e Poder</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2024, 978-65-87250-52-6</w:t>
+              <w:t xml:space="preserve">Discours, langage et pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-65-87250-52-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416680v1</w:t>
+                <w:t xml:space="preserve">hal-05416772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mobilidade acadêmica e o ensino do ple no contexto francês</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4891,51 +4891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mobilidade acadêmica e o ensino do PLE no contexto francês</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Boganika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Português Língua Não Materna: Contextos, Estatutos e Práticas de Ensino numa Visão Crítica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-989-746-332-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5499,51 +5499,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91C027A3"/>
+    <w:nsid w:val="C2E65287"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5730,51 +5730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luboganika" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2468-3507" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233811737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416825v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Shibayama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419720v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josilene Pinheiro-Mariz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodrigues" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416836v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Coelho Ferreira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416919v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416964v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Olivieri-Godet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417203v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Heineberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417152v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chavagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Bernardon De Oliveira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez Vicente" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.32.1.289-311" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417120v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417158v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417143v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416860v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416879v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Delfino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Albuquerque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141839v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v9i4.1966" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana Stephan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007837v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lachaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3043" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628589v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007866v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294548v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878884v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910434v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda M O Lima" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628590v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417345v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ara&#250;jo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417466v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karla Canarinos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Jobim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Champagnat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418072v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417757v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Viana Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edicoesmakunaima.com.br/2024/10/25/perspectivas-interculturais-discurso-linguagem-e-poder/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419710v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416781v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416680v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.up.pt/press/books/portugues-lingua-nao-materna-contextos-estatutos-e-praticas-de-ensino-numa-visao-critica" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416790v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda M. O. Lima" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007765v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Rita Evaldt Pirolli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02043571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAL023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luboganika" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2468-3507" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233811737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416825v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Shibayama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417125v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garcia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417152v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chavagne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416958v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Olivieri-Godet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Bernardon De Oliveira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez Vicente" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.32.1.289-311" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Heineberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Coelho Ferreira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416964v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417170v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodrigues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417120v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417143v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416836v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419720v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josilene Pinheiro-Mariz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Delfino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Albuquerque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416860v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v9i4.1966" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416897v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417243v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassiana Stephan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007837v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lachaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3043" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628589v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007866v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294548v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878884v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878743v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910434v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda M O Lima" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628590v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417345v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ara&#250;jo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417466v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karla Canarinos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Jobim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Champagnat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418072v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417757v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Viana Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edicoesmakunaima.com.br/2024/10/25/perspectivas-interculturais-discurso-linguagem-e-poder/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419710v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416781v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416772v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.up.pt/press/books/portugues-lingua-nao-materna-contextos-estatutos-e-praticas-de-ensino-numa-visao-critica" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416790v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda M. O. Lima" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007765v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Rita Evaldt Pirolli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02043571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAL023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>