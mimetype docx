--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1298,429 +1298,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Synthesis of Peptide‐Containing Silicones: A New Way to Bioactive Materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-Assembling Peptide—Polymer Nano-Objects via Polymerization-Induced Self-Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Wehbi</w:t>
+                <w:t xml:space="preserve">Tuyen T. P. Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Subra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Echalier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bethry</w:t>
+                <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202001571⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (16), pp.7034-7043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816986v1</w:t>
+                <w:t xml:space="preserve">hal-02915614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocarbon-Stapled Peptide Based-Nanoparticles for siRNA Delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Simon</w:t>
+                <w:t xml:space="preserve">Direct Synthesis of Peptide‐Containing Silicones: A New Way to Bioactive Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Wehbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Echalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Laroui</w:t>
+                <w:t xml:space="preserve">Sylvie Hunger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Heyraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lamiaa Mohamed Ahmed Ali</w:t>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10122334⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.12839 - 12845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202001571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053993v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembling Peptide—Polymer Nano-Objects via Polymerization-Induced Self-Assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrocarbon-Stapled Peptide Based-Nanoparticles for siRNA Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Laroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Heyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuyen T. P. Dao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Muriel Amblard</w:t>
+                <w:t xml:space="preserve">Guillaume Laconde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin In</w:t>
+                <w:t xml:space="preserve">Lamiaa Mohamed Ahmed Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53 (16), pp.7034-7043. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.2334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano10122334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915614v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Divergence of Enzymatic Mechanisms for Tubulin Detyrosination</w:t>
               </w:r>
@@ -1834,295 +1834,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoloazepinone-Constrained Oligomers as Cell-Penetrating and Blood-Brain-Barrier-Permeating Compounds</w:t>
+                <w:t xml:space="preserve">Indoloazepinone-Containing Oligomers as Cell-Penetrating (Non)Peptides: Synthesis, Structuration and Internalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier van Der Poorten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201700678⟩</w:t>
+              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (S2), pp.S117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/psc.2950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564881v1</w:t>
+                <w:t xml:space="preserve">hal-03576982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoloazepinone-Containing Oligomers as Cell-Penetrating (Non)Peptides: Synthesis, Structuration and Internalization</w:t>
+                <w:t xml:space="preserve">Indoloazepinone-Constrained Oligomers as Cell-Penetrating and Blood-Brain-Barrier-Permeating Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier van Der Poorten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlia García-Pindado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22 (S2), pp.S117. </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (7), pp.696-705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/psc.2950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201700678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576982v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribbon-like Foldamers for Cellular Uptake and Drug Delivery</w:t>
               </w:r>
@@ -2134,51 +2134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir L. Vezenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3380,51 +3380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2nd International Multidisciplinary event in Chemistry Between Balard Institut and K.N. Toosi University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Teheran-Montpellier (Webinaire), France</w:t>
@@ -3691,51 +3691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381834v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Espeut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Juge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rogowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70374" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Feral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcellin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lannay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hennebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Souf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c00980" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hathaichanok Impheng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttanid Numnoi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2514990123" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167336v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desfoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Vezenkov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-023-03286-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04223194v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouirfa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Gomri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202300178" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04222410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ladmiral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py01203k" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04639051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Kostadinova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kondeva-Burdina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubomir Marinov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir L Vezenkov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumyana Simeonova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life13010139" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Tuyen Dao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semsarilar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00793e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2021.101377" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816986v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wehbi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hunger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001571" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Laroui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Heyraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122334" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915614v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen T. P. Dao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01260" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siem van Der Laan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.11.074" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Der Poorten" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Garc&#237;a-Pindado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bettache" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700678" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03576982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2950" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir L. Vezenkov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Messerschmitt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700455" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201500457" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1290WXC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946536v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Berthet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201506955" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPNMCN2Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03560280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gandreuil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2013.07.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C2PZ1ZX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498207v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mathieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Deng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201302106" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89FD6D41011D9ECB1CE67A3F6C3AC81E89AFDC53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552100v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paramelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003347" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKKX2V6L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811548v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fillaudeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/10991387/2024/30/S2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851769v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hached" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851702v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851744v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381834v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Espeut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Juge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rogowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70374" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Feral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcellin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lannay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hennebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Souf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c00980" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hathaichanok Impheng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttanid Numnoi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2514990123" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167336v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desfoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Vezenkov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-023-03286-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04223194v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouirfa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Gomri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202300178" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04222410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ladmiral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py01203k" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04639051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Kostadinova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kondeva-Burdina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubomir Marinov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir L Vezenkov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumyana Simeonova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life13010139" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Tuyen Dao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semsarilar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00793e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2021.101377" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915614v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen T. P. Dao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01260" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wehbi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hunger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001571" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053993v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Laroui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Heyraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122334" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siem van Der Laan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.11.074" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03576982v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Der Poorten" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bettache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2950" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564881v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Garc&#237;a-Pindado" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700678" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir L. Vezenkov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Messerschmitt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700455" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201500457" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1290WXC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946536v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Berthet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201506955" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPNMCN2Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03560280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gandreuil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2013.07.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C2PZ1ZX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498207v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mathieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Deng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201302106" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89FD6D41011D9ECB1CE67A3F6C3AC81E89AFDC53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552100v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paramelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003347" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKKX2V6L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811548v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fillaudeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/10991387/2024/30/S2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851769v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hached" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851702v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851744v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>