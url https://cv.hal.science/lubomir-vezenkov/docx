--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -66,195 +66,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real‐time FRET assay for monitoring detyrosination by TMCP1 and VASH2</w:t>
+                <w:t xml:space="preserve">Role of chirality in the self‑assembly of peptide-polymer architectures via PISA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Simon</w:t>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Espeut</w:t>
+                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Juge</w:t>
+                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Amblard</w:t>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Rogowski</w:t>
+                <w:t xml:space="preserve">Maximilien Coronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (12), pp.e70374. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 250, pp.114703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pro.70374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2026.114703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381834v1</w:t>
+                <w:t xml:space="preserve">hal-05598233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Low-Nanomolar Covalent Epoxide Inhibitors of Tubulin Detyrosinating Enzymes VASH1&amp;2</w:t>
               </w:r>
@@ -368,364 +368,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide-based covalent inhibitor of tubulin detyrosination promotes mesenchymal-to-epithelial transition in lung cancer cells</w:t>
+                <w:t xml:space="preserve">Real‐time FRET assay for monitoring detyrosination by TMCP1 and VASH2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hathaichanok Impheng</w:t>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Gillard</w:t>
+                <w:t xml:space="preserve">Julien Espeut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuttanid Numnoi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Simon</w:t>
+                <w:t xml:space="preserve">François Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Rogowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2514990123⟩</w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (12), pp.e70374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pro.70374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441335v1</w:t>
+                <w:t xml:space="preserve">hal-05381834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent-reversible peptide-based protease inhibitors. Design, synthesis, and clinical success stories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peptide-based covalent inhibitor of tubulin detyrosination promotes mesenchymal-to-epithelial transition in lung cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hathaichanok Impheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuttanid Numnoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Feral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-023-03286-1⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 123, 123 (1), pp.e2514990123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2514990123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04167336v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Studies and Temperature‐Induced Morphological Changes of Peptide Decorated Nano‐Objects via Polymerization‐Induced Self‐Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Chouirfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimaa Gomri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -740,126 +740,126 @@
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/macp.202300178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological evolution of poly(glycerol monomethacrylate)- stat -glycine–phenylalanine–phenylalanine–methacrylamide- b -poly(2-hydroxypropylmethacrylate) (P(GMA- stat -(MAm-GFF))- b -PHPMA) block copolymer nano-objects via polymerization-induced self-assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -904,585 +904,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newly Synthesized Creatine Derivatives as Potential Neuroprotective and Antioxidant Agents on In Vitro Models of Parkinson’s Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covalent-reversible peptide-based protease inhibitors. Design, synthesis, and clinical success stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Feral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivanka Kostadinova</w:t>
+                <w:t xml:space="preserve">Anthony R. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Kondeva-Burdina</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rumyana Simeonova</w:t>
+                <w:t xml:space="preserve">Alexandre Desfoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/life13010139⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-023-03286-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639051v1</w:t>
+                <w:t xml:space="preserve">hal-04167336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-assemblies with core-forming hydrophobic polypeptide via polymerization-induced self-assembly (PISA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Newly Synthesized Creatine Derivatives as Potential Neuroprotective and Antioxidant Agents on In Vitro Models of Parkinson’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanka Kostadinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Kondeva-Burdina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyubomir Marinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. P. Tuyen Dao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
+                <w:t xml:space="preserve">Lubomir L Vezenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Semsarilar</w:t>
+                <w:t xml:space="preserve">Rumyana Simeonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.113-121. </w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0py00793e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/life13010139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005857v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up strategies for the synthesis of peptide-based polymers</w:t>
+                <w:t xml:space="preserve">Nano-assemblies with core-forming hydrophobic polypeptide via polymerization-induced self-assembly (PISA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Desfoux</w:t>
+                <w:t xml:space="preserve">T. P. Tuyen Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Subra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ladmiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Martinez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Semsarilar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2021.101377⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0py00793e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161627v1</w:t>
+                <w:t xml:space="preserve">hal-03005857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembling Peptide—Polymer Nano-Objects via Polymerization-Induced Self-Assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bottom-up strategies for the synthesis of peptide-based polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desfoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuyen T. P. Dao</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jean Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin In</w:t>
+                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53 (16), pp.7034-7043. </w:t>
+              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 115, pp.101377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2021.101377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915614v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Synthesis of Peptide‐Containing Silicones: A New Way to Bioactive Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Wehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1572,51 +1572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocarbon-Stapled Peptide Based-Nanoparticles for siRNA Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Laroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1700,1287 +1700,1421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Divergence of Enzymatic Mechanisms for Tubulin Detyrosination</w:t>
+                <w:t xml:space="preserve">Self-Assembling Peptide—Polymer Nano-Objects via Polymerization-Induced Self-Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siem van Der Laan</w:t>
+                <w:t xml:space="preserve">Tuyen T. P. Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Subra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Lévêque</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yoann Lannay</w:t>
+                <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (12), pp.4159 - 4171. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (16), pp.7034-7043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.11.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080532v1</w:t>
+                <w:t xml:space="preserve">hal-02915614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoloazepinone-Containing Oligomers as Cell-Penetrating (Non)Peptides: Synthesis, Structuration and Internalization</w:t>
+                <w:t xml:space="preserve">Evolutionary Divergence of Enzymatic Mechanisms for Tubulin Detyrosination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier van Der Poorten</w:t>
+                <w:t xml:space="preserve">Siem van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Legrand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Maude Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marcellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadir Bettache</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/psc.2950⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (12), pp.4159 - 4171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.11.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576982v1</w:t>
+                <w:t xml:space="preserve">hal-03080532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoloazepinone-Constrained Oligomers as Cell-Penetrating and Blood-Brain-Barrier-Permeating Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier van Der Poorten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Júlia García-Pindado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (7), pp.696-705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cbic.201700678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribbon-like Foldamers for Cellular Uptake and Drug Delivery</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Indoloazepinone-Containing Oligomers as Cell-Penetrating (Non)Peptides: Synthesis, Structuration and Internalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier van Der Poorten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Messerschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201700455⟩</w:t>
+              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (S2), pp.S117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/psc.2950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944639v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Activity Relationships of JMV4463, a Vectorized Cathepsin D Inhibitor with Antiproliferative Properties: The Unique Role of the AMPA-Based Vector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
+                <w:t xml:space="preserve">Ribbon-like Foldamers for Cellular Uptake and Drug Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir L. Vezenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Bettache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Sanchez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Maynadier</w:t>
+                <w:t xml:space="preserve">Alexandre Messerschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201500457⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (21), pp.2110-2114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201700455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02388735v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning Peptide Sequences into Ribbon Foldamers by a Straightforward Multicyclization Reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Structure-Activity Relationships of JMV4463, a Vectorized Cathepsin D Inhibitor with Antiproliferative Properties: The Unique Role of the AMPA-Based Vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Subra</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.302-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201500457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201506955⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946536v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipeptide mimic oligomer transporter mediates intracellular delivery of Cathepsin D inhibitors: A potential target for cancer therapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Turning Peptide Sequences into Ribbon Foldamers by a Straightforward Multicyclization Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Gandreuil</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathéo Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (47), pp.13966-13970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201506955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2013.07.017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560280v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helical Oligomers of Thiazole-Based -Amino Acids: Synthesis and Structural Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+                <w:t xml:space="preserve">Cheng Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (23), pp.6006-6010. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201302106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201302106⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dipeptide mimic oligomer transporter mediates intracellular delivery of Cathepsin D inhibitors: A potential target for cancer therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gandreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171 (2), pp.251-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2013.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Straightforward Approach for Cellular-Uptake Quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Paramelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Subra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir L. Vezenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49, pp.8240-8243. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201003347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00552100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2990,171 +3124,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From peptides to bioactive lactamconstrained foldamers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fillaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Messerschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Peptide Society. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th European Peptide Symposium (37th EPS) &amp; 14th International Peptide Symposium (14th IPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Florence, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journal of Peptide Science, 30 (S2), pp.225-226, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3164,147 +3298,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New VASHs inhibitors, conjugates thereof and their uses as drugs or as research tools.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Rogowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir L. Vezenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siem van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2023025861A1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3314,237 +3448,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-lactamization reaction for the conception of foldamers and cell penetrating vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Vezenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Messerschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2nd International Multidisciplinary event in Chemistry Between Balard Institut and K.N. Toosi University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Teheran-Montpellier (Webinaire), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folded oligomers for Cellular Uptake and Drug Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir L. Vezenkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference of Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Velingrad, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3691,51 +3825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381834v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Espeut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Juge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rogowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70374" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Feral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcellin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lannay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hennebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Souf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c00980" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hathaichanok Impheng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttanid Numnoi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2514990123" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167336v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desfoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Vezenkov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-023-03286-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04223194v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouirfa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Gomri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202300178" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04222410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ladmiral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py01203k" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04639051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Kostadinova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kondeva-Burdina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubomir Marinov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir L Vezenkov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumyana Simeonova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life13010139" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Tuyen Dao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semsarilar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00793e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2021.101377" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915614v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen T. P. Dao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01260" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wehbi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hunger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001571" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053993v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Laroui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Heyraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122334" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siem van Der Laan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.11.074" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03576982v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Der Poorten" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bettache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2950" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564881v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Garc&#237;a-Pindado" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700678" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944639v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir L. Vezenkov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Messerschmitt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700455" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201500457" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1290WXC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946536v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Berthet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201506955" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPNMCN2Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03560280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gandreuil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2013.07.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C2PZ1ZX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498207v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mathieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Deng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201302106" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89FD6D41011D9ECB1CE67A3F6C3AC81E89AFDC53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552100v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paramelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003347" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKKX2V6L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811548v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fillaudeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/10991387/2024/30/S2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851769v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hached" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851702v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851744v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05598233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Gomri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Vezenkov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Coronas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2026.114703" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Feral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcellin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lannay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hennebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Souf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c00980" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Espeut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Juge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rogowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70374" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hathaichanok Impheng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttanid Numnoi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2514990123" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04223194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouirfa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202300178" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04222410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ladmiral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py01203k" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desfoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-023-03286-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04639051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Kostadinova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kondeva-Burdina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubomir Marinov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir L Vezenkov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumyana Simeonova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life13010139" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Tuyen Dao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semsarilar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00793e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2021.101377" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Wehbi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hunger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001571" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053993v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Laroui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Heyraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122334" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915614v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen T. P. Dao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01260" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siem van Der Laan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.11.074" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Der Poorten" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Garc&#237;a-Pindado" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bettache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700678" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03576982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2950" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944639v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir L. Vezenkov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Messerschmitt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700455" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388735v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201500457" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1290WXC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Berthet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201506955" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPNMCN2Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498207v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mathieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Deng" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201302106" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89FD6D41011D9ECB1CE67A3F6C3AC81E89AFDC53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03560280v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gandreuil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2013.07.017" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C2PZ1ZX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552100v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paramelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003347" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NKKX2V6L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811548v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fillaudeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/toc/10991387/2024/30/S2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851769v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hached" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851702v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851744v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>