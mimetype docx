--- v0 (2026-03-25)
+++ v1 (2026-04-15)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Losses of Oil-Jet Lubricated Ball Bearings With Limited Applied Load: Part 2 - Experiments and Model Validation</w:t>
+                <w:t xml:space="preserve">Review of different calculation approaches for the mean coefficient of friction in ISO 6336</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. de Cadier de Veauce</w:t>
+                <w:t xml:space="preserve">Niklas Blech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Darul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Marchesse</w:t>
+                <w:t xml:space="preserve">Constantin Paschold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Touret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Changenet</w:t>
+                <w:t xml:space="preserve">Luc Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lohner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10402004.2023.2235395⟩</w:t>
+              <w:t xml:space="preserve">Forschung im Ingenieurwesen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87, pp.1169 - 1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10010-023-00718-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176203v1</w:t>
+                <w:t xml:space="preserve">hal-04562155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of different calculation approaches for the mean coefficient of friction in ISO 6336</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power Losses of Oil-Jet Lubricated Ball Bearings With Limited Applied Load: Part 2 - Experiments and Model Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Amar</w:t>
+                <w:t xml:space="preserve">F. de Cadier de Veauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lohner</w:t>
+                <w:t xml:space="preserve">L. Darul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marchesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Tobie</w:t>
+                <w:t xml:space="preserve">T. Touret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Changenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forschung im Ingenieurwesen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 87, pp.1169 - 1179. </w:t>
+              <w:t xml:space="preserve">Tribology Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 66 (5), pp.822-831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10010-023-00718-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10402004.2023.2235395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562155v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -553,51 +553,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolling contact fatigue design of induction hardened steels: experimental methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thoquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amuzuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -651,152 +651,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Analytical Study of the Effect of Shot Peening on Gear Micropitting and Contact Fatigue Failure</w:t>
+                <w:t xml:space="preserve">Methodology to Evaluate the Bending and Contact Allowable Stress Numbers of Gear from Rotating Bending Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalia Jbily</w:t>
+                <w:t xml:space="preserve">L. Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Amar</w:t>
+                <w:t xml:space="preserve">Michel Octrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thoquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Simonneau</w:t>
+                <w:t xml:space="preserve">Simon Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fall Technical Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AGMA, Oct 2023, Dretoit, United States</w:t>
+              <w:t xml:space="preserve">, AGMA, Oct 2023, Detroit, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562153v1</w:t>
+                <w:t xml:space="preserve">hal-04562152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and thermochemical treatments against fretting failure applied to power transmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -828,165 +841,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology to Evaluate the Bending and Contact Allowable Stress Numbers of Gear from Rotating Bending Database</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Experimental and Analytical Study of the Effect of Shot Peening on Gear Micropitting and Contact Fatigue Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Jbily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Jolivet</w:t>
+                <w:t xml:space="preserve">André Simonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fall Technical Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AGMA, Oct 2023, Detroit, United States</w:t>
+              <w:t xml:space="preserve">, AGMA, Oct 2023, Dretoit, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562152v1</w:t>
+                <w:t xml:space="preserve">hal-04562153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalisation en transmissions mécaniques par engrenages : projets actuels et futurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1037,51 +1037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteady Vortex Lattice Method of an Aeroelastic Airfoil with Aileron Structural Non- Linearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chrust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1164,51 +1164,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive Control of Flutter applied on a 3DOF Airfoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1441,51 +1441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Cadier De Veauce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchesse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Touret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Changenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants12110362" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176203v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Cadier de Veauce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Darul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Touret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2023.2235395" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Blech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Paschold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lohner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tobie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10010-023-00718-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562163v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thoquenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amuzuga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ponceau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Jbily" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simonneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanming Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Octrue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jolivet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasquier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chrust" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurendeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057421v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prothin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Cadier De Veauce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchesse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Touret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Changenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants12110362" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562155v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Blech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Paschold" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lohner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tobie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10010-023-00718-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Cadier de Veauce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Darul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Touret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2023.2235395" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562163v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thoquenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amuzuga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ponceau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562152v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Octrue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jolivet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanming Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562153v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Jbily" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simonneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasquier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chrust" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurendeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057421v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prothin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>