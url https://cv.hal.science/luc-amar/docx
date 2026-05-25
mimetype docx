--- v1 (2026-04-15)
+++ v2 (2026-05-25)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of different calculation approaches for the mean coefficient of friction in ISO 6336</w:t>
+                <w:t xml:space="preserve">Power Losses of Oil-Jet Lubricated Ball Bearings With Limited Applied Load: Part 2 - Experiments and Model Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Blech</w:t>
+                <w:t xml:space="preserve">F. de Cadier de Veauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin Paschold</w:t>
+                <w:t xml:space="preserve">L. Darul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marchesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Amar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tobie</w:t>
+                <w:t xml:space="preserve">T. Touret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Changenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forschung im Ingenieurwesen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10010-023-00718-y⟩</w:t>
+              <w:t xml:space="preserve">Tribology Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 66 (5), pp.822-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10402004.2023.2235395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562155v1</w:t>
+                <w:t xml:space="preserve">hal-04176203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Losses of Oil-Jet Lubricated Ball Bearings With Limited Applied Load: Part 2 - Experiments and Model Validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of different calculation approaches for the mean coefficient of friction in ISO 6336</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Blech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Paschold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. de Cadier de Veauce</w:t>
+                <w:t xml:space="preserve">Luc Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Darul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Marchesse</w:t>
+                <w:t xml:space="preserve">Thomas Lohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Touret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Changenet</w:t>
+                <w:t xml:space="preserve">Thomas Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 66 (5), pp.822-831. </w:t>
+              <w:t xml:space="preserve">Forschung im Ingenieurwesen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87, pp.1169 - 1179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10402004.2023.2235395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10010-023-00718-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176203v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -553,51 +553,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolling contact fatigue design of induction hardened steels: experimental methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thoquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amuzuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -651,312 +651,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology to Evaluate the Bending and Contact Allowable Stress Numbers of Gear from Rotating Bending Database</w:t>
+                <w:t xml:space="preserve">Thermal and thermochemical treatments against fretting failure applied to power transmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Octrue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Jolivet</w:t>
+                <w:t xml:space="preserve">Yanming Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fall Technical Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGMA, Oct 2023, Detroit, United States</w:t>
+              <w:t xml:space="preserve">Fatigue Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cetim, Nov 2023, Senlis, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562152v1</w:t>
+                <w:t xml:space="preserve">hal-04562160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and thermochemical treatments against fretting failure applied to power transmissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Analytical Study of the Effect of Shot Peening on Gear Micropitting and Contact Fatigue Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Jbily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanming Chen</w:t>
+                <w:t xml:space="preserve">André Simonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cetim, Nov 2023, Senlis, France, France</w:t>
+              <w:t xml:space="preserve">Fall Technical Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGMA, Oct 2023, Dretoit, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562160v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Analytical Study of the Effect of Shot Peening on Gear Micropitting and Contact Fatigue Failure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology to Evaluate the Bending and Contact Allowable Stress Numbers of Gear from Rotating Bending Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalia Jbily</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Amar</w:t>
+                <w:t xml:space="preserve">Michel Octrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thoquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Simonneau</w:t>
+                <w:t xml:space="preserve">Simon Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fall Technical Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AGMA, Oct 2023, Dretoit, United States</w:t>
+              <w:t xml:space="preserve">, AGMA, Oct 2023, Detroit, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562153v1</w:t>
+                <w:t xml:space="preserve">hal-04562152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalisation en transmissions mécaniques par engrenages : projets actuels et futurs</w:t>
               </w:r>
@@ -1441,51 +1441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Cadier De Veauce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchesse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Touret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Changenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants12110362" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562155v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Blech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Paschold" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lohner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tobie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10010-023-00718-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Cadier de Veauce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Darul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Touret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2023.2235395" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562163v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thoquenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amuzuga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ponceau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562152v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Octrue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jolivet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanming Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562153v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Jbily" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simonneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasquier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chrust" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurendeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057421v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prothin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Cadier De Veauce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchesse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Touret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Changenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/lubricants12110362" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176203v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Cadier de Veauce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Darul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Touret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2023.2235395" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Blech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Paschold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lohner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tobie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10010-023-00718-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562163v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thoquenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amuzuga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ponceau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanming Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Jbily" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simonneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Octrue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jolivet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasquier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chrust" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurendeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057421v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prothin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>