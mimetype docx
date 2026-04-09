--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Barbaro </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WABAD: A World Annotated Bird Acoustic Dataset for Passive Acoustic Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Pérez-Granados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Morant Etxebarría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Félix Arno Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Humberto Marín Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 107 (2), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.70317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903429v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of alpine-treeline-ecotone dynamics in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1013, pp.181318. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.181318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global assessment of BirdNET performance: Differences among continents, biomes, and species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sebastián‐gonzález</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H Marín Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 182, pp.114550. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide Soundscapes: A Synthesis of Passive Acoustic Monitoring Across Realms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin F A Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A Rountree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L van Wilgenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna F Cord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (5), pp.e70021. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.70021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging passive acoustic monitoring for result-based agri-environmental schemes: Opportunities, challenges and next steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna F Cord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 305, pp.111042. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera traps unable to determine whether plasticine models of caterpillars reliably measure bird predation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattan Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Raspail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (3), pp.e0308431. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0308431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Range Limits Shape Sensitivity to Forest Cover More Strongly Than Hard Range Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha R Granville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex L Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Howes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Arroyo‐rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (11), pp.e70146. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.70146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban tree diversity fosters bird insectivory despite a loss in bird diversity with urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ouellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swane Cobus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 256, pp.105274. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2024.105274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving national-scale breeding bird surveys with integrated distance sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lorrillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.18312. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-96787-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity enhances predation by birds but not by arthropods across climate gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Vázquez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evalyne Muiruri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Abdala-Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (5), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.14427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of BirdNET to infer European bird communities from large-scale ecoacoustic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 164, pp.112146. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of French breeding bird population sizes using citizen science and accounting for species detectability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.e17889. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.17889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing drivers in avian insectivory: Large‐scale effects of climate, habitat and bird diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavius Bălăcenoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Chor Bjørn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (6), pp.1079-1094. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of acoustic measurements from soundscapes collected worldwide during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S P Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03611-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 shutdown revealed higher acoustic diversity and vocal activity of flagship birds in old-growth than in production forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 901, pp.166328. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-driven variation in dispersal ability predicts responses to forest fragmentation in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weeks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Betts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pfeifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Banks-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.1079-1091. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-023-02077-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse agricultural landscapes increase bat activity and diversity: Implications for biological pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 345, pp.108318. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2022.108318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A species-level trait dataset of bats in Europe and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S P Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nia Toshkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Benítez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.253. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02157-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait‐independent habitat associations explain low co‐occurrence in native and exotic birds on a tropical volcanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.e10322. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait‐environment associations diverge between native and alien breeding bird assemblages on the world's oceanic islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leprieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kreft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (10), pp.1773-1789. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree size, microhabitat diversity and landscape structure determine the value of isolated trees for bats in farmland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsty Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267, pp.109476. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les Cévennes, les peuplements adultes de conifères sont plus ou moins favorables aux chauves-souris selon le paysage environnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kawa Sorix - Le bulletin de liaison du Groupe Chiroptères de MidiPyré nées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road density and forest fragmentation shape bat communities in temperate mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 221, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2022.104353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following the track: accuracy and reproducibility of predation assessment on artificial caterpillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Mäntylä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Damestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170 (10), pp.914-921. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.13210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking acoustic diversity to compositional and configurational heterogeneity in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cauchoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (4), pp.1125-1143. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01391-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivory on the pedunculate oak along an urbanization gradient in Europe: Effects of impervious surface, local tree cover, and insect feeding guild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Galmán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Prinzing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey V Selikhovkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.e8709. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.8709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait‐habitat associations explain novel bird assemblages mixing native and alien species across New Zealand landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.38-52. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic management and landscape heterogeneity combine to sustain multifunctional bird communities in European vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Assandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (6), pp.1261-1271. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for top‐down and bottom‐up drivers of latitudinal trends in insect herbivory in oak trees in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés‐correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoaquín Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3), pp.651-665. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape composition and life‐history traits influence bat movement and space use: Analysis of 30 years of published telemetry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (12), pp.2442-2454. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bat responses to changes in forest composition and prey abundance depend on landscape matrix and stand structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S P Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.10586. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-89660-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going beyond species richness and abundance: robustness of community specialisation measures in short acoustic surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (2), pp.343-363. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-020-02092-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of multidecadal biodiversity trends in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Pilotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17171-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03082659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter le silence : ethnographie et pandémie, comment faire du terrain en temps de confinement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Terrain : le blog de la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global database for metacommunity ecology, integrating species, traits, environment and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alienor Jeliazkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Mijatovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chantepie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Arlettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-019-0344-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity is key for promoting the diversity and abundance of forest‐associated taxa in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Ampoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Boberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (2), pp.133-146. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.06290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can school children support ecological research? Lessons from the Oak Bodyguard citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizen Science: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/cstp.267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03082720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of combined land-use and climate changes on local bird communities in mosaic agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Princé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 289, pp.Online. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2019.106722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape context matters for attractiveness and effective use of road underpasses by bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 237, pp.409-422. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2019.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’impact des pesticides, la recherche scientifique doit éclairer la décision publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ambec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, vendredi 17 mai, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the tree species compositions that maximize ecosystem functioning in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Kambach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (3), pp.733-744. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional shifts in bird communities from semi-natural oak forests to conifer plantations are not consistent across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Pedley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Guilherme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Irwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John O'Halloran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (7), pp.e0220155. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0220155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic predictors complement models of bat and bird responses to climate and tree diversity in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Ampoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 286 (1894), pp.2018-2193. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2018.2193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect herbivory and avian insectivory in novel native oak forests: Divergent effects of stand size and connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arndt Hampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 445, pp.146-153. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental mapping of forest ecosystem functions reveals a high but unrealised potential for forest multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fons van Der</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ruiz-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (1), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge contrast does not modulate edge effect on plants and pollinators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, pp.83-95. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up and top-down effects of tree species diversity on leaf insect herbivory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (10), pp.3520-3531. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait-driven responses of grassland butterflies to habitat quality and matrix composition in mosaic agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.64-77. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian pest control in vineyards is driven by interactions between bird functional diversity and landscape heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evalyne W. Muiruri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gravellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (2), pp.500-508. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest biodiversity, ecosystem functioning and the provision of ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David I. Forrester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (13), pp.3005-3035. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-017-1453-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack-of-all-trades effects drive biodiversity–ecosystem multifunctionality relationships in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 7, pp. 1-11. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms11109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bat and bird diversity along independent gradients of latitude and tree composition in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Ampoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182 (2), pp.529-537. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-016-3671-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical habitat selection by eurasian pygmy owls Glaucidium passerinum in old-growth forests of the southern french prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 157 (1), pp.333-342. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10336-015-1285-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic homogenization can decrease landscape-scale forest multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Soliveres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (13), pp.3557 - 3562. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1517903113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciduous trees increase bat diversity at stand and landscape scales in mosaic pine plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), pp.291-300. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-015-0242-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest edges have high conservation value for bird communities in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Terraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 6 (n° 15), pp. 5178-5189. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaic of grasslands and woodlands is more effective than habitat connectivity to conserve butterflies in French farmland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 191, pp.206-215. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2015.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodland habitat quality prevails over fragmentation for shaping butterfly diversity in deciduous forest remnants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 357, pp.171-180. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2015.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidification du Martinet pâle Apus pallidus en Aquitaine et statut de l’espèce en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidal Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ornithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (5), pp.260-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egg mortality in the pine processionary moth: habitat diversity, microclimate and predation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent-Mercadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (3), pp.284-292. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird functional diversity enhances insectivory at forest edges: a transcontinental experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (2), pp.149-159. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat filtering by landscape and local forest composition in native and exotic New Zealand birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves J.-Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G E. G. Brockerhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">esa Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95 (1), pp.78-87. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/13-0791.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion des risques biotiques en forêt de plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/4g3v-5962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale et densité de la Chevêchette d’Europe Glaucidium passerinum sur la Réserve Biologique Intégrale des Hauts-Plateaux du Vercors : état des lieux 2009-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bièvre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and functional responses of forest bats to a major insect pest in pine plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Theillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), 8 p. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0109488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant neighbours mediate bird predation effects on arthropod abundance and herbivory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (5), pp.448-455. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/een.12035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of poplar plantations to bird conservation in riparian landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Martín-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Javier Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silva Fennica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (4), 17 p. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14214/sf.1043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species’ thermal preferences affect forest bird communities along landscape and local scale habitat gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arndt Hampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (11), pp.1218-1226. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2012.00227.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter bird numerical responses to a key defoliator in mountain pine forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 296, pp.90-97. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2013.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel comparative research platform designed to determine the functional significance of tree species diversity in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (5), pp.281-291. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ppees.2013.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird predation enhances tree seedling resistance to insect herbivores in contrasting forest habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 168 (2), pp.415-424. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-011-2089-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge and area effects on avian assemblages and insectivory in fragmented native forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (10), pp.1451-1463. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-012-9800-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surrounding vegetation on insect herbivory: A matter of spatial scale and herbivore specialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (5), pp.458-465. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2012.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birds as predators of the pine processionary moth (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (2), pp.107-114. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2010.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserving butterflies in fragmented plantation forests: are edge and interior habitats equally important?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.591 - 601. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10841-010-9360-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les observations de Coucou-geai Clamator glandarius en Aquitaine et Charente-Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune-Aquitaine.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Huppe fasciée, alliée du forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Coléoptères carabiques (Coleoptera, Carabidae) des habitats humides de la Réserve Naturelle de l’Etang de Cousseau (Lacanau, Gironde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Plichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Linnéenne de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 144 (37 (1)), pp.85-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking bird, carabid beetle and butterfly life-history traits to habitat fragmentation in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.321-333. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2008.05546.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of surrounding landscape composition on the conservation value of native and exotic habitats for native forest birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 258, pp.S196-S204. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2009.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of semi-natural habitats for the conservation of butterfly communities in landscapes dominated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (5), pp.1149-1169. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-007-9264-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale habitat selection and foraging ecology of the eurasian hoopoe (Upupa epops) in pine plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (5), pp.1073-1087. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-007-9241-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial distribution of birds and carabid beetles in pine plantation forests: the role of landscape composition and structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (4), pp.652-664. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2006.01656.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste commentée des Coléoptères carabiques (Coleoptera Carabidae) de la forêt des Landes de Gascogne (Landes et Gironde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Linnéenne de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Fascicule 3, pp.197-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative responses of bird, carabid, and spider assemblages to stand and landscape diversity in maritime pine plantation forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pontcharraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (1), pp.110-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coléoptères carabiques. Bioindicateurs de la gestion forestière dans les Landes de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 129, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and spatial influences of shrub cover (Alnus viridis DC.) on vegetation diversity at the upper treeline in the inner Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Anthelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic, Antarctic, and Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (1), pp.48-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des facteurs agro-écologiques sur les assemblages d'orchidées dans les pelouses calcicoles du Vercors (Préalpes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Grossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 113 (1), pp.63-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A six year experimental restoration of biodiversity by shrub-clearing and grazing in calcareous grasslands of the French Prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cozic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (1), pp.119-135. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1016629507196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses fonctionnelles des communautés de pelouses calcicoles aux facteurs agro-écologiques dans les Préalpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78, pp.1010-1020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation agro-écologique des pelouses et landes calcicoles du Parc Naturel Régional du Vercors (Rhône-Alpes, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cozic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (3), pp.443-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundscape fragmentation alters bird acoustic and cultural diversity in southern Arizona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Carruthers-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cauchoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHMi Pima County Annual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iGlobes, OHMi Pima County, University of Arizona, Oct 2024, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SONGBIRDS Suivi des Oiseaux Nicheurs Généralistes, de la BIodiversité Rurale et de sa Dynamique Spatio-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cauchoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cottais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de la Zone Atelier Pyrénées Garonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZA PyGar, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARMÉNIDE PAysages Ruraux en Mosaïque Et Nouveaux Indicateurs de Diversité Ecoacoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaprogramme INRAE Biosefair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métaprogramme INRAE Biosefair, Apr 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie acoustique des paysages sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entendre les territoires en géographie: le sonore en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d’été du LabEx Dynamite, Sep 2023, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis écoacoustiques de la biodiversité dans la Zone Atelier Pyrénées Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cauchoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du Projet Sounds of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MNHN, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversity in the landscape favors bats and biological control of some pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² GFÖ EEF Joint meeting, International Conference on Ecological Sciences - Ecology and Evolution: New perspectives and societal challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating population sizes for common breeding bird species in France by large-scale citizen science-based monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lorrilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Numbers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Bird Council, Apr 2022, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian insectivory is mediated by bird acoustic and functional diversity along a wide latitudinal gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² GfÖ EEF Joint meeting, International Conference on Ecological Sciences : "Ecology and Evolution: New perspectives and societal challenges".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional agricultural landscapes. Lessons from a Long Term Socio-Ecological Research site in South Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congres: Making the future, learning from the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter et faire entendre pour se mobiliser : les paysages sonores au service de la protection des écosystèmes dans une région minière en Arizona (États-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2021 de l’Institut des Amériques. Etat de la recherche sur les Amériques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Amériques, Sep 2021, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen, the environment is changing&amp;quot;. Écouter l’environnement changer ou comment les perceptions des sons construisent les savoirs écologiques locaux… et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages inouïs. Ecouter, résonner, habiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole de la Nature et du Paysage, Oct 2021, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages sonores. Appréhender les dynamiques des paysages et des territoires au travers des sons (de la nature)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’animation scientifique Interaxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Bird Songs Can Tell Us of Local Perceptions of Environmental Changes? A Case Study along a Gradient of Human Pressure in South Arizona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th Annual Meeting of the Society for Applied Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les changements via l’avifaune : perceptions des changements par les écologues et par les chercheurs en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier 4 du GT Biodiversité LabEx DynamiTe,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape context matters for attractiveness and effective use of road underpasses by bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Bat Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Phuket, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional biogeography approach to insular bird communities with mixed-origin species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Island Ecology, Evolution and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint-Denis, Réunion. 318 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How forest edges contribute to landscape connectivity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE World Congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milan, Italy. 993 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’écoacoustique pour l’analyse des changements temporels dans les communautés d'oiseaux nicheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2eme séminaire SONATES Paysages sonores, LabEx DynamiTe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets interactifs de la quantité/configuration de la forêt et de la densité de routes sur les chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IALE France, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to birds: How local populations understand environmental changes through everyday sounds and soundscapes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting SFAA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SONATAS (Listening to the SOunds of NATure to undersTAnd global environmental changeS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pima County Man/Environment Observatory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaching sound environment changes by anthropology and ecology combined: a case study along a gradient of human pressure in South Arizona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Challenges in Extreme Environments Workshop iGlobes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest edges as keystone structures for animal biodiversity and their ecological functions in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2018, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up and top-down effects of tree diversity on insect herbivory on pedunculate oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125. Anniversary Congress 2017 (IUFRO )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing together local ecological knowledge, anthropology & landscape ecology to understand the impacts of socio-ecological changes on rural communities in South-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International conference Society for Human Ecology: Navigating complexity, human-environmental solutions for a challenging future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la qualité de l'habitat et les caractéristiques du paysage sur la composition taxonomique et fonctionnelle des communautés de papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets directs et indirects d'un insecte invasif sur les communautés d'oiseaux forestiers des pinèdes maritimes corses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GEPF-GEFF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ramatuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird functional insectivory and landscape complexity in vineyard agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evalyne Wairimu Muiruri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-ecological framework for the analysis of forest edges dynamics and their consequences on ecosystems services in temperate landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Portland, United States. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butterflies and landscape connectivity: Do effects depend on species traits and conservation value?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Congress for Conservation Biology (ICCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montpellier, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserving butterflies in plantation forest landscapes: role of local and landscape factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Congress for Conservation Biology(ICCB) / 4. European Congress for Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidiversity patterns in more or less mixed forests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Ampoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Landscape Ecology ‘Sustaining ecosystem services in forest landscapes’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and functional responses of foraging forest bats to a key pine defoliator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Theillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Ecology and Behaviour Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbouring vegetation influences tritrophic interactions between insectivorous birds, herbivorous insects and tree seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting SFE BES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des îlots de feuillus sur les assemblages de papillons de jour dans un paysage de plantation de pins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chevêchette d’Europe Glaucidium passerinum: premiers éléments de son régime alimentaire sur les Hauts Plateaux du Vercors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prédation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon (ENS de Lyon). FRA., Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation biologique dans les forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences XYLOSUP ; durabilité de la multifonctionalité dans les forêts industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure des Sciences Agronomiques de Bordeaux-Aquitaine (Bordeaux Sciences Agro). FRA., Sep 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie du paysage : le cas de la chenille processionnaire du pin (Thaumetopoea pityocampa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de l’Ecologie du Paysage – IALE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insectivorous bird assemblages along an elevation gradient of T. pityocampa expansion in the southern Alps. Diaporama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Derouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Annual meeting Urticlim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Orléans, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of surrounding landscape composition on the conservation value of native and exotic habitats for native forest birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference on Biodiversity in Forest Ecosystems and Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Kamloops, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen and be heard to mobilize: soundscapes for ecosystem protection in a mining region in Arizona (USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-becfa0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge paradox : forest edges as a threat and an opportunity for biodiversity and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third ESP Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tartu, Estonia. , 1p., 2021, Book of abstracts 3rd ESP Europe Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SONATAS – Listening to the Sounds of NATure to understAnd environmental changeS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRIIHM International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage au domaine vital : les communautés de chiroptères dans les mosaïques d’habitats fragmentées par le réseau routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nationales Chiroptères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bourges, France. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to the sounds of nature to understand environmental changes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Labex DRIIHM Symposium, Interdisciplinary Research Design on Human-Environments Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to the sounds of nature to understand environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Labex DRIIHM Symposium, Interdisciplinary Research Design on Human-Environments Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge effects: Which one?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 1 p., 2016, Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic interactions between vertebrate insectivores and a climate-driven expanding forest moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la structure des lisières bois / parcelles agricoles sur les plantes et les pollinisateurs (apoïdes et papillons)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 63 p., 2014, Paysage, territoire et agroécologie : des processus à la concertation entre acteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirondelle de fenêtre Delichon urbica et Bruant zizi Emberiza cirlus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LPO MNHN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux migrateurs de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biotope, 2022, 978-2-85653-992-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a shared vision of the future for multifunctional agricultural landscapes. Lessons from a long term socio-ecological research site in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Bohan; Alex J. Dumbrell; Adam J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-0-323-91503-8. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurasian hoopoe Upupa epops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véréna Keller, Sergi Herrando, Petr Vorisek, Marti Franch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Breeding Bird Atlas - Tome 2, Distribution, Abundance and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coédition Lynx/EBCC, 2020, 978-84-16728-38-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock bunting Emberiza cia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Vaclav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véréna Keller, Sergi Herrando, Petr Vorisek, Marti Franch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Breeding Bird Atlas - Tome 2, Distribution, Abundance and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coédition Lynx/EBCC, 2020, 978-84-16728-38-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black-winged kite Elanus caeruleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Herrando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véréna Keller, Sergi Herrando, Petr Vorisek, Marti Franch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Breeding Bird Atlas - Tome 2, Distribution, Abundance and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coédition Lynx/EBCC, 2020, 978-84-16728-38-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau de diversité des régimes alimentaires des oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Aubertie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation scientifique de 55 indicateurs de la Stratégie Nationale pour la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation pour la Recherche sur la Biodiversité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 296 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinet pâle Apus pallidus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidal Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux de France métropolitaine. Nidification et présence hivernale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 volumes, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1408 p., 2015, 978-2-603-01878-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tichodrome échelette Tichodroma muraria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux de France métropolitaine. Nidification et présence hivernale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 volumes, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1408 p., 2015, 978-2-603-01878-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect – Tree Interactions in Thaumetopoea pityocampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venturon montagnard Serinus citrinella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux de France métropolitaine. Nidification et présence hivernale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 volumes, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1408 p., 2015, 978-2-603-01878-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological responses of parasitoids, predators and associated insect communities to the climate-driven expansion of the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruant fou, Bruant jaune, Crave à bec rouge, Huppe fasciée, Merle à plastron, Tarier des prés, Mésange huppée, Locustelle tachetée, Pipit farlouse, Roitelet huppé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Couanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lannès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux nicheurs d’Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPO Aquitaine, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de la production intensive de biomasse sur la biodiversité dans les forêts de plantations: l’exemple des futaies à courte révolution de Pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIO2 : Biomasse et biodiversité forestières. : Augmentation de l’utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOFOR, Ministère de l'écologie et du développement durable, Ministère de l'agriculture de l'alimentation, de la pêche et des affaires rurales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 233 p., 2009, 978-2-914770-00-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations dans les interactions tritrophiques lors de la régénération d’essences feuillues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en écologie des communautés végétale : Actes du 4e colloque Ecoveg, Rennes, 12-14 mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 233 p., 2008, 978-2-7430-1111-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide Soundscapes: a synthesis of passive acoustic monitoring across realms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fa Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Rountree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven van Wilgenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna F Cord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of French breeding bird population sizes using citizen science and accounting for species detectability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478371v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy in bird predation assessment: Camera traps testing the efficacy of plasticine caterpillars as prey models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattan Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Raspail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal gradient in avian insectivory: complementary effects of climate, habitat and bird diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavius Bălăcenoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Chor Bjørn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can school children support ecological research? Lessons from the ‘Oak bodyguard’ citizen science project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et productivité des forêts : effets des interactions biotiques sous contrainte climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’organisation des paysages agricoles sur la distribution et la dispersion des papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio 2 – Biomasse et biodiversité forestières. Augmentation de l’utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles. Synopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] GIP ECOFOR. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet FORSEE : Indicateurs de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'évolution de pelouses calcicoles enfrichées du Vercors après mise en oeuvre de pratiques agri-environnementales (pâturage associé à débroussaillement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie agro-écologique des pelouses, landes et fruticées calcicoles pâturées des Préalpes calcaires (Parc naturel régional du Vercors, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1997, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passereaux nicheurs et pratiques pastorales. Contribution au suivi écologique de l'article 19 en Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1996, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique agro-écologique des communautés de pelouses sèches calcicoles du Vercors méridonal. Application à la gestion conservatoire de la biodiversité par le pastoralisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat Biologie, Université Joseph Fourier Grenoble I Saint Martin d'Hères, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02579242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et fonction des communautés d'oiseaux et de lépidoptères dans les paysages forestiers fragmentés : réponses multi-échelles et interactions trophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02810764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoires forestiers et d'activité sylvicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.117-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId542"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Barbaro </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of acoustic traits in bird assemblages along regional bioclimatic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Busana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Carruthers‐ Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecog.08011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of alpine-treeline-ecotone dynamics in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1013, pp.181318. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.181318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WABAD: A World Annotated Bird Acoustic Dataset for Passive Acoustic Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Pérez-Granados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Morant Etxebarría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Félix Arno Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Humberto Marín Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 107 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.70317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903429v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global assessment of BirdNET performance: Differences among continents, biomes, and species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sebastián‐gonzález</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H Marín Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 182, pp.114550. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera traps unable to determine whether plasticine models of caterpillars reliably measure bird predation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattan Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Raspail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (3), pp.e0308431. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0308431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging passive acoustic monitoring for result-based agri-environmental schemes: Opportunities, challenges and next steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna F Cord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 305, pp.111042. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide Soundscapes: A Synthesis of Passive Acoustic Monitoring Across Realms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin F A Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A Rountree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L van Wilgenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna F Cord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (5), pp.e70021. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.70021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Range Limits Shape Sensitivity to Forest Cover More Strongly Than Hard Range Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha R Granville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex L Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Howes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Arroyo‐rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (11), pp.e70146. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.70146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving national-scale breeding bird surveys with integrated distance sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lorrillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.18312. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-96787-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban tree diversity fosters bird insectivory despite a loss in bird diversity with urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ouellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swane Cobus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 256, pp.105274. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2024.105274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity enhances predation by birds but not by arthropods across climate gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Vázquez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evalyne Muiruri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Abdala-Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (5), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.14427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of BirdNET to infer European bird communities from large-scale ecoacoustic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 164, pp.112146. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of French breeding bird population sizes using citizen science and accounting for species detectability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.e17889. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.17889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing drivers in avian insectivory: Large‐scale effects of climate, habitat and bird diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavius Bălăcenoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Chor Bjørn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (6), pp.1079-1094. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of acoustic measurements from soundscapes collected worldwide during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S P Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03611-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-driven variation in dispersal ability predicts responses to forest fragmentation in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weeks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Betts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pfeifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Banks-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.1079-1091. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-023-02077-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse agricultural landscapes increase bat activity and diversity: Implications for biological pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 345, pp.108318. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2022.108318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A species-level trait dataset of bats in Europe and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S P Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nia Toshkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Benítez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.253. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02157-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 shutdown revealed higher acoustic diversity and vocal activity of flagship birds in old-growth than in production forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 901, pp.166328. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait‐independent habitat associations explain low co‐occurrence in native and exotic birds on a tropical volcanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.e10322. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait‐environment associations diverge between native and alien breeding bird assemblages on the world's oceanic islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leprieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kreft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (10), pp.1773-1789. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les Cévennes, les peuplements adultes de conifères sont plus ou moins favorables aux chauves-souris selon le paysage environnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kawa Sorix - Le bulletin de liaison du Groupe Chiroptères de MidiPyré nées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road density and forest fragmentation shape bat communities in temperate mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 221, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2022.104353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following the track: accuracy and reproducibility of predation assessment on artificial caterpillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Mäntylä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Damestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170 (10), pp.914-921. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.13210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree size, microhabitat diversity and landscape structure determine the value of isolated trees for bats in farmland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsty Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267, pp.109476. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking acoustic diversity to compositional and configurational heterogeneity in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cauchoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (4), pp.1125-1143. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01391-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivory on the pedunculate oak along an urbanization gradient in Europe: Effects of impervious surface, local tree cover, and insect feeding guild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Galmán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Prinzing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey V Selikhovkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.e8709. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.8709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for top‐down and bottom‐up drivers of latitudinal trends in insect herbivory in oak trees in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés‐correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoaquín Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3), pp.651-665. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape composition and life‐history traits influence bat movement and space use: Analysis of 30 years of published telemetry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (12), pp.2442-2454. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic management and landscape heterogeneity combine to sustain multifunctional bird communities in European vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Assandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (6), pp.1261-1271. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait‐habitat associations explain novel bird assemblages mixing native and alien species across New Zealand landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.38-52. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bat responses to changes in forest composition and prey abundance depend on landscape matrix and stand structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S P Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.10586. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-89660-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going beyond species richness and abundance: robustness of community specialisation measures in short acoustic surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (2), pp.343-363. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-020-02092-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity is key for promoting the diversity and abundance of forest‐associated taxa in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Ampoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Boberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (2), pp.133-146. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.06290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global database for metacommunity ecology, integrating species, traits, environment and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alienor Jeliazkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Mijatovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chantepie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Arlettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-019-0344-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of multidecadal biodiversity trends in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Pilotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17171-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03082659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter le silence : ethnographie et pandémie, comment faire du terrain en temps de confinement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Terrain : le blog de la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can school children support ecological research? Lessons from the Oak Bodyguard citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizen Science: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/cstp.267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03082720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of combined land-use and climate changes on local bird communities in mosaic agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Princé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 289, pp.Online. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2019.106722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape context matters for attractiveness and effective use of road underpasses by bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 237, pp.409-422. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2019.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’impact des pesticides, la recherche scientifique doit éclairer la décision publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ambec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, vendredi 17 mai, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the tree species compositions that maximize ecosystem functioning in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Kambach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (3), pp.733-744. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional shifts in bird communities from semi-natural oak forests to conifer plantations are not consistent across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Pedley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Guilherme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Irwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John O'Halloran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (7), pp.e0220155. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0220155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic predictors complement models of bat and bird responses to climate and tree diversity in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Ampoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 286 (1894), pp.2018-2193. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2018.2193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect herbivory and avian insectivory in novel native oak forests: Divergent effects of stand size and connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arndt Hampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 445, pp.146-153. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge contrast does not modulate edge effect on plants and pollinators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, pp.83-95. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental mapping of forest ecosystem functions reveals a high but unrealised potential for forest multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fons van Der</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ruiz-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (1), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up and top-down effects of tree species diversity on leaf insect herbivory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (10), pp.3520-3531. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait-driven responses of grassland butterflies to habitat quality and matrix composition in mosaic agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.64-77. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian pest control in vineyards is driven by interactions between bird functional diversity and landscape heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evalyne W. Muiruri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gravellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (2), pp.500-508. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest biodiversity, ecosystem functioning and the provision of ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David I. Forrester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (13), pp.3005-3035. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-017-1453-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack-of-all-trades effects drive biodiversity–ecosystem multifunctionality relationships in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 7, pp. 1-11. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms11109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bat and bird diversity along independent gradients of latitude and tree composition in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Ampoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182 (2), pp.529-537. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-016-3671-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical habitat selection by eurasian pygmy owls Glaucidium passerinum in old-growth forests of the southern french prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 157 (1), pp.333-342. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10336-015-1285-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic homogenization can decrease landscape-scale forest multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Soliveres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (13), pp.3557 - 3562. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1517903113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciduous trees increase bat diversity at stand and landscape scales in mosaic pine plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), pp.291-300. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-015-0242-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest edges have high conservation value for bird communities in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Terraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 6 (n° 15), pp. 5178-5189. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaic of grasslands and woodlands is more effective than habitat connectivity to conserve butterflies in French farmland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 191, pp.206-215. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2015.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodland habitat quality prevails over fragmentation for shaping butterfly diversity in deciduous forest remnants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 357, pp.171-180. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2015.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egg mortality in the pine processionary moth: habitat diversity, microclimate and predation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent-Mercadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (3), pp.284-292. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird functional diversity enhances insectivory at forest edges: a transcontinental experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (2), pp.149-159. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat filtering by landscape and local forest composition in native and exotic New Zealand birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves J.-Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G E. G. Brockerhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">esa Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95 (1), pp.78-87. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/13-0791.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion des risques biotiques en forêt de plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/4g3v-5962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidification du Martinet pâle Apus pallidus en Aquitaine et statut de l’espèce en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidal Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ornithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (5), pp.260-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale et densité de la Chevêchette d’Europe Glaucidium passerinum sur la Réserve Biologique Intégrale des Hauts-Plateaux du Vercors : état des lieux 2009-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bièvre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and functional responses of forest bats to a major insect pest in pine plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Theillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), 8 p. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0109488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species’ thermal preferences affect forest bird communities along landscape and local scale habitat gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arndt Hampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (11), pp.1218-1226. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2012.00227.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant neighbours mediate bird predation effects on arthropod abundance and herbivory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (5), pp.448-455. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/een.12035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of poplar plantations to bird conservation in riparian landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Martín-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Javier Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silva Fennica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (4), 17 p. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14214/sf.1043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel comparative research platform designed to determine the functional significance of tree species diversity in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (5), pp.281-291. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ppees.2013.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter bird numerical responses to a key defoliator in mountain pine forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 296, pp.90-97. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2013.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird predation enhances tree seedling resistance to insect herbivores in contrasting forest habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 168 (2), pp.415-424. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-011-2089-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge and area effects on avian assemblages and insectivory in fragmented native forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (10), pp.1451-1463. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-012-9800-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surrounding vegetation on insect herbivory: A matter of spatial scale and herbivore specialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (5), pp.458-465. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2012.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birds as predators of the pine processionary moth (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (2), pp.107-114. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2010.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserving butterflies in fragmented plantation forests: are edge and interior habitats equally important?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.591 - 601. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10841-010-9360-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les observations de Coucou-geai Clamator glandarius en Aquitaine et Charente-Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune-Aquitaine.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Huppe fasciée, alliée du forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Coléoptères carabiques (Coleoptera, Carabidae) des habitats humides de la Réserve Naturelle de l’Etang de Cousseau (Lacanau, Gironde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Plichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Linnéenne de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 144 (37 (1)), pp.85-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of surrounding landscape composition on the conservation value of native and exotic habitats for native forest birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 258, pp.S196-S204. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2009.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking bird, carabid beetle and butterfly life-history traits to habitat fragmentation in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.321-333. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2008.05546.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of semi-natural habitats for the conservation of butterfly communities in landscapes dominated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (5), pp.1149-1169. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-007-9264-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale habitat selection and foraging ecology of the eurasian hoopoe (Upupa epops) in pine plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (5), pp.1073-1087. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-007-9241-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial distribution of birds and carabid beetles in pine plantation forests: the role of landscape composition and structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (4), pp.652-664. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2006.01656.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste commentée des Coléoptères carabiques (Coleoptera Carabidae) de la forêt des Landes de Gascogne (Landes et Gironde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Linnéenne de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Fascicule 3, pp.197-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative responses of bird, carabid, and spider assemblages to stand and landscape diversity in maritime pine plantation forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pontcharraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (1), pp.110-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coléoptères carabiques. Bioindicateurs de la gestion forestière dans les Landes de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 129, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and spatial influences of shrub cover (Alnus viridis DC.) on vegetation diversity at the upper treeline in the inner Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Anthelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic, Antarctic, and Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (1), pp.48-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des facteurs agro-écologiques sur les assemblages d'orchidées dans les pelouses calcicoles du Vercors (Préalpes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Grossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 113 (1), pp.63-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A six year experimental restoration of biodiversity by shrub-clearing and grazing in calcareous grasslands of the French Prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cozic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (1), pp.119-135. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1016629507196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses fonctionnelles des communautés de pelouses calcicoles aux facteurs agro-écologiques dans les Préalpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78, pp.1010-1020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation agro-écologique des pelouses et landes calcicoles du Parc Naturel Régional du Vercors (Rhône-Alpes, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cozic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (3), pp.443-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of climate change and landscape dynamics on Pyrenean Lepidoptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Moreno-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cauchoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas-I-Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Keurinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Rencontres de Théo Quant - Réflexions et pratiques en géographie théorique et quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ThéMA UMR 6049-CNRS, Université Marie et Louis Pasteur, Feb 2026, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundscape fragmentation alters bird acoustic and cultural diversity in southern Arizona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Carruthers-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cauchoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHMi Pima County Annual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iGlobes, OHMi Pima County, University of Arizona, Oct 2024, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SONGBIRDS Suivi des Oiseaux Nicheurs Généralistes, de la BIodiversité Rurale et de sa Dynamique Spatio-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cauchoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cottais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de la Zone Atelier Pyrénées Garonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZA PyGar, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARMÉNIDE PAysages Ruraux en Mosaïque Et Nouveaux Indicateurs de Diversité Ecoacoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaprogramme INRAE Biosefair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métaprogramme INRAE Biosefair, Apr 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie acoustique des paysages sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entendre les territoires en géographie: le sonore en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d’été du LabEx Dynamite, Sep 2023, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis écoacoustiques de la biodiversité dans la Zone Atelier Pyrénées Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cauchoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du Projet Sounds of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MNHN, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating population sizes for common breeding bird species in France by large-scale citizen science-based monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lorrilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Numbers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Bird Council, Apr 2022, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversity in the landscape favors bats and biological control of some pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² GFÖ EEF Joint meeting, International Conference on Ecological Sciences - Ecology and Evolution: New perspectives and societal challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian insectivory is mediated by bird acoustic and functional diversity along a wide latitudinal gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² GfÖ EEF Joint meeting, International Conference on Ecological Sciences : "Ecology and Evolution: New perspectives and societal challenges".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional agricultural landscapes. Lessons from a Long Term Socio-Ecological Research site in South Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congres: Making the future, learning from the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter et faire entendre pour se mobiliser : les paysages sonores au service de la protection des écosystèmes dans une région minière en Arizona (États-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2021 de l’Institut des Amériques. Etat de la recherche sur les Amériques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Amériques, Sep 2021, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen, the environment is changing&amp;quot;. Écouter l’environnement changer ou comment les perceptions des sons construisent les savoirs écologiques locaux… et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages inouïs. Ecouter, résonner, habiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole de la Nature et du Paysage, Oct 2021, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages sonores. Appréhender les dynamiques des paysages et des territoires au travers des sons (de la nature)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’animation scientifique Interaxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Bird Songs Can Tell Us of Local Perceptions of Environmental Changes? A Case Study along a Gradient of Human Pressure in South Arizona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th Annual Meeting of the Society for Applied Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape context matters for attractiveness and effective use of road underpasses by bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Bat Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Phuket, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional biogeography approach to insular bird communities with mixed-origin species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Island Ecology, Evolution and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint-Denis, Réunion. 318 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How forest edges contribute to landscape connectivity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE World Congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milan, Italy. 993 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’écoacoustique pour l’analyse des changements temporels dans les communautés d'oiseaux nicheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2eme séminaire SONATES Paysages sonores, LabEx DynamiTe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les changements via l’avifaune : perceptions des changements par les écologues et par les chercheurs en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier 4 du GT Biodiversité LabEx DynamiTe,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets interactifs de la quantité/configuration de la forêt et de la densité de routes sur les chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IALE France, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaching sound environment changes by anthropology and ecology combined: a case study along a gradient of human pressure in South Arizona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Challenges in Extreme Environments Workshop iGlobes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to birds: How local populations understand environmental changes through everyday sounds and soundscapes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting SFAA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SONATAS (Listening to the SOunds of NATure to undersTAnd global environmental changeS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pima County Man/Environment Observatory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest edges as keystone structures for animal biodiversity and their ecological functions in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2018, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up and top-down effects of tree diversity on insect herbivory on pedunculate oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125. Anniversary Congress 2017 (IUFRO )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing together local ecological knowledge, anthropology & landscape ecology to understand the impacts of socio-ecological changes on rural communities in South-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International conference Society for Human Ecology: Navigating complexity, human-environmental solutions for a challenging future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la qualité de l'habitat et les caractéristiques du paysage sur la composition taxonomique et fonctionnelle des communautés de papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets directs et indirects d'un insecte invasif sur les communautés d'oiseaux forestiers des pinèdes maritimes corses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GEPF-GEFF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ramatuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird functional insectivory and landscape complexity in vineyard agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evalyne Wairimu Muiruri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-ecological framework for the analysis of forest edges dynamics and their consequences on ecosystems services in temperate landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Portland, United States. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butterflies and landscape connectivity: Do effects depend on species traits and conservation value?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Congress for Conservation Biology (ICCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montpellier, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserving butterflies in plantation forest landscapes: role of local and landscape factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Congress for Conservation Biology(ICCB) / 4. European Congress for Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidiversity patterns in more or less mixed forests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Ampoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Landscape Ecology ‘Sustaining ecosystem services in forest landscapes’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and functional responses of foraging forest bats to a key pine defoliator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Theillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Ecology and Behaviour Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbouring vegetation influences tritrophic interactions between insectivorous birds, herbivorous insects and tree seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting SFE BES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des îlots de feuillus sur les assemblages de papillons de jour dans un paysage de plantation de pins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chevêchette d’Europe Glaucidium passerinum: premiers éléments de son régime alimentaire sur les Hauts Plateaux du Vercors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prédation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon (ENS de Lyon). FRA., Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation biologique dans les forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences XYLOSUP ; durabilité de la multifonctionalité dans les forêts industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure des Sciences Agronomiques de Bordeaux-Aquitaine (Bordeaux Sciences Agro). FRA., Sep 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie du paysage : le cas de la chenille processionnaire du pin (Thaumetopoea pityocampa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de l’Ecologie du Paysage – IALE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insectivorous bird assemblages along an elevation gradient of T. pityocampa expansion in the southern Alps. Diaporama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Derouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Annual meeting Urticlim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Orléans, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of surrounding landscape composition on the conservation value of native and exotic habitats for native forest birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference on Biodiversity in Forest Ecosystems and Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Kamloops, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen and be heard to mobilize: soundscapes for ecosystem protection in a mining region in Arizona (USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-becfa0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge paradox : forest edges as a threat and an opportunity for biodiversity and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third ESP Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tartu, Estonia. , 1p., 2021, Book of abstracts 3rd ESP Europe Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SONATAS – Listening to the Sounds of NATure to understAnd environmental changeS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRIIHM International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to the sounds of nature to understand environmental changes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Labex DRIIHM Symposium, Interdisciplinary Research Design on Human-Environments Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage au domaine vital : les communautés de chiroptères dans les mosaïques d’habitats fragmentées par le réseau routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nationales Chiroptères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bourges, France. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to the sounds of nature to understand environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Labex DRIIHM Symposium, Interdisciplinary Research Design on Human-Environments Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge effects: Which one?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 1 p., 2016, Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic interactions between vertebrate insectivores and a climate-driven expanding forest moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la structure des lisières bois / parcelles agricoles sur les plantes et les pollinisateurs (apoïdes et papillons)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 63 p., 2014, Paysage, territoire et agroécologie : des processus à la concertation entre acteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirondelle de fenêtre Delichon urbica et Bruant zizi Emberiza cirlus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LPO MNHN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux migrateurs de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biotope, 2022, 978-2-85653-992-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a shared vision of the future for multifunctional agricultural landscapes. Lessons from a long term socio-ecological research site in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Bohan; Alex J. Dumbrell; Adam J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-0-323-91503-8. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock bunting Emberiza cia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Vaclav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véréna Keller, Sergi Herrando, Petr Vorisek, Marti Franch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Breeding Bird Atlas - Tome 2, Distribution, Abundance and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coédition Lynx/EBCC, 2020, 978-84-16728-38-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurasian hoopoe Upupa epops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véréna Keller, Sergi Herrando, Petr Vorisek, Marti Franch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Breeding Bird Atlas - Tome 2, Distribution, Abundance and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coédition Lynx/EBCC, 2020, 978-84-16728-38-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black-winged kite Elanus caeruleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Herrando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véréna Keller, Sergi Herrando, Petr Vorisek, Marti Franch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Breeding Bird Atlas - Tome 2, Distribution, Abundance and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coédition Lynx/EBCC, 2020, 978-84-16728-38-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau de diversité des régimes alimentaires des oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Aubertie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation scientifique de 55 indicateurs de la Stratégie Nationale pour la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation pour la Recherche sur la Biodiversité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 296 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinet pâle Apus pallidus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidal Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux de France métropolitaine. Nidification et présence hivernale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 volumes, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1408 p., 2015, 978-2-603-01878-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tichodrome échelette Tichodroma muraria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux de France métropolitaine. Nidification et présence hivernale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 volumes, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1408 p., 2015, 978-2-603-01878-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect – Tree Interactions in Thaumetopoea pityocampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venturon montagnard Serinus citrinella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux de France métropolitaine. Nidification et présence hivernale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 volumes, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1408 p., 2015, 978-2-603-01878-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological responses of parasitoids, predators and associated insect communities to the climate-driven expansion of the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruant fou, Bruant jaune, Crave à bec rouge, Huppe fasciée, Merle à plastron, Tarier des prés, Mésange huppée, Locustelle tachetée, Pipit farlouse, Roitelet huppé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Couanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lannès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux nicheurs d’Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPO Aquitaine, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de la production intensive de biomasse sur la biodiversité dans les forêts de plantations: l’exemple des futaies à courte révolution de Pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIO2 : Biomasse et biodiversité forestières. : Augmentation de l’utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOFOR, Ministère de l'écologie et du développement durable, Ministère de l'agriculture de l'alimentation, de la pêche et des affaires rurales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 233 p., 2009, 978-2-914770-00-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations dans les interactions tritrophiques lors de la régénération d’essences feuillues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en écologie des communautés végétale : Actes du 4e colloque Ecoveg, Rennes, 12-14 mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 233 p., 2008, 978-2-7430-1111-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide Soundscapes: a synthesis of passive acoustic monitoring across realms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fa Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Rountree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven van Wilgenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna F Cord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of French breeding bird population sizes using citizen science and accounting for species detectability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478371v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy in bird predation assessment: Camera traps testing the efficacy of plasticine caterpillars as prey models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattan Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Raspail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal gradient in avian insectivory: complementary effects of climate, habitat and bird diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavius Bălăcenoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Chor Bjørn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can school children support ecological research? Lessons from the ‘Oak bodyguard’ citizen science project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et productivité des forêts : effets des interactions biotiques sous contrainte climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’organisation des paysages agricoles sur la distribution et la dispersion des papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio 2 – Biomasse et biodiversité forestières. Augmentation de l’utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles. Synopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] GIP ECOFOR. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet FORSEE : Indicateurs de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'évolution de pelouses calcicoles enfrichées du Vercors après mise en oeuvre de pratiques agri-environnementales (pâturage associé à débroussaillement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie agro-écologique des pelouses, landes et fruticées calcicoles pâturées des Préalpes calcaires (Parc naturel régional du Vercors, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1997, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passereaux nicheurs et pratiques pastorales. Contribution au suivi écologique de l'article 19 en Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1996, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique agro-écologique des communautés de pelouses sèches calcicoles du Vercors méridonal. Application à la gestion conservatoire de la biodiversité par le pastoralisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat Biologie, Université Joseph Fourier Grenoble I Saint Martin d'Hères, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02579242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et fonction des communautés d'oiseaux et de lépidoptères dans les paysages forestiers fragmentés : réponses multi-échelles et interactions trophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02810764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoires forestiers et d'activité sylvicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.117-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId552"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903429v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian P&#233;rez-Granados" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Morant Etxebarr&#237;a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F&#233;lix Arno Darras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Humberto Mar&#237;n G&#243;mez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mendoza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70317" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461405v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181318" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490415v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sebasti&#225;n&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Morant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar H Mar&#237;n G&#243;mez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114550" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126958v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F A Darras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Rountree" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L van Wilgenburg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F Cord" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Pitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004399v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Darras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Ogawa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gerling" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111042" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004506v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattan Plat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raspail" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308431" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383521v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha R Granville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex L Pigot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Howes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz dos Anjos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Arroyo&#8208;rodriguez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70146" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paquette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marcotte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ouellet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swane Cobus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2024.105274" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097121v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorrilli&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96787-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla V&#225;zquez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evalyne Muiruri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Abdala-Roberts" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14427" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633976v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112146" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903395v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.17889" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717397v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S P Froidevaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03611-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487873v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S.P. Froidevaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166328" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118616v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weeks" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Betts" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pfeifer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wolf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Banks-Leite" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02077-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909028v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108318" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104758v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Toshkova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ben&#237;tez-L&#243;pez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02157-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173987v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10322" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04165221v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leprieur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kreft" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13729" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619557v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Park" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109476" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790382v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vinet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540699v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104353" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721012v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina M&#228;ntyl&#228;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damestoy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Sam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13210" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Froidevaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01391-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631327v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Popova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galm&#225;n" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Selikhovkin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8709" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03449018v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mossion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13432" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234104v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Assandri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Brambilla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13885" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103928v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s&#8208;correcher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13244" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13397" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03232451v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89660-z" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766973v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barr&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02092-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03082659v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pilotto" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Kuhn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Adrian" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Alber" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17171-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095619v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02438887v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Mijatovic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantepie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Andrew" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0344-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619716v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Ampoorter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Boberg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06290" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03082720v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/cstp.267" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620490v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106722" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346206v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.07.023" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285622v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629130v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van Der Plas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kambach" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13308" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297784v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Pedley" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Guilherme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Irwin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O'Halloran" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220155" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154551v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2193" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181063v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s Correcher" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.05.018" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607355v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.11.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559963v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Damien" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2950" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603293v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12200" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834387v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evalyne W. Muiruri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gravellier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12740" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625784v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I. Forrester" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1453-2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441562v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Manning" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11109" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635613v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nezan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3671-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637179v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blache" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trochard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arlaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Lacoste" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-015-1285-3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557568v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Manning" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Soliveres" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1517903113" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640464v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0242-0" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388007v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terraube" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2273" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601937v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.06.030" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW28NTSW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630731v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.08.025" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1L7HS0B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630112v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Issa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635476v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent-Mercadal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12056" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D59758A5175EFC16B3B86EDE1F9AA038E7E73DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633673v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12132" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MNFJPR4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000686v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Barnagaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G E. G. Brockerhoff" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-0791.1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634829v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4g3v-5962" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629831v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631414v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Theillout" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109488" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643099v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12035" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CF6ZXFTF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645533v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Javier Diez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14214/sf.1043" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598925v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Barnagaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2012.00227.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQ1KZ78V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649022v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Payet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.02.010" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P7VSD5Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540270v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bussotti" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2013.07.002" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLF4X3DN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648998v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2089-7" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP3DWP21-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651626v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9800-x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/207CF373B3BBAF97E1A6380EE44B3664D0DED5BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642652v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2012.08.004" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VCPNQ25-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651009v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2010.10.009" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647899v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-010-9360-9" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G18ZSM0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653726v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659345v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657223v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Plichon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667050v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2008.05546.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-47VDFSCH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668403v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.08.003" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03WG6B07-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666671v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9264-5" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QZT7ZRP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286299v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9241-z" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D8HC4DGH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665570v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2006.01656.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B019DWJX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663936v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681048v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pontcharraud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678359v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582807v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anthelme" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michalet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582909v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Grossi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02580165v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cozic" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016629507196" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579830v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Peltier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577905v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cozic" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908209v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carruthers-Jones" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908188v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cottais" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908159v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908219v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908214v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Massol" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940439v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907127v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorrili&#232;re" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dupuy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fontaine" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907131v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056311v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907110v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167306v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167307v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vincent" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167308v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907074v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734158v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Brockerhoff" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734805v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167310v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Calatayud" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907066v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785312v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151549v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788376v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785592v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791145v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463217v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737807v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793169v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793170v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evalyne Wairimu Muiruri" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793423v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604455v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793130v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798769v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793121v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793129v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793124v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750061v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802764v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745530v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820610v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derouault" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blache" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816177v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171146v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-becfa0" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280458v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151732v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789148v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056302v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785257v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606636v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797732v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210105v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904227v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904269v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904307v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Pons" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Vaclav" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904336v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Onrubia" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Herrando" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797425v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aubertie" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/456146.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795918v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lalibrairie.com/livres/atlas-des-oiseaux-de-france-metropolitaine--nidification-et-presence-hivernale_0-2747771_9782603018781.html" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794107v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797794v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_6" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_6" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799065v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800430v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_7#page-1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_7" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793299v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Couanon" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lann&#232;s" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820314v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/180015.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813640v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903892v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fa Darras" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Rountree" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Wilgenburg" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478371v3" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903971v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169153v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949096v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786596v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798119v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819879v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820306v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579932v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580168v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575650v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02579242v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810764v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907046v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584468v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Busana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#232;be" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carruthers&#8208; Jones" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Croci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461405v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181318" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903429v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian P&#233;rez-Granados" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Morant Etxebarr&#237;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F&#233;lix Arno Darras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Humberto Mar&#237;n G&#243;mez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mendoza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70317" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490415v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sebasti&#225;n&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Morant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar H Mar&#237;n G&#243;mez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114550" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004506v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattan Plat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raspail" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308431" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004399v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F Cord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Darras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Ogawa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gerling" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111042" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126958v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F A Darras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Rountree" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L van Wilgenburg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Pitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha R Granville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex L Pigot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Howes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz dos Anjos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Arroyo&#8208;rodriguez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70146" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097121v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorrilli&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96787-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846334v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paquette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marcotte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ouellet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swane Cobus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2024.105274" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578953v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla V&#225;zquez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evalyne Muiruri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Abdala-Roberts" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14427" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112146" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903395v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.17889" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717397v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S P Froidevaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03611-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weeks" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Betts" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pfeifer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wolf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Banks-Leite" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02077-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909028v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S.P. Froidevaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108318" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104758v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Toshkova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ben&#237;tez-L&#243;pez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02157-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487873v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166328" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173987v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10322" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04165221v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leprieur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kreft" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13729" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790382v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540699v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104353" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721012v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina M&#228;ntyl&#228;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damestoy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Sam" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13210" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Park" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109476" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059664v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Froidevaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01391-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631327v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Popova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galm&#225;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Selikhovkin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8709" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s&#8208;correcher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13244" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435073v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13397" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234104v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Assandri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Brambilla" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13885" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03449018v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mossion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13432" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03232451v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89660-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766973v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02092-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Ampoorter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Boberg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06290" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02438887v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Mijatovic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantepie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Andrew" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0344-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03082659v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pilotto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Kuhn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Adrian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Alber" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17171-y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095619v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03082720v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/cstp.267" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620490v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106722" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346206v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.07.023" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285622v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629130v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van Der Plas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kambach" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13308" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297784v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Pedley" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Guilherme" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Irwin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O'Halloran" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220155" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154551v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2193" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181063v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s Correcher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.05.018" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607355v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.11.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559963v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Damien" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2950" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603293v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12200" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834387v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evalyne W. Muiruri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gravellier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12740" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625784v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I. Forrester" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1453-2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441562v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Manning" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11109" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635613v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nezan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3671-9" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637179v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blache" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trochard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arlaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Lacoste" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-015-1285-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557568v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Manning" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Soliveres" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1517903113" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640464v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0242-0" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388007v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terraube" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2273" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601937v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.06.030" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW28NTSW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630731v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.08.025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1L7HS0B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635476v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent-Mercadal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12056" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D59758A5175EFC16B3B86EDE1F9AA038E7E73DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633673v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12132" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MNFJPR4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000686v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Barnagaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G E. G. Brockerhoff" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-0791.1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634829v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4g3v-5962" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630112v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Issa" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629831v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631414v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Theillout" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109488" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598925v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Barnagaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2012.00227.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQ1KZ78V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643099v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12035" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CF6ZXFTF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645533v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Javier Diez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14214/sf.1043" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540270v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bussotti" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2013.07.002" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLF4X3DN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649022v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Payet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.02.010" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P7VSD5Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648998v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2089-7" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP3DWP21-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651626v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9800-x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/207CF373B3BBAF97E1A6380EE44B3664D0DED5BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642652v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2012.08.004" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VCPNQ25-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651009v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2010.10.009" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647899v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-010-9360-9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G18ZSM0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653726v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659345v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657223v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Plichon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668403v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.08.003" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03WG6B07-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667050v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2008.05546.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-47VDFSCH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666671v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9264-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QZT7ZRP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286299v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9241-z" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D8HC4DGH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665570v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2006.01656.x" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B019DWJX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663936v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681048v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pontcharraud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678359v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582807v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anthelme" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michalet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582909v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Grossi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02580165v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cozic" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016629507196" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579830v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Peltier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577905v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cozic" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05545095v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Moreno-Garc&#237;a" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-I-Planas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Keurinck" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908209v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carruthers-Jones" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908188v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cottais" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908159v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908219v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908214v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Massol" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907127v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorrili&#232;re" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dupuy" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fontaine" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940439v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907131v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056311v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907110v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167306v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167307v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vincent" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907074v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734158v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Brockerhoff" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734805v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167310v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Calatayud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167308v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907066v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788376v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785312v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151549v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785592v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791145v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463217v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737807v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793169v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793170v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evalyne Wairimu Muiruri" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793423v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604455v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793130v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798769v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793121v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793129v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793124v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750061v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802764v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745530v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820610v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derouault" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blache" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816177v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171146v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-becfa0" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280458v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151732v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056302v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789148v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785257v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606636v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797732v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210105v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904227v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904307v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Pons" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Vaclav" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904269v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904336v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Onrubia" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Herrando" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797425v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aubertie" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/456146.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795918v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lalibrairie.com/livres/atlas-des-oiseaux-de-france-metropolitaine--nidification-et-presence-hivernale_0-2747771_9782603018781.html" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794107v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797794v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_6" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_6" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799065v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800430v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_7#page-1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_7" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793299v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Couanon" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lann&#232;s" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820314v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/180015.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813640v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903892v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fa Darras" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Rountree" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Wilgenburg" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478371v3" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903971v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169153v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949096v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786596v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798119v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819879v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820306v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579932v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580168v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575650v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02579242v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810764v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907046v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>