--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Barbaro </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of acoustic traits in bird assemblages along regional bioclimatic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Busana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Carruthers‐ Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecog.08011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of alpine-treeline-ecotone dynamics in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1013, pp.181318. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.181318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WABAD: A World Annotated Bird Acoustic Dataset for Passive Acoustic Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Pérez-Granados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Morant Etxebarría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Félix Arno Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Humberto Marín Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 107 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.70317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903429v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global assessment of BirdNET performance: Differences among continents, biomes, and species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sebastián‐gonzález</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H Marín Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 182, pp.114550. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera traps unable to determine whether plasticine models of caterpillars reliably measure bird predation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattan Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Raspail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (3), pp.e0308431. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0308431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging passive acoustic monitoring for result-based agri-environmental schemes: Opportunities, challenges and next steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna F Cord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 305, pp.111042. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide Soundscapes: A Synthesis of Passive Acoustic Monitoring Across Realms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin F A Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A Rountree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L van Wilgenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna F Cord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (5), pp.e70021. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.70021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Range Limits Shape Sensitivity to Forest Cover More Strongly Than Hard Range Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha R Granville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex L Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Howes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Arroyo‐rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (11), pp.e70146. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.70146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving national-scale breeding bird surveys with integrated distance sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lorrillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.18312. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-96787-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban tree diversity fosters bird insectivory despite a loss in bird diversity with urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ouellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swane Cobus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 256, pp.105274. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2024.105274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity enhances predation by birds but not by arthropods across climate gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Vázquez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evalyne Muiruri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Abdala-Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (5), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.14427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of BirdNET to infer European bird communities from large-scale ecoacoustic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 164, pp.112146. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of French breeding bird population sizes using citizen science and accounting for species detectability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.e17889. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.17889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing drivers in avian insectivory: Large‐scale effects of climate, habitat and bird diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavius Bălăcenoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Chor Bjørn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (6), pp.1079-1094. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of acoustic measurements from soundscapes collected worldwide during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S P Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03611-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-driven variation in dispersal ability predicts responses to forest fragmentation in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weeks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Betts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pfeifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Banks-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.1079-1091. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-023-02077-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse agricultural landscapes increase bat activity and diversity: Implications for biological pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 345, pp.108318. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2022.108318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A species-level trait dataset of bats in Europe and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S P Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nia Toshkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Benítez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.253. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02157-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 shutdown revealed higher acoustic diversity and vocal activity of flagship birds in old-growth than in production forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 901, pp.166328. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait‐independent habitat associations explain low co‐occurrence in native and exotic birds on a tropical volcanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.e10322. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait‐environment associations diverge between native and alien breeding bird assemblages on the world's oceanic islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leprieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kreft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (10), pp.1773-1789. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les Cévennes, les peuplements adultes de conifères sont plus ou moins favorables aux chauves-souris selon le paysage environnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kawa Sorix - Le bulletin de liaison du Groupe Chiroptères de MidiPyré nées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road density and forest fragmentation shape bat communities in temperate mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 221, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2022.104353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following the track: accuracy and reproducibility of predation assessment on artificial caterpillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Mäntylä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Damestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170 (10), pp.914-921. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.13210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree size, microhabitat diversity and landscape structure determine the value of isolated trees for bats in farmland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsty Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267, pp.109476. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking acoustic diversity to compositional and configurational heterogeneity in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cauchoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (4), pp.1125-1143. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01391-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivory on the pedunculate oak along an urbanization gradient in Europe: Effects of impervious surface, local tree cover, and insect feeding guild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Galmán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Prinzing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey V Selikhovkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.e8709. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.8709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for top‐down and bottom‐up drivers of latitudinal trends in insect herbivory in oak trees in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés‐correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoaquín Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3), pp.651-665. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape composition and life‐history traits influence bat movement and space use: Analysis of 30 years of published telemetry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (12), pp.2442-2454. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic management and landscape heterogeneity combine to sustain multifunctional bird communities in European vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Assandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (6), pp.1261-1271. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait‐habitat associations explain novel bird assemblages mixing native and alien species across New Zealand landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.38-52. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bat responses to changes in forest composition and prey abundance depend on landscape matrix and stand structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S P Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.10586. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-89660-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going beyond species richness and abundance: robustness of community specialisation measures in short acoustic surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (2), pp.343-363. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-020-02092-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity is key for promoting the diversity and abundance of forest‐associated taxa in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Ampoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Boberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (2), pp.133-146. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.06290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global database for metacommunity ecology, integrating species, traits, environment and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alienor Jeliazkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Mijatovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chantepie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Arlettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-019-0344-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of multidecadal biodiversity trends in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Pilotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17171-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03082659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter le silence : ethnographie et pandémie, comment faire du terrain en temps de confinement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Terrain : le blog de la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can school children support ecological research? Lessons from the Oak Bodyguard citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizen Science: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/cstp.267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03082720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of combined land-use and climate changes on local bird communities in mosaic agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Princé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 289, pp.Online. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2019.106722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape context matters for attractiveness and effective use of road underpasses by bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 237, pp.409-422. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2019.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’impact des pesticides, la recherche scientifique doit éclairer la décision publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ambec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, vendredi 17 mai, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the tree species compositions that maximize ecosystem functioning in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Kambach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (3), pp.733-744. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional shifts in bird communities from semi-natural oak forests to conifer plantations are not consistent across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Pedley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Guilherme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Irwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John O'Halloran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (7), pp.e0220155. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0220155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic predictors complement models of bat and bird responses to climate and tree diversity in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Ampoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 286 (1894), pp.2018-2193. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2018.2193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect herbivory and avian insectivory in novel native oak forests: Divergent effects of stand size and connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arndt Hampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 445, pp.146-153. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge contrast does not modulate edge effect on plants and pollinators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, pp.83-95. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental mapping of forest ecosystem functions reveals a high but unrealised potential for forest multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fons van Der</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ruiz-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (1), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up and top-down effects of tree species diversity on leaf insect herbivory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (10), pp.3520-3531. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait-driven responses of grassland butterflies to habitat quality and matrix composition in mosaic agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.64-77. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian pest control in vineyards is driven by interactions between bird functional diversity and landscape heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evalyne W. Muiruri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gravellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (2), pp.500-508. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest biodiversity, ecosystem functioning and the provision of ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David I. Forrester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (13), pp.3005-3035. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-017-1453-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack-of-all-trades effects drive biodiversity–ecosystem multifunctionality relationships in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 7, pp. 1-11. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms11109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bat and bird diversity along independent gradients of latitude and tree composition in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Ampoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182 (2), pp.529-537. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-016-3671-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical habitat selection by eurasian pygmy owls Glaucidium passerinum in old-growth forests of the southern french prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 157 (1), pp.333-342. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10336-015-1285-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic homogenization can decrease landscape-scale forest multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Soliveres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (13), pp.3557 - 3562. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1517903113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciduous trees increase bat diversity at stand and landscape scales in mosaic pine plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), pp.291-300. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-015-0242-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest edges have high conservation value for bird communities in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Terraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 6 (n° 15), pp. 5178-5189. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaic of grasslands and woodlands is more effective than habitat connectivity to conserve butterflies in French farmland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 191, pp.206-215. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2015.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodland habitat quality prevails over fragmentation for shaping butterfly diversity in deciduous forest remnants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 357, pp.171-180. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2015.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egg mortality in the pine processionary moth: habitat diversity, microclimate and predation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent-Mercadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (3), pp.284-292. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird functional diversity enhances insectivory at forest edges: a transcontinental experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (2), pp.149-159. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat filtering by landscape and local forest composition in native and exotic New Zealand birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves J.-Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G E. G. Brockerhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">esa Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95 (1), pp.78-87. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/13-0791.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion des risques biotiques en forêt de plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/4g3v-5962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidification du Martinet pâle Apus pallidus en Aquitaine et statut de l’espèce en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidal Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ornithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (5), pp.260-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale et densité de la Chevêchette d’Europe Glaucidium passerinum sur la Réserve Biologique Intégrale des Hauts-Plateaux du Vercors : état des lieux 2009-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bièvre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and functional responses of forest bats to a major insect pest in pine plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Theillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), 8 p. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0109488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species’ thermal preferences affect forest bird communities along landscape and local scale habitat gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arndt Hampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (11), pp.1218-1226. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2012.00227.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant neighbours mediate bird predation effects on arthropod abundance and herbivory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (5), pp.448-455. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/een.12035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of poplar plantations to bird conservation in riparian landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Martín-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Javier Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silva Fennica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (4), 17 p. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14214/sf.1043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel comparative research platform designed to determine the functional significance of tree species diversity in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (5), pp.281-291. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ppees.2013.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter bird numerical responses to a key defoliator in mountain pine forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 296, pp.90-97. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2013.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird predation enhances tree seedling resistance to insect herbivores in contrasting forest habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 168 (2), pp.415-424. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-011-2089-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge and area effects on avian assemblages and insectivory in fragmented native forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (10), pp.1451-1463. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-012-9800-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surrounding vegetation on insect herbivory: A matter of spatial scale and herbivore specialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (5), pp.458-465. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2012.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birds as predators of the pine processionary moth (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (2), pp.107-114. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2010.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserving butterflies in fragmented plantation forests: are edge and interior habitats equally important?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.591 - 601. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10841-010-9360-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les observations de Coucou-geai Clamator glandarius en Aquitaine et Charente-Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune-Aquitaine.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Huppe fasciée, alliée du forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Coléoptères carabiques (Coleoptera, Carabidae) des habitats humides de la Réserve Naturelle de l’Etang de Cousseau (Lacanau, Gironde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Plichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Linnéenne de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 144 (37 (1)), pp.85-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of surrounding landscape composition on the conservation value of native and exotic habitats for native forest birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 258, pp.S196-S204. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2009.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking bird, carabid beetle and butterfly life-history traits to habitat fragmentation in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.321-333. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2008.05546.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of semi-natural habitats for the conservation of butterfly communities in landscapes dominated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (5), pp.1149-1169. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-007-9264-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale habitat selection and foraging ecology of the eurasian hoopoe (Upupa epops) in pine plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (5), pp.1073-1087. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-007-9241-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial distribution of birds and carabid beetles in pine plantation forests: the role of landscape composition and structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (4), pp.652-664. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2006.01656.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste commentée des Coléoptères carabiques (Coleoptera Carabidae) de la forêt des Landes de Gascogne (Landes et Gironde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Linnéenne de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Fascicule 3, pp.197-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative responses of bird, carabid, and spider assemblages to stand and landscape diversity in maritime pine plantation forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pontcharraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (1), pp.110-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coléoptères carabiques. Bioindicateurs de la gestion forestière dans les Landes de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 129, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and spatial influences of shrub cover (Alnus viridis DC.) on vegetation diversity at the upper treeline in the inner Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Anthelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic, Antarctic, and Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (1), pp.48-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des facteurs agro-écologiques sur les assemblages d'orchidées dans les pelouses calcicoles du Vercors (Préalpes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Grossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 113 (1), pp.63-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A six year experimental restoration of biodiversity by shrub-clearing and grazing in calcareous grasslands of the French Prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cozic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (1), pp.119-135. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1016629507196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses fonctionnelles des communautés de pelouses calcicoles aux facteurs agro-écologiques dans les Préalpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78, pp.1010-1020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation agro-écologique des pelouses et landes calcicoles du Parc Naturel Régional du Vercors (Rhône-Alpes, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cozic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (3), pp.443-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of climate change and landscape dynamics on Pyrenean Lepidoptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Moreno-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cauchoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas-I-Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Keurinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Rencontres de Théo Quant - Réflexions et pratiques en géographie théorique et quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ThéMA UMR 6049-CNRS, Université Marie et Louis Pasteur, Feb 2026, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundscape fragmentation alters bird acoustic and cultural diversity in southern Arizona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Carruthers-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cauchoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHMi Pima County Annual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iGlobes, OHMi Pima County, University of Arizona, Oct 2024, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SONGBIRDS Suivi des Oiseaux Nicheurs Généralistes, de la BIodiversité Rurale et de sa Dynamique Spatio-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cauchoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cottais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de la Zone Atelier Pyrénées Garonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZA PyGar, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARMÉNIDE PAysages Ruraux en Mosaïque Et Nouveaux Indicateurs de Diversité Ecoacoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaprogramme INRAE Biosefair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métaprogramme INRAE Biosefair, Apr 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie acoustique des paysages sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entendre les territoires en géographie: le sonore en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d’été du LabEx Dynamite, Sep 2023, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis écoacoustiques de la biodiversité dans la Zone Atelier Pyrénées Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cauchoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du Projet Sounds of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MNHN, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating population sizes for common breeding bird species in France by large-scale citizen science-based monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lorrilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Numbers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Bird Council, Apr 2022, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversity in the landscape favors bats and biological control of some pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² GFÖ EEF Joint meeting, International Conference on Ecological Sciences - Ecology and Evolution: New perspectives and societal challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian insectivory is mediated by bird acoustic and functional diversity along a wide latitudinal gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² GfÖ EEF Joint meeting, International Conference on Ecological Sciences : "Ecology and Evolution: New perspectives and societal challenges".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional agricultural landscapes. Lessons from a Long Term Socio-Ecological Research site in South Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congres: Making the future, learning from the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter et faire entendre pour se mobiliser : les paysages sonores au service de la protection des écosystèmes dans une région minière en Arizona (États-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2021 de l’Institut des Amériques. Etat de la recherche sur les Amériques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Amériques, Sep 2021, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen, the environment is changing&amp;quot;. Écouter l’environnement changer ou comment les perceptions des sons construisent les savoirs écologiques locaux… et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages inouïs. Ecouter, résonner, habiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole de la Nature et du Paysage, Oct 2021, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages sonores. Appréhender les dynamiques des paysages et des territoires au travers des sons (de la nature)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’animation scientifique Interaxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Bird Songs Can Tell Us of Local Perceptions of Environmental Changes? A Case Study along a Gradient of Human Pressure in South Arizona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th Annual Meeting of the Society for Applied Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape context matters for attractiveness and effective use of road underpasses by bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Bat Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Phuket, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional biogeography approach to insular bird communities with mixed-origin species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Island Ecology, Evolution and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint-Denis, Réunion. 318 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How forest edges contribute to landscape connectivity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE World Congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milan, Italy. 993 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’écoacoustique pour l’analyse des changements temporels dans les communautés d'oiseaux nicheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2eme séminaire SONATES Paysages sonores, LabEx DynamiTe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les changements via l’avifaune : perceptions des changements par les écologues et par les chercheurs en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier 4 du GT Biodiversité LabEx DynamiTe,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets interactifs de la quantité/configuration de la forêt et de la densité de routes sur les chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IALE France, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaching sound environment changes by anthropology and ecology combined: a case study along a gradient of human pressure in South Arizona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Challenges in Extreme Environments Workshop iGlobes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to birds: How local populations understand environmental changes through everyday sounds and soundscapes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting SFAA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SONATAS (Listening to the SOunds of NATure to undersTAnd global environmental changeS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pima County Man/Environment Observatory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest edges as keystone structures for animal biodiversity and their ecological functions in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2018, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up and top-down effects of tree diversity on insect herbivory on pedunculate oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125. Anniversary Congress 2017 (IUFRO )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing together local ecological knowledge, anthropology & landscape ecology to understand the impacts of socio-ecological changes on rural communities in South-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International conference Society for Human Ecology: Navigating complexity, human-environmental solutions for a challenging future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la qualité de l'habitat et les caractéristiques du paysage sur la composition taxonomique et fonctionnelle des communautés de papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets directs et indirects d'un insecte invasif sur les communautés d'oiseaux forestiers des pinèdes maritimes corses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GEPF-GEFF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ramatuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird functional insectivory and landscape complexity in vineyard agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evalyne Wairimu Muiruri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-ecological framework for the analysis of forest edges dynamics and their consequences on ecosystems services in temperate landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Portland, United States. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butterflies and landscape connectivity: Do effects depend on species traits and conservation value?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Congress for Conservation Biology (ICCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montpellier, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserving butterflies in plantation forest landscapes: role of local and landscape factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Congress for Conservation Biology(ICCB) / 4. European Congress for Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidiversity patterns in more or less mixed forests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Ampoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Landscape Ecology ‘Sustaining ecosystem services in forest landscapes’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and functional responses of foraging forest bats to a key pine defoliator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Theillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Ecology and Behaviour Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbouring vegetation influences tritrophic interactions between insectivorous birds, herbivorous insects and tree seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting SFE BES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des îlots de feuillus sur les assemblages de papillons de jour dans un paysage de plantation de pins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chevêchette d’Europe Glaucidium passerinum: premiers éléments de son régime alimentaire sur les Hauts Plateaux du Vercors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prédation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon (ENS de Lyon). FRA., Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation biologique dans les forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences XYLOSUP ; durabilité de la multifonctionalité dans les forêts industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure des Sciences Agronomiques de Bordeaux-Aquitaine (Bordeaux Sciences Agro). FRA., Sep 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie du paysage : le cas de la chenille processionnaire du pin (Thaumetopoea pityocampa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de l’Ecologie du Paysage – IALE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insectivorous bird assemblages along an elevation gradient of T. pityocampa expansion in the southern Alps. Diaporama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Derouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Annual meeting Urticlim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Orléans, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of surrounding landscape composition on the conservation value of native and exotic habitats for native forest birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference on Biodiversity in Forest Ecosystems and Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Kamloops, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen and be heard to mobilize: soundscapes for ecosystem protection in a mining region in Arizona (USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-becfa0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge paradox : forest edges as a threat and an opportunity for biodiversity and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third ESP Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tartu, Estonia. , 1p., 2021, Book of abstracts 3rd ESP Europe Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SONATAS – Listening to the Sounds of NATure to understAnd environmental changeS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRIIHM International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to the sounds of nature to understand environmental changes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Labex DRIIHM Symposium, Interdisciplinary Research Design on Human-Environments Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage au domaine vital : les communautés de chiroptères dans les mosaïques d’habitats fragmentées par le réseau routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nationales Chiroptères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bourges, France. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to the sounds of nature to understand environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Labex DRIIHM Symposium, Interdisciplinary Research Design on Human-Environments Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge effects: Which one?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 1 p., 2016, Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic interactions between vertebrate insectivores and a climate-driven expanding forest moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la structure des lisières bois / parcelles agricoles sur les plantes et les pollinisateurs (apoïdes et papillons)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 63 p., 2014, Paysage, territoire et agroécologie : des processus à la concertation entre acteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirondelle de fenêtre Delichon urbica et Bruant zizi Emberiza cirlus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LPO MNHN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux migrateurs de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biotope, 2022, 978-2-85653-992-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a shared vision of the future for multifunctional agricultural landscapes. Lessons from a long term socio-ecological research site in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Bohan; Alex J. Dumbrell; Adam J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-0-323-91503-8. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock bunting Emberiza cia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Vaclav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véréna Keller, Sergi Herrando, Petr Vorisek, Marti Franch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Breeding Bird Atlas - Tome 2, Distribution, Abundance and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coédition Lynx/EBCC, 2020, 978-84-16728-38-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurasian hoopoe Upupa epops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véréna Keller, Sergi Herrando, Petr Vorisek, Marti Franch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Breeding Bird Atlas - Tome 2, Distribution, Abundance and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coédition Lynx/EBCC, 2020, 978-84-16728-38-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black-winged kite Elanus caeruleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Herrando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véréna Keller, Sergi Herrando, Petr Vorisek, Marti Franch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Breeding Bird Atlas - Tome 2, Distribution, Abundance and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coédition Lynx/EBCC, 2020, 978-84-16728-38-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau de diversité des régimes alimentaires des oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Aubertie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation scientifique de 55 indicateurs de la Stratégie Nationale pour la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation pour la Recherche sur la Biodiversité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 296 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinet pâle Apus pallidus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidal Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux de France métropolitaine. Nidification et présence hivernale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 volumes, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1408 p., 2015, 978-2-603-01878-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tichodrome échelette Tichodroma muraria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux de France métropolitaine. Nidification et présence hivernale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 volumes, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1408 p., 2015, 978-2-603-01878-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect – Tree Interactions in Thaumetopoea pityocampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venturon montagnard Serinus citrinella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux de France métropolitaine. Nidification et présence hivernale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 volumes, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1408 p., 2015, 978-2-603-01878-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological responses of parasitoids, predators and associated insect communities to the climate-driven expansion of the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruant fou, Bruant jaune, Crave à bec rouge, Huppe fasciée, Merle à plastron, Tarier des prés, Mésange huppée, Locustelle tachetée, Pipit farlouse, Roitelet huppé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Couanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lannès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux nicheurs d’Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPO Aquitaine, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de la production intensive de biomasse sur la biodiversité dans les forêts de plantations: l’exemple des futaies à courte révolution de Pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIO2 : Biomasse et biodiversité forestières. : Augmentation de l’utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOFOR, Ministère de l'écologie et du développement durable, Ministère de l'agriculture de l'alimentation, de la pêche et des affaires rurales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 233 p., 2009, 978-2-914770-00-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations dans les interactions tritrophiques lors de la régénération d’essences feuillues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en écologie des communautés végétale : Actes du 4e colloque Ecoveg, Rennes, 12-14 mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 233 p., 2008, 978-2-7430-1111-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide Soundscapes: a synthesis of passive acoustic monitoring across realms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fa Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Rountree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven van Wilgenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna F Cord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of French breeding bird population sizes using citizen science and accounting for species detectability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478371v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy in bird predation assessment: Camera traps testing the efficacy of plasticine caterpillars as prey models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattan Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Raspail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal gradient in avian insectivory: complementary effects of climate, habitat and bird diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavius Bălăcenoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Chor Bjørn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can school children support ecological research? Lessons from the ‘Oak bodyguard’ citizen science project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et productivité des forêts : effets des interactions biotiques sous contrainte climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’organisation des paysages agricoles sur la distribution et la dispersion des papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio 2 – Biomasse et biodiversité forestières. Augmentation de l’utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles. Synopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] GIP ECOFOR. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet FORSEE : Indicateurs de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'évolution de pelouses calcicoles enfrichées du Vercors après mise en oeuvre de pratiques agri-environnementales (pâturage associé à débroussaillement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie agro-écologique des pelouses, landes et fruticées calcicoles pâturées des Préalpes calcaires (Parc naturel régional du Vercors, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1997, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passereaux nicheurs et pratiques pastorales. Contribution au suivi écologique de l'article 19 en Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1996, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique agro-écologique des communautés de pelouses sèches calcicoles du Vercors méridonal. Application à la gestion conservatoire de la biodiversité par le pastoralisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat Biologie, Université Joseph Fourier Grenoble I Saint Martin d'Hères, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02579242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et fonction des communautés d'oiseaux et de lépidoptères dans les paysages forestiers fragmentés : réponses multi-échelles et interactions trophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02810764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoires forestiers et d'activité sylvicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.117-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId552"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Barbaro </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WABAD: A World Annotated Bird Acoustic Dataset for Passive Acoustic Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Pérez-Granados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Morant Etxebarría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Félix Arno Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Humberto Marín Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 107 (2), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.70317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903429v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of acoustic traits in bird assemblages along regional bioclimatic gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Busana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Carruthers‐ Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 16 p. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecog.08011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of alpine-treeline-ecotone dynamics in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Birre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Theureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1013, pp.181318. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.181318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global assessment of BirdNET performance: Differences among continents, biomes, and species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sebastián‐gonzález</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Morant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H Marín Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 182, pp.114550. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide Soundscapes: A Synthesis of Passive Acoustic Monitoring Across Realms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin F A Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney A Rountree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L van Wilgenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna F Cord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (5), pp.e70021. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.70021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera traps unable to determine whether plasticine models of caterpillars reliably measure bird predation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattan Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Raspail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (3), pp.e0308431. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0308431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging passive acoustic monitoring for result-based agri-environmental schemes: Opportunities, challenges and next steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna F Cord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 305, pp.111042. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Range Limits Shape Sensitivity to Forest Cover More Strongly Than Hard Range Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha R Granville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex L Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Howes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Arroyo‐rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (11), pp.e70146. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.70146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban tree diversity fosters bird insectivory despite a loss in bird diversity with urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ouellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swane Cobus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 256, pp.105274. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2024.105274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving national-scale breeding bird surveys with integrated distance sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lorrillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.18312. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-96787-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of BirdNET to infer European bird communities from large-scale ecoacoustic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 164, pp.112146. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity enhances predation by birds but not by arthropods across climate gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Vázquez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evalyne Muiruri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Abdala-Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (5), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.14427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of French breeding bird population sizes using citizen science and accounting for species detectability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.e17889. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.17889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing drivers in avian insectivory: Large‐scale effects of climate, habitat and bird diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavius Bălăcenoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Chor Bjørn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (6), pp.1079-1094. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of acoustic measurements from soundscapes collected worldwide during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S P Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03611-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 shutdown revealed higher acoustic diversity and vocal activity of flagship birds in old-growth than in production forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 901, pp.166328. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse agricultural landscapes increase bat activity and diversity: Implications for biological pest control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 345, pp.108318. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2022.108318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A species-level trait dataset of bats in Europe and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S P Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nia Toshkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Benítez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.253. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02157-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-driven variation in dispersal ability predicts responses to forest fragmentation in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weeks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Betts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pfeifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Banks-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.1079-1091. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-023-02077-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait‐independent habitat associations explain low co‐occurrence in native and exotic birds on a tropical volcanic island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.e10322. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait‐environment associations diverge between native and alien breeding bird assemblages on the world's oceanic islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leprieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kreft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (10), pp.1773-1789. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree size, microhabitat diversity and landscape structure determine the value of isolated trees for bats in farmland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsty Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267, pp.109476. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following the track: accuracy and reproducibility of predation assessment on artificial caterpillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Mäntylä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Damestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170 (10), pp.914-921. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eea.13210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road density and forest fragmentation shape bat communities in temperate mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 221, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2022.104353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les Cévennes, les peuplements adultes de conifères sont plus ou moins favorables aux chauves-souris selon le paysage environnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kawa Sorix - Le bulletin de liaison du Groupe Chiroptères de MidiPyré nées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking acoustic diversity to compositional and configurational heterogeneity in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cauchoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (4), pp.1125-1143. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01391-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivory on the pedunculate oak along an urbanization gradient in Europe: Effects of impervious surface, local tree cover, and insect feeding guild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Galmán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Prinzing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey V Selikhovkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.e8709. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.8709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait‐habitat associations explain novel bird assemblages mixing native and alien species across New Zealand landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.38-52. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic management and landscape heterogeneity combine to sustain multifunctional bird communities in European vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Assandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (6), pp.1261-1271. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape composition and life‐history traits influence bat movement and space use: Analysis of 30 years of published telemetry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (12), pp.2442-2454. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for top‐down and bottom‐up drivers of latitudinal trends in insect herbivory in oak trees in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés‐correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoaquín Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3), pp.651-665. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bat responses to changes in forest composition and prey abundance depend on landscape matrix and stand structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S P Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.10586. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-89660-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going beyond species richness and abundance: robustness of community specialisation measures in short acoustic surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (2), pp.343-363. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-020-02092-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of multidecadal biodiversity trends in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Pilotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingolf Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17171-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03082659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global database for metacommunity ecology, integrating species, traits, environment and space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alienor Jeliazkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darko Mijatovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chantepie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Arlettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-019-0344-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter le silence : ethnographie et pandémie, comment faire du terrain en temps de confinement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Terrain : le blog de la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity is key for promoting the diversity and abundance of forest‐associated taxa in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Ampoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Boberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (2), pp.133-146. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.06290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can school children support ecological research? Lessons from the Oak Bodyguard citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizen Science: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/cstp.267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03082720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of combined land-use and climate changes on local bird communities in mosaic agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Princé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 289, pp.Online. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2019.106722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’impact des pesticides, la recherche scientifique doit éclairer la décision publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ambec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, vendredi 17 mai, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape context matters for attractiveness and effective use of road underpasses by bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 237, pp.409-422. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2019.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional shifts in bird communities from semi-natural oak forests to conifer plantations are not consistent across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Pedley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Guilherme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Irwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John O'Halloran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (7), pp.e0220155. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0220155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the tree species compositions that maximize ecosystem functioning in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Kambach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (3), pp.733-744. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic predictors complement models of bat and bird responses to climate and tree diversity in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Ampoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 286 (1894), pp.2018-2193. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2018.2193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect herbivory and avian insectivory in novel native oak forests: Divergent effects of stand size and connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arndt Hampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 445, pp.146-153. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental mapping of forest ecosystem functions reveals a high but unrealised potential for forest multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fons van Der</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ruiz-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (1), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge contrast does not modulate edge effect on plants and pollinators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, pp.83-95. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian pest control in vineyards is driven by interactions between bird functional diversity and landscape heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evalyne W. Muiruri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gravellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (2), pp.500-508. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.12740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest biodiversity, ecosystem functioning and the provision of ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David I. Forrester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (13), pp.3005-3035. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-017-1453-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait-driven responses of grassland butterflies to habitat quality and matrix composition in mosaic agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (1), pp.64-77. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up and top-down effects of tree species diversity on leaf insect herbivory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (10), pp.3520-3531. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bat and bird diversity along independent gradients of latitude and tree composition in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Ampoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182 (2), pp.529-537. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-016-3671-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical habitat selection by eurasian pygmy owls Glaucidium passerinum in old-growth forests of the southern french prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Ornithologie = Journal of Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 157 (1), pp.333-342. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10336-015-1285-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack-of-all-trades effects drive biodiversity–ecosystem multifunctionality relationships in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 7, pp. 1-11. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms11109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic homogenization can decrease landscape-scale forest multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fons van Der Plas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pete Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Soliveres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (13), pp.3557 - 3562. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1517903113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciduous trees increase bat diversity at stand and landscape scales in mosaic pine plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), pp.291-300. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-015-0242-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest edges have high conservation value for bird communities in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Terraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 6 (n° 15), pp. 5178-5189. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaic of grasslands and woodlands is more effective than habitat connectivity to conserve butterflies in French farmland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 191, pp.206-215. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2015.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodland habitat quality prevails over fragmentation for shaping butterfly diversity in deciduous forest remnants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 357, pp.171-180. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2015.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidification du Martinet pâle Apus pallidus en Aquitaine et statut de l’espèce en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidal Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ornithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (5), pp.260-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion des risques biotiques en forêt de plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/4g3v-5962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat filtering by landscape and local forest composition in native and exotic New Zealand birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves J.-Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G E. G. Brockerhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">esa Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95 (1), pp.78-87. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/13-0791.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egg mortality in the pine processionary moth: habitat diversity, microclimate and predation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent-Mercadal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (3), pp.284-292. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/afe.12056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird functional diversity enhances insectivory at forest edges: a transcontinental experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (2), pp.149-159. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale et densité de la Chevêchette d’Europe Glaucidium passerinum sur la Réserve Biologique Intégrale des Hauts-Plateaux du Vercors : état des lieux 2009-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bièvre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and functional responses of forest bats to a major insect pest in pine plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Theillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), 8 p. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0109488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant neighbours mediate bird predation effects on arthropod abundance and herbivory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (5), pp.448-455. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/een.12035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of poplar plantations to bird conservation in riparian landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Martín-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Javier Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silva Fennica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (4), 17 p. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14214/sf.1043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species’ thermal preferences affect forest bird communities along landscape and local scale habitat gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arndt Hampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (11), pp.1218-1226. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2012.00227.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel comparative research platform designed to determine the functional significance of tree species diversity in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (5), pp.281-291. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ppees.2013.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter bird numerical responses to a key defoliator in mountain pine forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 296, pp.90-97. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2013.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird predation enhances tree seedling resistance to insect herbivores in contrasting forest habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 168 (2), pp.415-424. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-011-2089-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge and area effects on avian assemblages and insectivory in fragmented native forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (10), pp.1451-1463. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-012-9800-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surrounding vegetation on insect herbivory: A matter of spatial scale and herbivore specialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (5), pp.458-465. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2012.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birds as predators of the pine processionary moth (Lepidoptera: Notodontidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (2), pp.107-114. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2010.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserving butterflies in fragmented plantation forests: are edge and interior habitats equally important?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.591 - 601. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10841-010-9360-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les observations de Coucou-geai Clamator glandarius en Aquitaine et Charente-Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune-Aquitaine.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Coléoptères carabiques (Coleoptera, Carabidae) des habitats humides de la Réserve Naturelle de l’Etang de Cousseau (Lacanau, Gironde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Plichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Linnéenne de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 144 (37 (1)), pp.85-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Huppe fasciée, alliée du forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of surrounding landscape composition on the conservation value of native and exotic habitats for native forest birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 258, pp.S196-S204. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2009.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking bird, carabid beetle and butterfly life-history traits to habitat fragmentation in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.321-333. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0587.2008.05546.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of semi-natural habitats for the conservation of butterfly communities in landscapes dominated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (5), pp.1149-1169. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-007-9264-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale habitat selection and foraging ecology of the eurasian hoopoe (Upupa epops) in pine plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (5), pp.1073-1087. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-007-9241-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial distribution of birds and carabid beetles in pine plantation forests: the role of landscape composition and structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (4), pp.652-664. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2006.01656.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste commentée des Coléoptères carabiques (Coleoptera Carabidae) de la forêt des Landes de Gascogne (Landes et Gironde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menassieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Linnéenne de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Fascicule 3, pp.197-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coléoptères carabiques. Bioindicateurs de la gestion forestière dans les Landes de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 129, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative responses of bird, carabid, and spider assemblages to stand and landscape diversity in maritime pine plantation forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pontcharraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (1), pp.110-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and spatial influences of shrub cover (Alnus viridis DC.) on vegetation diversity at the upper treeline in the inner Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Anthelme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic, Antarctic, and Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (1), pp.48-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des facteurs agro-écologiques sur les assemblages d'orchidées dans les pelouses calcicoles du Vercors (Préalpes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Grossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 113 (1), pp.63-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A six year experimental restoration of biodiversity by shrub-clearing and grazing in calcareous grasslands of the French Prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cozic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (1), pp.119-135. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1016629507196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses fonctionnelles des communautés de pelouses calcicoles aux facteurs agro-écologiques dans les Préalpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78, pp.1010-1020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation agro-écologique des pelouses et landes calcicoles du Parc Naturel Régional du Vercors (Rhône-Alpes, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cozic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (3), pp.443-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of climate change and landscape dynamics on Pyrenean Lepidoptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Moreno-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cauchoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas-I-Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Keurinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Rencontres de Théo Quant - Réflexions et pratiques en géographie théorique et quantitative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ThéMA UMR 6049-CNRS, Université Marie et Louis Pasteur, Feb 2026, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundscape fragmentation alters bird acoustic and cultural diversity in southern Arizona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Carruthers-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cauchoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHMi Pima County Annual Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iGlobes, OHMi Pima County, University of Arizona, Oct 2024, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SONGBIRDS Suivi des Oiseaux Nicheurs Généralistes, de la BIodiversité Rurale et de sa Dynamique Spatio-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cauchoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cottais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de la Zone Atelier Pyrénées Garonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZA PyGar, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARMÉNIDE PAysages Ruraux en Mosaïque Et Nouveaux Indicateurs de Diversité Ecoacoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaprogramme INRAE Biosefair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métaprogramme INRAE Biosefair, Apr 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie acoustique des paysages sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entendre les territoires en géographie: le sonore en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d’été du LabEx Dynamite, Sep 2023, Florence, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis écoacoustiques de la biodiversité dans la Zone Atelier Pyrénées Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cauchoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du Projet Sounds of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MNHN, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversity in the landscape favors bats and biological control of some pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Tortosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² GFÖ EEF Joint meeting, International Conference on Ecological Sciences - Ecology and Evolution: New perspectives and societal challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating population sizes for common breeding bird species in France by large-scale citizen science-based monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lorrilière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bird Numbers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Bird Council, Apr 2022, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian insectivory is mediated by bird acoustic and functional diversity along a wide latitudinal gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² GfÖ EEF Joint meeting, International Conference on Ecological Sciences : "Ecology and Evolution: New perspectives and societal challenges".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional agricultural landscapes. Lessons from a Long Term Socio-Ecological Research site in South Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congres: Making the future, learning from the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter et faire entendre pour se mobiliser : les paysages sonores au service de la protection des écosystèmes dans une région minière en Arizona (États-Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2021 de l’Institut des Amériques. Etat de la recherche sur les Amériques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Amériques, Sep 2021, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen, the environment is changing&amp;quot;. Écouter l’environnement changer ou comment les perceptions des sons construisent les savoirs écologiques locaux… et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages inouïs. Ecouter, résonner, habiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole de la Nature et du Paysage, Oct 2021, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages sonores. Appréhender les dynamiques des paysages et des territoires au travers des sons (de la nature)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’animation scientifique Interaxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Bird Songs Can Tell Us of Local Perceptions of Environmental Changes? A Case Study along a Gradient of Human Pressure in South Arizona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th Annual Meeting of the Society for Applied Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les changements via l’avifaune : perceptions des changements par les écologues et par les chercheurs en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier 4 du GT Biodiversité LabEx DynamiTe,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How forest edges contribute to landscape connectivity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE World Congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milan, Italy. 993 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’écoacoustique pour l’analyse des changements temporels dans les communautés d'oiseaux nicheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2eme séminaire SONATES Paysages sonores, LabEx DynamiTe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional biogeography approach to insular bird communities with mixed-origin species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Island Ecology, Evolution and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint-Denis, Réunion. 318 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape context matters for attractiveness and effective use of road underpasses by bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Bat Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Phuket, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets interactifs de la quantité/configuration de la forêt et de la densité de routes sur les chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IALE France, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to birds: How local populations understand environmental changes through everyday sounds and soundscapes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting SFAA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SONATAS (Listening to the SOunds of NATure to undersTAnd global environmental changeS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pima County Man/Environment Observatory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaching sound environment changes by anthropology and ecology combined: a case study along a gradient of human pressure in South Arizona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Challenges in Extreme Environments Workshop iGlobes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest edges as keystone structures for animal biodiversity and their ecological functions in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2018, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up and top-down effects of tree diversity on insect herbivory on pedunculate oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125. Anniversary Congress 2017 (IUFRO )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing together local ecological knowledge, anthropology & landscape ecology to understand the impacts of socio-ecological changes on rural communities in South-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International conference Society for Human Ecology: Navigating complexity, human-environmental solutions for a challenging future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la qualité de l'habitat et les caractéristiques du paysage sur la composition taxonomique et fonctionnelle des communautés de papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets directs et indirects d'un insecte invasif sur les communautés d'oiseaux forestiers des pinèdes maritimes corses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GEPF-GEFF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ramatuelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird functional insectivory and landscape complexity in vineyard agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evalyne Wairimu Muiruri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-ecological framework for the analysis of forest edges dynamics and their consequences on ecosystems services in temperate landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Portland, United States. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butterflies and landscape connectivity: Do effects depend on species traits and conservation value?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Congress for Conservation Biology (ICCB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montpellier, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserving butterflies in plantation forest landscapes: role of local and landscape factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. International Congress for Conservation Biology(ICCB) / 4. European Congress for Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidiversity patterns in more or less mixed forests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Ampoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Landscape Ecology ‘Sustaining ecosystem services in forest landscapes’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and functional responses of foraging forest bats to a key pine defoliator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Theillout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Ecology and Behaviour Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbouring vegetation influences tritrophic interactions between insectivorous birds, herbivorous insects and tree seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting SFE BES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des îlots de feuillus sur les assemblages de papillons de jour dans un paysage de plantation de pins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chevêchette d’Europe Glaucidium passerinum: premiers éléments de son régime alimentaire sur les Hauts Plateaux du Vercors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prédation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon (ENS de Lyon). FRA., Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation biologique dans les forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences XYLOSUP ; durabilité de la multifonctionalité dans les forêts industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure des Sciences Agronomiques de Bordeaux-Aquitaine (Bordeaux Sciences Agro). FRA., Sep 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiologie du paysage : le cas de la chenille processionnaire du pin (Thaumetopoea pityocampa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de l’Ecologie du Paysage – IALE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insectivorous bird assemblages along an elevation gradient of T. pityocampa expansion in the southern Alps. Diaporama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Derouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vetillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Annual meeting Urticlim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Orléans, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of surrounding landscape composition on the conservation value of native and exotic habitats for native forest birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference on Biodiversity in Forest Ecosystems and Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Kamloops, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen and be heard to mobilize: soundscapes for ecosystem protection in a mining region in Arizona (USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-becfa0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge paradox : forest edges as a threat and an opportunity for biodiversity and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third ESP Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tartu, Estonia. , 1p., 2021, Book of abstracts 3rd ESP Europe Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SONATAS – Listening to the Sounds of NATure to understAnd environmental changeS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRIIHM International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03151732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to the sounds of nature to understand environmental changes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Labex DRIIHM Symposium, Interdisciplinary Research Design on Human-Environments Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage au domaine vital : les communautés de chiroptères dans les mosaïques d’habitats fragmentées par le réseau routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nationales Chiroptères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bourges, France. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to the sounds of nature to understand environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Labex DRIIHM Symposium, Interdisciplinary Research Design on Human-Environments Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France. 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge effects: Which one?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 1 p., 2016, Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic interactions between vertebrate insectivores and a climate-driven expanding forest moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la structure des lisières bois / parcelles agricoles sur les plantes et les pollinisateurs (apoïdes et papillons)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 63 p., 2014, Paysage, territoire et agroécologie : des processus à la concertation entre acteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirondelle de fenêtre Delichon urbica et Bruant zizi Emberiza cirlus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LPO MNHN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux migrateurs de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biotope, 2022, 978-2-85653-992-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a shared vision of the future for multifunctional agricultural landscapes. Lessons from a long term socio-ecological research site in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Bohan; Alex J. Dumbrell; Adam J. Vanbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-0-323-91503-8. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurasian hoopoe Upupa epops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véréna Keller, Sergi Herrando, Petr Vorisek, Marti Franch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Breeding Bird Atlas - Tome 2, Distribution, Abundance and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coédition Lynx/EBCC, 2020, 978-84-16728-38-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock bunting Emberiza cia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radovan Vaclav</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véréna Keller, Sergi Herrando, Petr Vorisek, Marti Franch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Breeding Bird Atlas - Tome 2, Distribution, Abundance and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coédition Lynx/EBCC, 2020, 978-84-16728-38-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black-winged kite Elanus caeruleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Herrando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véréna Keller, Sergi Herrando, Petr Vorisek, Marti Franch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Breeding Bird Atlas - Tome 2, Distribution, Abundance and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coédition Lynx/EBCC, 2020, 978-84-16728-38-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveau de diversité des régimes alimentaires des oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Aubertie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation scientifique de 55 indicateurs de la Stratégie Nationale pour la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation pour la Recherche sur la Biodiversité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 296 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinet pâle Apus pallidus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidal Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux de France métropolitaine. Nidification et présence hivernale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 volumes, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1408 p., 2015, 978-2-603-01878-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tichodrome échelette Tichodroma muraria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux de France métropolitaine. Nidification et présence hivernale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 volumes, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1408 p., 2015, 978-2-603-01878-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect – Tree Interactions in Thaumetopoea pityocampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venturon montagnard Serinus citrinella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux de France métropolitaine. Nidification et présence hivernale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 volumes, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delachaux et Niestlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1408 p., 2015, 978-2-603-01878-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological responses of parasitoids, predators and associated insect communities to the climate-driven expansion of the pine processionary moth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processionary moths and climate change : an update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruant fou, Bruant jaune, Crave à bec rouge, Huppe fasciée, Merle à plastron, Tarier des prés, Mésange huppée, Locustelle tachetée, Pipit farlouse, Roitelet huppé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Couanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lannès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des oiseaux nicheurs d’Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPO Aquitaine, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de la production intensive de biomasse sur la biodiversité dans les forêts de plantations: l’exemple des futaies à courte révolution de Pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIO2 : Biomasse et biodiversité forestières. : Augmentation de l’utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOFOR, Ministère de l'écologie et du développement durable, Ministère de l'agriculture de l'alimentation, de la pêche et des affaires rurales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 233 p., 2009, 978-2-914770-00-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations dans les interactions tritrophiques lors de la régénération d’essences feuillues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la recherche en écologie des communautés végétale : Actes du 4e colloque Ecoveg, Rennes, 12-14 mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 233 p., 2008, 978-2-7430-1111-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of French breeding bird population sizes using citizen science and accounting for species detectability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478371v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide Soundscapes: a synthesis of passive acoustic monitoring across realms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fa Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Rountree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven van Wilgenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna F Cord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy in bird predation assessment: Camera traps testing the efficacy of plasticine caterpillars as prey models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattan Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Raspail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal gradient in avian insectivory: complementary effects of climate, habitat and bird diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavius Bălăcenoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Chor Bjørn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can school children support ecological research? Lessons from the ‘Oak bodyguard’ citizen science project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valdés-Correcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et productivité des forêts : effets des interactions biotiques sous contrainte climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Toigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’organisation des paysages agricoles sur la distribution et la dispersion des papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio 2 – Biomasse et biodiversité forestières. Augmentation de l’utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles. Synopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] GIP ECOFOR. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet FORSEE : Indicateurs de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'évolution de pelouses calcicoles enfrichées du Vercors après mise en oeuvre de pratiques agri-environnementales (pâturage associé à débroussaillement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie agro-écologique des pelouses, landes et fruticées calcicoles pâturées des Préalpes calcaires (Parc naturel régional du Vercors, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1997, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passereaux nicheurs et pratiques pastorales. Contribution au suivi écologique de l'article 19 en Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1996, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique agro-écologique des communautés de pelouses sèches calcicoles du Vercors méridonal. Application à la gestion conservatoire de la biodiversité par le pastoralisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat Biologie, Université Joseph Fourier Grenoble I Saint Martin d'Hères, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02579242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et fonction des communautés d'oiseaux et de lépidoptères dans les paysages forestiers fragmentés : réponses multi-échelles et interactions trophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02810764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoires forestiers et d'activité sylvicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.117-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId552"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584468v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Busana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#232;be" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carruthers&#8208; Jones" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Croci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461405v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181318" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903429v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian P&#233;rez-Granados" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Morant Etxebarr&#237;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F&#233;lix Arno Darras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Humberto Mar&#237;n G&#243;mez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mendoza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70317" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490415v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sebasti&#225;n&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Morant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar H Mar&#237;n G&#243;mez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114550" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004506v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattan Plat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raspail" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308431" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004399v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F Cord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Darras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Ogawa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gerling" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111042" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126958v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F A Darras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Rountree" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L van Wilgenburg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Pitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha R Granville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex L Pigot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Howes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz dos Anjos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Arroyo&#8208;rodriguez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70146" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097121v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorrilli&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96787-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846334v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paquette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marcotte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ouellet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swane Cobus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2024.105274" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578953v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla V&#225;zquez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evalyne Muiruri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Abdala-Roberts" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14427" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112146" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903395v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.17889" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717397v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S P Froidevaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03611-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weeks" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Betts" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pfeifer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wolf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Banks-Leite" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02077-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909028v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S.P. Froidevaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108318" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104758v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Toshkova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ben&#237;tez-L&#243;pez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02157-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487873v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tillon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166328" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173987v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10322" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04165221v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leprieur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kreft" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13729" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790382v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540699v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104353" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721012v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina M&#228;ntyl&#228;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damestoy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Sam" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13210" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Park" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109476" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059664v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Froidevaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01391-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631327v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Popova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galm&#225;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Selikhovkin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8709" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s&#8208;correcher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13244" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435073v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13397" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234104v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Assandri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Brambilla" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13885" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03449018v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mossion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13432" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03232451v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89660-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766973v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02092-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Ampoorter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Boberg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06290" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02438887v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Mijatovic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantepie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Andrew" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0344-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03082659v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pilotto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Kuhn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Adrian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Alber" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17171-y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095619v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03082720v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/cstp.267" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620490v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106722" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346206v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.07.023" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285622v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629130v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van Der Plas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kambach" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13308" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297784v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Pedley" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Guilherme" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Irwin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O'Halloran" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220155" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154551v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2193" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181063v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s Correcher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.05.018" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607355v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.11.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559963v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Damien" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2950" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603293v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12200" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834387v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evalyne W. Muiruri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gravellier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12740" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625784v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I. Forrester" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1453-2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441562v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Manning" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11109" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635613v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nezan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3671-9" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637179v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blache" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trochard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arlaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Lacoste" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-015-1285-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557568v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Manning" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Soliveres" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1517903113" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640464v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0242-0" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388007v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terraube" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2273" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601937v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.06.030" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW28NTSW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630731v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.08.025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1L7HS0B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635476v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent-Mercadal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12056" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D59758A5175EFC16B3B86EDE1F9AA038E7E73DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633673v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12132" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MNFJPR4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000686v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Barnagaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G E. G. Brockerhoff" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-0791.1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634829v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4g3v-5962" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630112v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Issa" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629831v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631414v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Theillout" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109488" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598925v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Barnagaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2012.00227.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQ1KZ78V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643099v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12035" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CF6ZXFTF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645533v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Javier Diez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14214/sf.1043" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540270v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bussotti" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2013.07.002" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLF4X3DN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649022v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Payet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.02.010" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P7VSD5Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648998v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2089-7" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP3DWP21-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651626v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9800-x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/207CF373B3BBAF97E1A6380EE44B3664D0DED5BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642652v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2012.08.004" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VCPNQ25-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651009v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2010.10.009" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647899v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-010-9360-9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G18ZSM0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653726v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659345v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657223v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Plichon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668403v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.08.003" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03WG6B07-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667050v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2008.05546.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-47VDFSCH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666671v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9264-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QZT7ZRP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286299v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9241-z" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D8HC4DGH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665570v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2006.01656.x" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B019DWJX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663936v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681048v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pontcharraud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678359v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582807v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anthelme" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michalet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582909v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Grossi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02580165v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cozic" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016629507196" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579830v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Peltier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577905v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cozic" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05545095v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Moreno-Garc&#237;a" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-I-Planas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Keurinck" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908209v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carruthers-Jones" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908188v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cottais" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908159v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908219v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908214v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Massol" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907127v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorrili&#232;re" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dupuy" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fontaine" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940439v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907131v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056311v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907110v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167306v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167307v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vincent" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907074v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734158v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Brockerhoff" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734805v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167310v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Calatayud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167308v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907066v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788376v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785312v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151549v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785592v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791145v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463217v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737807v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793169v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793170v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evalyne Wairimu Muiruri" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793423v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604455v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793130v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798769v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793121v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793129v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793124v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750061v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802764v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745530v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820610v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derouault" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blache" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816177v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171146v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-becfa0" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280458v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151732v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056302v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789148v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785257v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606636v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797732v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210105v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904227v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904307v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Pons" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Vaclav" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904269v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904336v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Onrubia" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Herrando" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797425v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aubertie" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/456146.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795918v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lalibrairie.com/livres/atlas-des-oiseaux-de-france-metropolitaine--nidification-et-presence-hivernale_0-2747771_9782603018781.html" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794107v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797794v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_6" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_6" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799065v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800430v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_7#page-1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_7" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793299v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Couanon" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lann&#232;s" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820314v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/180015.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813640v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903892v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fa Darras" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Rountree" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Wilgenburg" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478371v3" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903971v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169153v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949096v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786596v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798119v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819879v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820306v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579932v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580168v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575650v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02579242v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810764v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907046v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903429v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian P&#233;rez-Granados" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Morant Etxebarr&#237;a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F&#233;lix Arno Darras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Humberto Mar&#237;n G&#243;mez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mendoza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70317" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584468v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Busana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#232;be" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carruthers&#8208; Jones" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Croci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461405v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181318" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490415v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sebasti&#225;n&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Morant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar H Mar&#237;n G&#243;mez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114550" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126958v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin F A Darras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Rountree" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L van Wilgenburg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna F Cord" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Pitz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004506v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schill&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattan Plat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raspail" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308431" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004399v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Darras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Ogawa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gerling" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111042" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha R Granville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex L Pigot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Howes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz dos Anjos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Arroyo&#8208;rodriguez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70146" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paquette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marcotte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ouellet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swane Cobus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2024.105274" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097121v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabias" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lorrilli&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96787-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633976v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112146" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578953v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla V&#225;zquez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evalyne Muiruri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Abdala-Roberts" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14427" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903395v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontaine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.17889" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04478067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius B&#259;l&#259;cenoiu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Chor Bj&#248;rn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14808" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717397v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S P Froidevaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03611-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04487873v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S.P. Froidevaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166328" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909028v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108318" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104758v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Toshkova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ben&#237;tez-L&#243;pez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02157-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118616v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weeks" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Betts" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pfeifer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wolf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Banks-Leite" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02077-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173987v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flores" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tassin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10322" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04165221v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leprieur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kreft" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13729" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619557v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Park" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109476" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721012v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina M&#228;ntyl&#228;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damestoy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Sam" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13210" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540699v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104353" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04790382v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vinet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059664v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Froidevaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01391-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631327v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Popova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galm&#225;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Selikhovkin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8709" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03449018v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mossion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13432" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234104v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Assandri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Brambilla" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13885" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13397" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103928v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s&#8208;correcher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13244" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03232451v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89660-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766973v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Julien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Barr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02092-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03082659v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pilotto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingolf Kuhn" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Adrian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Alber" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17171-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02438887v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Mijatovic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantepie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Andrew" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0344-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095619v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619716v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Ampoorter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Boberg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06290" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03082720v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/cstp.267" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620490v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106722" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285622v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346206v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.07.023" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297784v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Pedley" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Guilherme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Irwin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O'Halloran" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220155" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629130v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van Der Plas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kambach" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ratcliffe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13308" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154551v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2193" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181063v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s Correcher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.05.018" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607355v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.11.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834387v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evalyne W. Muiruri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gravellier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12740" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625784v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I. Forrester" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1453-2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603293v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12200" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01559963v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Damien" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2950" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635613v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nezan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3671-9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637179v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blache" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trochard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arlaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Lacoste" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-015-1285-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441562v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Manning" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11109" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557568v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Manning" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Soliveres" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1517903113" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640464v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0242-0" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388007v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terraube" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2273" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601937v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.06.030" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW28NTSW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630731v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.08.025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1L7HS0B-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630112v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Issa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634829v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4g3v-5962" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000686v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Barnagaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G E. G. Brockerhoff" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-0791.1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635476v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent-Mercadal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12056" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D59758A5175EFC16B3B86EDE1F9AA038E7E73DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633673v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12132" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MNFJPR4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629831v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631414v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Theillout" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109488" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643099v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.12035" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CF6ZXFTF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645533v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Javier Diez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14214/sf.1043" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598925v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Barnagaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2012.00227.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQ1KZ78V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540270v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bussotti" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2013.07.002" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLF4X3DN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649022v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Payet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.02.010" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P7VSD5Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648998v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-011-2089-7" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KP3DWP21-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651626v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9800-x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/207CF373B3BBAF97E1A6380EE44B3664D0DED5BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642652v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2012.08.004" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VCPNQ25-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651009v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2010.10.009" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647899v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-010-9360-9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G18ZSM0T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653726v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657223v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Plichon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659345v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668403v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.08.003" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03WG6B07-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667050v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2008.05546.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-47VDFSCH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666671v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9264-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QZT7ZRP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286299v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9241-z" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D8HC4DGH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665570v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2006.01656.x" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B019DWJX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663936v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678359v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681048v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pontcharraud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582807v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anthelme" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michalet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582909v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Grossi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02580165v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cozic" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016629507196" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579830v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Peltier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577905v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cozic" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05545095v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Moreno-Garc&#237;a" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-I-Planas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Keurinck" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908209v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carruthers-Jones" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908188v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cottais" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908159v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908219v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908214v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Massol" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940439v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907127v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorrili&#232;re" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dupuy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fontaine" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907131v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056311v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907110v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167306v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167307v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vincent" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167308v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734805v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167310v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Calatayud" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734158v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Brockerhoff" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907074v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907066v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785312v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151549v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788376v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785592v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791145v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463217v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737807v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793169v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793170v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evalyne Wairimu Muiruri" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793423v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604455v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793130v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798769v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793121v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793129v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793124v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750061v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802764v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745530v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820610v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Derouault" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blache" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816177v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171146v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-becfa0" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280458v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151732v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056302v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789148v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785257v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606636v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797732v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210105v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904227v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904269v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904307v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Pons" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radovan Vaclav" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904336v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Onrubia" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Herrando" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797425v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aubertie" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/456146.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795918v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lalibrairie.com/livres/atlas-des-oiseaux-de-france-metropolitaine--nidification-et-presence-hivernale_0-2747771_9782603018781.html" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794107v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797794v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_6" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_6" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799065v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800430v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_7#page-1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_7" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793299v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Couanon" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lann&#232;s" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820314v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/180015.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813640v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478371v3" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903892v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fa Darras" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Rountree" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Wilgenburg" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903971v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169153v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949096v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786596v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798119v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819879v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820306v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579932v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580168v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575650v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02579242v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810764v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907046v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>