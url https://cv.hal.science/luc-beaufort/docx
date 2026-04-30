--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Beaufort </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contributions of various calcifying plankton to the South Atlantic calcium carbonate stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L Kruijt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sulpis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (2), pp.531-563. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-23-531-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of extensive human fire use 50,000 y ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoushu Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debo Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Kaboth-Bahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (27), pp.e2500042122. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2500042122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photic zone niche partitioning, stratification, and carbon cycling in the tropical Indian Ocean during the Piacenzian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah N Tangunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian R Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa A Berke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Nederbragt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (12), pp.2541 - 2560. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-21-2541-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital-scale variability in the contribution of foraminifera and coccolithophores to pelagic carbonate production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Pälike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Bickert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (23), pp.7973-7984. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-7973-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoproductivity and coccolith carbonate export in the northern Bay of Bengal during the late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhavi Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara T Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Holcová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micropalaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (2), pp.555-571. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/jm-44-555-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Atmospheric Convection Over the Indo‐Pacific Warm Pool and Coupled IOD and ENSO Patterns During the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinquan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchamp-Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (6), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gl112276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contributions of various calcifying plankton to the South Atlantic calcium carbonate stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kruijt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sulpis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2025-4234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Trends in Phytoplankton Diversity, Size Structure, and Carbon Burial Efficiency in the Mediterranean Sea Under Shifting Environmental Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Godbillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pesenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (8), pp.e2025JC022486. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JC022486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism in the Comoros Archipelago, Madagascar, and the East African Rift: What is the link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (4), pp.774-796. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/ges02788.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user‐friendly method to get automated pollen analysis from environmental samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 243 (2), pp.797-810. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eccentricity forcing on tropical ocean seasonality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta-Clarisse Sarr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (6), pp.1283-1301. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1283-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method for the Detection of Siliceous Microfossils on Sediment Microscope Slides Using Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Godbillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (9), pp.e2024JG008047. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jg008047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: A comparison of methods for estimating coccolith mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Rebeca Valença</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustaaf Marinus Hallegraeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Nils Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (6), pp.1601-1611. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-1601-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic and nomenclatural notes on the coccolithophore Gephyrocapsa huxleyi (Noelaerhabdaceae, Haptophyta) and related species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odysseas A. Archontikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind E.M. Rickaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry A. Filatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notulae algarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 307, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid diversification underlying the global dominance of a cosmopolitan phytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Bendif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odysseas A Archontikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy R Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.630-640. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-023-01365-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coccolith size rules – What controls the size of coccoliths during coccolithogenesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, pp.102080. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2021.102080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic evolution of phytoplankton forced by changes in tropical seasonality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta-Clarisse Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Sucheras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yair Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 601 (1), pp.79-84. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-04195-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on Alkenone Carbon Isotope Fractionation in the Modern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel R Phelps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather M Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratigya J Polissar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (12), pp.e2021GC009658. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021gc009658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of manganese in nannofossil calcite based on synchrotron nanoXRF and Xanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.101961. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2021.101961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescale dependent sedimentary record during the past 130 kyr from a tropical mixed siliciclastic–carbonate shelf edge and slope: Ashmore Trough (southern Gulf of Papua)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Mallarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Daniell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Droxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68, pp.2606 - 2648. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a global calibration for quantifying past oxygenation in oxygen minimum zones using benthic Foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Ovsepyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (9), pp.2827 - 2841. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-2827-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note: A universal method for measuring the thickness of microscopic calcite crystals, based on Bidirectional Circular Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.775-785. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-775-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467596v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: A new automated radiolarian image acquisition, stacking, processing, segmentation and identification workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.2415 - 2429. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-2415-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary coccolith weight variations in the northern South China Sea and their environmental controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanlian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2019.101798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of a ‘suspended’ seafloor in the dense brine waters of the deep hypersaline Urania Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.W. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Goldhammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.B. Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-U. Hinrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 171, pp.104626. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2019.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliocene four-rayed discoasters from IODP Expedition 363 sites in the eastern Indian Ocean and western Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Gil S. Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dunkley Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise K Kulhanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Ivy L. Doyongan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nannoplankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (1), pp.49-55. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58998/jnr2090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated recognition by multiple convolutional neural networks of modern, fossil, intact and damaged pollen grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140, pp.104498. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2020.104498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02953384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of primary productivity in the northeastern Bay of Bengal over the last 26 000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinquan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchamp-Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masa Kageyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (5), pp.1969 - 1986. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-1969-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray nanotomography of coccolithophores reveals that coccolith mass and segment number correlate with grid size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.751. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-08635-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced ocean-atmosphere carbon partitioning via the carbonate counter pump during the last deglacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchamp-Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2396. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04625-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen history off Baja California over the last 80 kyr: A new foraminiferal-based record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (3), pp.246 - 264. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016PA003034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From monsoon to marine productivity in the Arabian Sea: insights from glacial and interglacial climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Le Mézo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masa Kageyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (7), pp.759-778. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-13-759-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2700-year record of ENSO and PDO variability from the Californian margin based on coccolithophore assemblages and calcification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Grelaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40645-017-0123-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new optical method for automated pore analysis on benthic foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Licari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136, pp.30 - 36. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2017.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why marine phytoplankton calcify</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny M. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart T. Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Brownlee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind E. M. Rickaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (7), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1501822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcification response of a key phytoplankton family to millennial-scale environmental change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. L. O. Mcclelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barbarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hermoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.34263. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep34263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative geochemistry of quaternary carbonaceous sediments from the continental slope of the Baja California and the miocene monterey formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. N. Baturin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. O. Murdmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. N. Alekhina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithology and Mineral Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (2), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0024490216020024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do sample preparation techniques affect the relative abundance of Florisphaera profunda?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Bordiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Galinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 127, pp.42-49. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2016.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch granules identification and automatic classification based on an extended set of morphometric and optical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Arraiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Barbarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pasturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Domínguez-Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.169--179. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authigenic 10Be/9Be ratio signatures of the cosmogenic nuclide production linked to geomagnetic dipole moment variation since the Brunhes/Matuyama boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (11), pp.7716-7741 </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JB013335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent drying in the tropics linked to natural forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Zanchettin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yochanan Kushnir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms8627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of past climate variability and ENSO-like fluctuations in the southern Gulf of California (Alfonso Basin) since the last glacial maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Staines-Urias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Gonzalez-Yajimovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83 (3), pp.488-501. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2015.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in Late Quaternary primary productivity between the western tropical Pacific and the South China Sea: Evidence from coccoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanlian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhimin Jian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122 (SI), pp.131-141. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2015.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive shoaling of the equatorial Pacific thermocline over the last eight glacial periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiming Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre W. Droxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crucifix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (5), pp.439-455. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014PA002696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ocean acidification in Emiliania huxleyi coccolith thinning in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J.S. Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ziveri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.2857-2869. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-2857-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poleward expansion of the coccolithophore Emiliania huxleyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorijntje Henderiks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind E. M. Rickaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W. Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (2), pp.316-325. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbt110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical measurements to determine the thickness of calcite crystals and the mass of thin carbonate particles such as coccoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.633-642. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nprot.2014.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern and glacial tropical snowlines controlled by sea surface temperature and atmospheric mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aradhna K. Tripati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sahany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dustin Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Eagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. David Neelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (3), pp.205-209. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NGEO2082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation variability within the West Pacific Warm Pool over the past 120ka: Evidence from the Davao Gulf, southern Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kuhnt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Holbourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothe Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (11), pp.1094-1110. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013PA002599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Jurassic coccolith fluxes: A novel approach by automated quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111, pp.15-25. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2014.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantified intermediate water oxygenation history of the NE Pacific: A new benthic foraminiferal record from Santa Barbara basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ohkushi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Kennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Zeleski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. E. Moffitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (3), pp.453-467. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/palo.20043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcareous plankton and geochemistry from the ODP site 1209B in the NW Pacific Ocean (Shatsky Rise): New data to interpret calcite dissolution and paleoproductivity changes of the last 450 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Bordiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Cobianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Mancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 371, pp.93-108. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatom fluxes in the NW Mediterranean: evidence from a 12-year sediment trap record and surficial sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés S. Rigual-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A. Barcena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard W. Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Sierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (5), pp.1109-1125. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbt055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global marine plankton functional type biomass distributions: coccolithophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Peloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.259-276. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-5-259-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary coccolith records in the South China Sea and East Asian monsoon dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanlian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enqing Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.88-96. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2013.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of CO2 and nitrogen limitation on the coccolith volume of Emiliania huxleyi (Haptophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius N. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luiza Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Talec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), pp.4155--4167. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-4155-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes controlling a volcaniclastic turbiditic system during the last climatic cycle: Example of the Cilaos deep-sea fan, offshore La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sisavath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 281, pp.180-193. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2012.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00771704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precession forcing of productivity in the Eastern Equatorial Pacific during the last glacial cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena V. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kucera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40, pp.64-77. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing calcification in ancient coccolithophores: Individual coccolith weight and morphology of Coccolithus pelagicus (sensu lato)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana C. Cubillos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorijntje Henderiks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William R. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustaaf M. Hallegraeff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92-93, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindanao Dome variability over the last 160 kyr: Episodic glacial cooling of the West Pacific Warm Pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothe Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Holbourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kuhnt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (1), pp.PA1208. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010PA001966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The precession phase of hydrological variability in the Western Pacific Warm Pool during the past 400 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Barlyaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (25-26), pp.3716-3727. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of coccolithophores to carbonate chemistry and ocean acidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Bendif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ruiz-Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 476 (7358), pp.80-83. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature10295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper quaternary laminated sapropelic sediments from the continental slope of Baja California</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. O. Murdmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. H. Kazarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. V. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Emelyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithology and Mineral Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (2), pp.154-171. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0024490210020057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial ocean temperatures from `clumped isotope' thermometry in foraminifera and coccoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tripati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (12, 1), pp.A1057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining charcoal and elemental black carbon analysis in sedimentary archives: Implications for past fire regimes, the pyrogenic carbon cycle, and the human-climate interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio S. Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (4, SI), pp.381-389. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past dynamics of the Australian monsoon: precession, phase and links to the global monsoon concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S van Der Kaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F C Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V C Moron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.695 - 706. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-6-695-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interhemispheric leakage of isotopically heavy nitrate in the eastern tropical Pacific during the last glacial period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia E. Pichevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja S. Ganeshram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Francavilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Arellano-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom F. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009PA001754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW HELICOSPHAERA-SYRACOLITHUS COMBINATION COCCOSPHERE (HAPTOPHYTA) FROM THE WESTERN MEDITERRANEAN SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine J. J. Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy R. Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (4), pp.914-916. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1529-8817.2009.00703.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coccolithophore response to climate and surface hydrography in Santa Barbara Basin, California, AD 1917-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schimmelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (10), pp.2025-2039. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-6-2025-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial to interglacial primary production and El Nino-Southern Oscillation dynamics inferred from coccolithophores of the Santa Barbara Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cuven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (1), pp.PA1203. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007PA001578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogene evolution of the mixed carbonate-siliciclastic system in the Gulf of Papua, Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni N. Tcherepanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre W. Droxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald R. Dickens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam J. Bentley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (F1), </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JF000684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep water geomorphology of the mixed siliciclastic-carbonate system, Gulf of Papua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James J. Daniell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre W. Droxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald R. Dickens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel J. Bentley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (F1), pp.F01S16. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JF000851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special section ``Proxy Records and Mechanistic Studies of the Late Quaternary Paleoceanography of the Western Pacific Marginal Seas Using IMAGES Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meixun Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Te Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestrial Atmospheric and Oceanic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (4), pp.I-III. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3319/TAO.2008.19.4.I(IMAGES)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bundled turbidite deposition in the central Pandora Trough (Gulf of Papua) since Last Glacial Maximum: Linking sediment nature and accumulation to sea level fluctuations at millennial timescale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre W. Droxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Mallarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald R. Dickens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam J. Bentley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (F1), pp.F01S19. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JF000649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostratigraphic and paleoenvironmental contributions of calcareous nannofossil study from Tortonian-Messinian deposits of Chelif basin (NW Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Habib Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Bessedik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcene Belkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouhameur Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (1), pp.59-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcite production by coccolithophores in the south east Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.1101-1117. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-1101-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coccolith chemistry reveals secular variations in the global ocean carbon cycle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. M. Rickaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253 (1-2), pp.83-95. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of acidification and primary production on coccolith weight: Implications for carbonate transfer from the surface to the deep ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GC001493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcite production by Coccolithophores in the South East Pacific Ocean: from desert to jungle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (5), pp.3267-3299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrigenous input response to glacial/interglacial climatic variations over southern Baja California: a rock magnetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile L. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (25-28), pp.3118-3133. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary marginal marine palaeoenvironments of northern Australia as inferred from cluster analysis of coccolith assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine J. J. Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian G. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan R. Chivas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 65 (3-4), pp.213-231. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2007.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiproxy assessment of the western equatorial Pacific hydrography during the last 30 kyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yair Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (3), </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006PA001269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture transport across Central America as a positive feedback on abrupt climatic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 445 (7130), pp.908-911. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the direct effect of CO2 concentration on a bloom of the coccolithophorid Emiliania huxleyi in mesocosm experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Zondervan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benthien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (2), pp.493-507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in size changes in the coccolithophorids, calcareous nannoplankton, during the Mesozoic: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mp Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (4), pp.309-318. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gsmicropal.51.4.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the direct effect of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; concentration on a bloom of the coccolithophorid Emiliania huxleyi in mesocosm experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Zondervan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benthien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (2), pp.493-507. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2005.50.2.0493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight estimates of coccoliths using the optical properties (birefringence) of calcite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (4), pp.289-297. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gsmicropal.51.4.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the direct effect of CO2 concentration on a bloom of the coccolithophorid Emiliania huxleyi in mesocosm experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Zondervan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benthien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (2), pp.493-507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable sea surface temperatures in the western Pacific warm pool over the past 1.75 million years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron-de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 433 (7023), pp.294-298. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature03189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and variability of the Asian monsoon system: state of the art and outstanding issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Px Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ganssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (5-6), pp.595-629. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2004.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biomass burning record from the West Equatorial Pacific over the last 360 ky: methodological, climatic and anthropic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 213 (1-2), pp.83-99. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2004.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic recognition of coccoliths by dynamical neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dollfus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51 (1-2), pp.57-73. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2003.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for large methane releases to the atmosphere from deep-sea gas-hydrate dissociation during the last glacial episode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T De Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 101 (25), pp.9187-9192. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0402909101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Asian monsoon forcing of suborbital variability in the Sulu Sea during Marine Isotope Stage 3: Link to Northern Hemisphere climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dannenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bk Linsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dw Oppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002GC000390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital and suborbital climate variability in the Sulu Sea, western tropical Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dw Oppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bk Linsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dannenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001GC000260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late quaternary paleoclimatology of the western equatorial Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dw Oppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bk Linsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67 (18, 1), pp.A401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass burning and oceanic primary production estimates in the Sulu Sea area over the last 380 kyr and the East Asian monsoon dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T De Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Linsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Oppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 201 (1), pp.53--65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-chain alkenones and U 37 k′ variability along a south―north transect in the Western Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (3-4), pp.173-183. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-8181(02)00113-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic-assisted stratigraphy and sea surface temperature changes in core MD94-103 (Southern Indian Ocean): possible implications for North-South climatic relationships around H4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ullah Ezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 201 (1), pp.159-170. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(02)00662-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSO-like forcing on oceanic primary production during the Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T De Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ac Mix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ng Pisias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 293 (5539), pp.2440-2444. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.293.5539.2440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downward particle fluxes within different productivity regimes off the Mauritanian upwelling zone (EUMELI program)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloys Bory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Vangriesheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Khripounoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (10), pp.2251-2282. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0967-0637(01)00010-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of calcareous nannoplankton on a West European continental margin: the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 43 (1), pp.27--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea-level and environmental changes since the last interglacial in the Gulf of Carpentaria, Australia: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Chivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander van Der Kaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Holt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 83-85, pp.19-46. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1040-6182(01)00029-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial-scale dynamics of the East Asian winter monsoon during the last 200,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T De Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bk Linsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dannenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (5), pp.491-502. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000PA000557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarker stratigraphic records over the last 150 kyears off the NW African coast at 25° N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ternois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Paterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31 (6), pp.577-588. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0146-6380(00)00021-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat neural network for recognition of position-normalised objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (3), pp.553-560. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0893-6080(99)00011-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coccolithophorids on the continental slope of the Bay of Biscay―production, transport and contribution to mass fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (10), pp.2147--2174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal patterns of downward particle fluxes on the continental slope of the Bay of Biscay (northeastern Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre E Biscaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (10), pp.2101--2146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoproductivity in the Equatorial Indian Ocean for the last 260,000 yr: a transfer function based on planktonic foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18 (6), pp.839--857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PART I―HYDROLOGY & BIOGEOCHEMISTRY OF THE WATER COLUMN-Spatial and temporal patterns of downward particle fluxes on the continental slope of the Bay of Biscay (northeastern Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pe Biscaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (10), pp.2101--2146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring quaternary variability of the east Asia monsoon, Kuroshio Current, and western Pacific warm pool systems: High-resolution investigations of paleoceanography from the IMAGES III (MD106) IPHIS cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mt Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipboard Sci Party Images Iiimd 106 - Iphis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestrial Atmospheric and Oceanic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (1), pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature and productivity records for the last 240 kyr on the Arabian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanographic Literature Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (45), pp.1123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbons, sterols and alkenones in sinking particles in the Indian Ocean sector of the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ternois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 28 (7), pp.489--501. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0146-6380(98)00008-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature and productivity records for the past 240 kyr in the Arabian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ganssen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 44 (6), pp.1461--1480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insolation cycles as a major control equatorial Indian Ocean primary production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 278 (5342), pp.1451-1454. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.278.5342.1451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glacial ocean productivity hypothesis: The importance of regional temporal and spatial studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Shimmield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Jorissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 130 (1-2), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0025-3227(95)00166-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the monsoon in the equatorial Indian Ocean over the last 260,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 31, pp.13--18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controle astronomique de la sedimentation carbonatee dans le Cretace inferieur du Bassin vocontien (SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cotillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 166 (4), pp.409--421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodicities of carbonate cycles in the Valanginian of the Vocontian Trough: a strong obliquity control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cotillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 85 (1), pp.143--164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTRONOMICAL CONTROL OF CARBONATE RECORD IN THE LOWER CRETACEOUS OF THE VOCONTIAN BASIN (SE FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cotillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 166 (4), pp.409-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COARSE FRACTION FLUCTUATIONS IN PELAGIC CARBONATE SEDIMENTS FROM THE TROPICAL INDIAN-OCEAN - A 1500-KYR RECORD OF CARBONATE DISSOLUTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fc Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ld Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 9 (4), pp.579-600. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/94PA00860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMATIC IMPORTANCE OF THE MODULATION OF THE 100-KYR CYCLE INFERRED FROM 16-MY LONG MIOCENE RECORDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 9 (6), pp.821-834. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/94PA02115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of Pliocene sapropels and carbonate cycles in the Mediterranean: diagenesis, dilution, and productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjh van Os</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lj Lourens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fj Hilgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gj de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 9 (4), pp.601--617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Variations in Late Miocene Reticulofenestra and implication for paleo climatic interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie di Scienze Geologiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPTATION OF THE RANDOM SETTLING METHOD FOR QUANTITATIVE STUDIES OF CALCAREOUS NANNOFOSSILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 37 (4), pp.415-418. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/1485914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUCTUATIONS IN THE COMPOSITION OF LATE MIOCENE CALCAREOUS NANNOFOSSIL ASSEMBLAGES AS A RESPONSE TO ORBITAL FORCING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 5 (6), pp.845-865. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/PA005i006p00845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelf-edge deglacial reef establishment and subsequent partial demise: Response to distinct pulses of sea-level rise associated with environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Droxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs and Sea-Level Change: Quaternary Records and Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-171, 2022, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54780/IASSP49/05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the dynamics of western equatorial Atlantic surface currents and biogenic productivity at the “Mid-Pleistocene Revolution”(~930 ka)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labeyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shackleton, N.J.; Curry, W.B.; Richter, C.; Bralower, T.J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Ocean Drilling Program, Scientific Results, Vol. 154</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 154, pp.269-284, 1997, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2973/odp.proc.sr.154.108.1997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations of the Indian monsoon regime during the last 170,000 years: Evidence from sea surface temperature, salinity and organic carbon records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ruhland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck C Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Precipitations and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.27--51, 1994, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-79268-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoceanographic implications of a 17-mylong record of high-latitude Miocene calcareous nannoplankton fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Ocean Drilling Program, Scientific Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 130, pp.539--549, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Ocean Discovery Program Expedition 363 Preliminary Report Western Pacific Warm Pool Neogene and Quaternary records of Western Pacific Warm Pool paleoceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yair Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann E Holbourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise K Kulhanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivano W. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tali L. Babila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14379/iodp.pr.363.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId625"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Beaufort </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contributions of various calcifying plankton to the South Atlantic calcium carbonate stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L Kruijt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sulpis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (2), pp.531-563. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-23-531-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoproductivity and coccolith carbonate export in the northern Bay of Bengal during the late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhavi Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara T Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Holcová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micropalaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (2), pp.555-571. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/jm-44-555-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of extensive human fire use 50,000 y ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoushu Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debo Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Kaboth-Bahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (27), pp.e2500042122. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2500042122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photic zone niche partitioning, stratification, and carbon cycling in the tropical Indian Ocean during the Piacenzian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah N Tangunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian R Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa A Berke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Nederbragt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (12), pp.2541 - 2560. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-21-2541-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital-scale variability in the contribution of foraminifera and coccolithophores to pelagic carbonate production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Pälike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Bickert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (23), pp.7973-7984. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-7973-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Atmospheric Convection Over the Indo‐Pacific Warm Pool and Coupled IOD and ENSO Patterns During the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinquan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchamp-Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (6), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gl112276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contributions of various calcifying plankton to the South Atlantic calcium carbonate stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kruijt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sulpis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2025-4234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Trends in Phytoplankton Diversity, Size Structure, and Carbon Burial Efficiency in the Mediterranean Sea Under Shifting Environmental Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Godbillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pesenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (8), pp.e2025JC022486. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JC022486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism in the Comoros Archipelago, Madagascar, and the East African Rift: What is the link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (4), pp.774-796. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/ges02788.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eccentricity forcing on tropical ocean seasonality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta-Clarisse Sarr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (6), pp.1283-1301. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1283-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user‐friendly method to get automated pollen analysis from environmental samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 243 (2), pp.797-810. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method for the Detection of Siliceous Microfossils on Sediment Microscope Slides Using Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Godbillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (9), pp.e2024JG008047. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jg008047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: A comparison of methods for estimating coccolith mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Rebeca Valença</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustaaf Marinus Hallegraeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Nils Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (6), pp.1601-1611. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-1601-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic and nomenclatural notes on the coccolithophore Gephyrocapsa huxleyi (Noelaerhabdaceae, Haptophyta) and related species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odysseas A. Archontikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind E.M. Rickaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry A. Filatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notulae algarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 307, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid diversification underlying the global dominance of a cosmopolitan phytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Bendif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odysseas A Archontikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy R Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.630-640. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-023-01365-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coccolith size rules – What controls the size of coccoliths during coccolithogenesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, pp.102080. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2021.102080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic evolution of phytoplankton forced by changes in tropical seasonality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta-Clarisse Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Sucheras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yair Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 601 (1), pp.79-84. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-04195-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note: A universal method for measuring the thickness of microscopic calcite crystals, based on Bidirectional Circular Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.775-785. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-775-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467596v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on Alkenone Carbon Isotope Fractionation in the Modern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel R Phelps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather M Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratigya J Polissar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (12), pp.e2021GC009658. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021gc009658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of manganese in nannofossil calcite based on synchrotron nanoXRF and Xanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.101961. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2021.101961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescale dependent sedimentary record during the past 130 kyr from a tropical mixed siliciclastic–carbonate shelf edge and slope: Ashmore Trough (southern Gulf of Papua)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Mallarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Daniell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Droxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68, pp.2606 - 2648. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a global calibration for quantifying past oxygenation in oxygen minimum zones using benthic Foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Ovsepyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (9), pp.2827 - 2841. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-2827-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: A new automated radiolarian image acquisition, stacking, processing, segmentation and identification workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.2415 - 2429. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-2415-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary coccolith weight variations in the northern South China Sea and their environmental controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanlian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2019.101798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of a ‘suspended’ seafloor in the dense brine waters of the deep hypersaline Urania Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.W. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Goldhammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.B. Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-U. Hinrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 171, pp.104626. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2019.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliocene four-rayed discoasters from IODP Expedition 363 sites in the eastern Indian Ocean and western Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Gil S. Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dunkley Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise K Kulhanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Ivy L. Doyongan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nannoplankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (1), pp.49-55. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58998/jnr2090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated recognition by multiple convolutional neural networks of modern, fossil, intact and damaged pollen grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140, pp.104498. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2020.104498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02953384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of primary productivity in the northeastern Bay of Bengal over the last 26 000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinquan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchamp-Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masa Kageyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (5), pp.1969 - 1986. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-1969-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray nanotomography of coccolithophores reveals that coccolith mass and segment number correlate with grid size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.751. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-08635-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced ocean-atmosphere carbon partitioning via the carbonate counter pump during the last deglacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchamp-Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2396. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04625-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen history off Baja California over the last 80 kyr: A new foraminiferal-based record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (3), pp.246 - 264. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016PA003034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2700-year record of ENSO and PDO variability from the Californian margin based on coccolithophore assemblages and calcification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Grelaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40645-017-0123-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From monsoon to marine productivity in the Arabian Sea: insights from glacial and interglacial climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Le Mézo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masa Kageyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (7), pp.759-778. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-13-759-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new optical method for automated pore analysis on benthic foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Licari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136, pp.30 - 36. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2017.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why marine phytoplankton calcify</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny M. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart T. Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Brownlee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind E. M. Rickaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (7), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1501822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcification response of a key phytoplankton family to millennial-scale environmental change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. L. O. Mcclelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barbarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hermoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.34263. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep34263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative geochemistry of quaternary carbonaceous sediments from the continental slope of the Baja California and the miocene monterey formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. N. Baturin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. O. Murdmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. N. Alekhina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithology and Mineral Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (2), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0024490216020024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch granules identification and automatic classification based on an extended set of morphometric and optical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Arraiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Barbarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pasturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Domínguez-Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.169--179. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do sample preparation techniques affect the relative abundance of Florisphaera profunda?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Bordiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Galinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 127, pp.42-49. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2016.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authigenic 10Be/9Be ratio signatures of the cosmogenic nuclide production linked to geomagnetic dipole moment variation since the Brunhes/Matuyama boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (11), pp.7716-7741 </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JB013335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent drying in the tropics linked to natural forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Zanchettin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yochanan Kushnir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms8627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of past climate variability and ENSO-like fluctuations in the southern Gulf of California (Alfonso Basin) since the last glacial maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Staines-Urias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Gonzalez-Yajimovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83 (3), pp.488-501. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2015.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in Late Quaternary primary productivity between the western tropical Pacific and the South China Sea: Evidence from coccoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanlian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhimin Jian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122 (SI), pp.131-141. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2015.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive shoaling of the equatorial Pacific thermocline over the last eight glacial periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiming Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre W. Droxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crucifix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (5), pp.439-455. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014PA002696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Jurassic coccolith fluxes: A novel approach by automated quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111, pp.15-25. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2014.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ocean acidification in Emiliania huxleyi coccolith thinning in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J.S. Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ziveri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.2857-2869. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-2857-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poleward expansion of the coccolithophore Emiliania huxleyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorijntje Henderiks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind E. M. Rickaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W. Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (2), pp.316-325. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbt110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical measurements to determine the thickness of calcite crystals and the mass of thin carbonate particles such as coccoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.633-642. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nprot.2014.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern and glacial tropical snowlines controlled by sea surface temperature and atmospheric mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aradhna K. Tripati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sahany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dustin Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Eagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. David Neelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (3), pp.205-209. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NGEO2082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation variability within the West Pacific Warm Pool over the past 120ka: Evidence from the Davao Gulf, southern Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kuhnt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Holbourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothe Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (11), pp.1094-1110. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013PA002599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantified intermediate water oxygenation history of the NE Pacific: A new benthic foraminiferal record from Santa Barbara basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ohkushi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Kennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Zeleski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. E. Moffitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (3), pp.453-467. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/palo.20043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcareous plankton and geochemistry from the ODP site 1209B in the NW Pacific Ocean (Shatsky Rise): New data to interpret calcite dissolution and paleoproductivity changes of the last 450 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Bordiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Cobianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Mancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 371, pp.93-108. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatom fluxes in the NW Mediterranean: evidence from a 12-year sediment trap record and surficial sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés S. Rigual-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A. Barcena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard W. Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Sierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (5), pp.1109-1125. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbt055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global marine plankton functional type biomass distributions: coccolithophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Peloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.259-276. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-5-259-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary coccolith records in the South China Sea and East Asian monsoon dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanlian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enqing Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.88-96. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2013.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing calcification in ancient coccolithophores: Individual coccolith weight and morphology of Coccolithus pelagicus (sensu lato)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana C. Cubillos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorijntje Henderiks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William R. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustaaf M. Hallegraeff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92-93, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of CO2 and nitrogen limitation on the coccolith volume of Emiliania huxleyi (Haptophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius N. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luiza Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Talec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), pp.4155--4167. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-4155-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes controlling a volcaniclastic turbiditic system during the last climatic cycle: Example of the Cilaos deep-sea fan, offshore La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sisavath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 281, pp.180-193. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2012.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00771704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precession forcing of productivity in the Eastern Equatorial Pacific during the last glacial cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena V. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kucera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40, pp.64-77. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindanao Dome variability over the last 160 kyr: Episodic glacial cooling of the West Pacific Warm Pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothe Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Holbourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kuhnt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (1), pp.PA1208. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010PA001966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The precession phase of hydrological variability in the Western Pacific Warm Pool during the past 400 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Barlyaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (25-26), pp.3716-3727. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of coccolithophores to carbonate chemistry and ocean acidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Bendif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ruiz-Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 476 (7358), pp.80-83. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature10295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interhemispheric leakage of isotopically heavy nitrate in the eastern tropical Pacific during the last glacial period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia E. Pichevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja S. Ganeshram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Francavilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Arellano-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom F. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009PA001754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper quaternary laminated sapropelic sediments from the continental slope of Baja California</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. O. Murdmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. H. Kazarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. V. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Emelyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithology and Mineral Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (2), pp.154-171. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0024490210020057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial ocean temperatures from `clumped isotope' thermometry in foraminifera and coccoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tripati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (12, 1), pp.A1057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining charcoal and elemental black carbon analysis in sedimentary archives: Implications for past fire regimes, the pyrogenic carbon cycle, and the human-climate interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio S. Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (4, SI), pp.381-389. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past dynamics of the Australian monsoon: precession, phase and links to the global monsoon concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S van Der Kaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F C Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V C Moron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.695 - 706. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-6-695-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coccolithophore response to climate and surface hydrography in Santa Barbara Basin, California, AD 1917-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schimmelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (10), pp.2025-2039. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-6-2025-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW HELICOSPHAERA-SYRACOLITHUS COMBINATION COCCOSPHERE (HAPTOPHYTA) FROM THE WESTERN MEDITERRANEAN SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine J. J. Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy R. Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (4), pp.914-916. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1529-8817.2009.00703.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial to interglacial primary production and El Nino-Southern Oscillation dynamics inferred from coccolithophores of the Santa Barbara Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cuven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (1), pp.PA1203. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007PA001578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcite production by coccolithophores in the south east Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.1101-1117. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-1101-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep water geomorphology of the mixed siliciclastic-carbonate system, Gulf of Papua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James J. Daniell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre W. Droxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald R. Dickens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel J. Bentley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (F1), pp.F01S16. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JF000851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogene evolution of the mixed carbonate-siliciclastic system in the Gulf of Papua, Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni N. Tcherepanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre W. Droxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald R. Dickens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam J. Bentley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (F1), </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JF000684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special section ``Proxy Records and Mechanistic Studies of the Late Quaternary Paleoceanography of the Western Pacific Marginal Seas Using IMAGES Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meixun Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Te Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestrial Atmospheric and Oceanic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (4), pp.I-III. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3319/TAO.2008.19.4.I(IMAGES)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bundled turbidite deposition in the central Pandora Trough (Gulf of Papua) since Last Glacial Maximum: Linking sediment nature and accumulation to sea level fluctuations at millennial timescale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre W. Droxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Mallarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald R. Dickens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam J. Bentley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (F1), pp.F01S19. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JF000649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostratigraphic and paleoenvironmental contributions of calcareous nannofossil study from Tortonian-Messinian deposits of Chelif basin (NW Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Habib Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Bessedik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcene Belkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouhameur Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (1), pp.59-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture transport across Central America as a positive feedback on abrupt climatic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 445 (7130), pp.908-911. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of acidification and primary production on coccolith weight: Implications for carbonate transfer from the surface to the deep ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GC001493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coccolith chemistry reveals secular variations in the global ocean carbon cycle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. M. Rickaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253 (1-2), pp.83-95. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcite production by Coccolithophores in the South East Pacific Ocean: from desert to jungle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (5), pp.3267-3299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrigenous input response to glacial/interglacial climatic variations over southern Baja California: a rock magnetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile L. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (25-28), pp.3118-3133. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary marginal marine palaeoenvironments of northern Australia as inferred from cluster analysis of coccolith assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine J. J. Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian G. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan R. Chivas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 65 (3-4), pp.213-231. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2007.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiproxy assessment of the western equatorial Pacific hydrography during the last 30 kyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yair Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (3), </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006PA001269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the direct effect of CO2 concentration on a bloom of the coccolithophorid Emiliania huxleyi in mesocosm experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Zondervan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benthien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (2), pp.493-507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in size changes in the coccolithophorids, calcareous nannoplankton, during the Mesozoic: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mp Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (4), pp.309-318. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gsmicropal.51.4.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the direct effect of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; concentration on a bloom of the coccolithophorid Emiliania huxleyi in mesocosm experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Zondervan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benthien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (2), pp.493-507. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2005.50.2.0493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight estimates of coccoliths using the optical properties (birefringence) of calcite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (4), pp.289-297. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gsmicropal.51.4.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the direct effect of CO2 concentration on a bloom of the coccolithophorid Emiliania huxleyi in mesocosm experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Zondervan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benthien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (2), pp.493-507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable sea surface temperatures in the western Pacific warm pool over the past 1.75 million years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron-de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 433 (7023), pp.294-298. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature03189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and variability of the Asian monsoon system: state of the art and outstanding issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Px Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ganssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (5-6), pp.595-629. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2004.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biomass burning record from the West Equatorial Pacific over the last 360 ky: methodological, climatic and anthropic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 213 (1-2), pp.83-99. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2004.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic recognition of coccoliths by dynamical neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dollfus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51 (1-2), pp.57-73. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2003.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for large methane releases to the atmosphere from deep-sea gas-hydrate dissociation during the last glacial episode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T De Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 101 (25), pp.9187-9192. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0402909101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass burning and oceanic primary production estimates in the Sulu Sea area over the last 380 kyr and the East Asian monsoon dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T De Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Linsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Oppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 201 (1), pp.53--65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late quaternary paleoclimatology of the western equatorial Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dw Oppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bk Linsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67 (18, 1), pp.A401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Asian monsoon forcing of suborbital variability in the Sulu Sea during Marine Isotope Stage 3: Link to Northern Hemisphere climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dannenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bk Linsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dw Oppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002GC000390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital and suborbital climate variability in the Sulu Sea, western tropical Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dw Oppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bk Linsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dannenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001GC000260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-chain alkenones and U 37 k′ variability along a south―north transect in the Western Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (3-4), pp.173-183. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-8181(02)00113-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic-assisted stratigraphy and sea surface temperature changes in core MD94-103 (Southern Indian Ocean): possible implications for North-South climatic relationships around H4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ullah Ezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 201 (1), pp.159-170. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(02)00662-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial-scale dynamics of the East Asian winter monsoon during the last 200,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T De Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bk Linsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dannenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (5), pp.491-502. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000PA000557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downward particle fluxes within different productivity regimes off the Mauritanian upwelling zone (EUMELI program)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloys Bory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Vangriesheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Khripounoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (10), pp.2251-2282. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0967-0637(01)00010-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of calcareous nannoplankton on a West European continental margin: the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 43 (1), pp.27--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSO-like forcing on oceanic primary production during the Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T De Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ac Mix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ng Pisias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 293 (5539), pp.2440-2444. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.293.5539.2440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea-level and environmental changes since the last interglacial in the Gulf of Carpentaria, Australia: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Chivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander van Der Kaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Holt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 83-85, pp.19-46. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1040-6182(01)00029-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarker stratigraphic records over the last 150 kyears off the NW African coast at 25° N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ternois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Paterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31 (6), pp.577-588. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0146-6380(00)00021-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat neural network for recognition of position-normalised objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (3), pp.553-560. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0893-6080(99)00011-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coccolithophorids on the continental slope of the Bay of Biscay―production, transport and contribution to mass fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (10), pp.2147--2174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal patterns of downward particle fluxes on the continental slope of the Bay of Biscay (northeastern Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre E Biscaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (10), pp.2101--2146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoproductivity in the Equatorial Indian Ocean for the last 260,000 yr: a transfer function based on planktonic foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18 (6), pp.839--857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PART I―HYDROLOGY & BIOGEOCHEMISTRY OF THE WATER COLUMN-Spatial and temporal patterns of downward particle fluxes on the continental slope of the Bay of Biscay (northeastern Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pe Biscaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (10), pp.2101--2146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring quaternary variability of the east Asia monsoon, Kuroshio Current, and western Pacific warm pool systems: High-resolution investigations of paleoceanography from the IMAGES III (MD106) IPHIS cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mt Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipboard Sci Party Images Iiimd 106 - Iphis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestrial Atmospheric and Oceanic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (1), pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature and productivity records for the last 240 kyr on the Arabian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanographic Literature Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (45), pp.1123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbons, sterols and alkenones in sinking particles in the Indian Ocean sector of the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ternois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 28 (7), pp.489--501. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0146-6380(98)00008-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature and productivity records for the past 240 kyr in the Arabian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ganssen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 44 (6), pp.1461--1480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insolation cycles as a major control equatorial Indian Ocean primary production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 278 (5342), pp.1451-1454. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.278.5342.1451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glacial ocean productivity hypothesis: The importance of regional temporal and spatial studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Shimmield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Jorissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 130 (1-2), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0025-3227(95)00166-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the monsoon in the equatorial Indian Ocean over the last 260,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 31, pp.13--18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controle astronomique de la sedimentation carbonatee dans le Cretace inferieur du Bassin vocontien (SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cotillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 166 (4), pp.409--421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodicities of carbonate cycles in the Valanginian of the Vocontian Trough: a strong obliquity control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cotillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 85 (1), pp.143--164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTRONOMICAL CONTROL OF CARBONATE RECORD IN THE LOWER CRETACEOUS OF THE VOCONTIAN BASIN (SE FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cotillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 166 (4), pp.409-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COARSE FRACTION FLUCTUATIONS IN PELAGIC CARBONATE SEDIMENTS FROM THE TROPICAL INDIAN-OCEAN - A 1500-KYR RECORD OF CARBONATE DISSOLUTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fc Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ld Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 9 (4), pp.579-600. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/94PA00860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMATIC IMPORTANCE OF THE MODULATION OF THE 100-KYR CYCLE INFERRED FROM 16-MY LONG MIOCENE RECORDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 9 (6), pp.821-834. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/94PA02115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of Pliocene sapropels and carbonate cycles in the Mediterranean: diagenesis, dilution, and productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjh van Os</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lj Lourens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fj Hilgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gj de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 9 (4), pp.601--617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Variations in Late Miocene Reticulofenestra and implication for paleo climatic interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie di Scienze Geologiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPTATION OF THE RANDOM SETTLING METHOD FOR QUANTITATIVE STUDIES OF CALCAREOUS NANNOFOSSILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 37 (4), pp.415-418. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/1485914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUCTUATIONS IN THE COMPOSITION OF LATE MIOCENE CALCAREOUS NANNOFOSSIL ASSEMBLAGES AS A RESPONSE TO ORBITAL FORCING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 5 (6), pp.845-865. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/PA005i006p00845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelf-edge deglacial reef establishment and subsequent partial demise: Response to distinct pulses of sea-level rise associated with environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Droxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs and Sea-Level Change: Quaternary Records and Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-171, 2022, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54780/IASSP49/05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the dynamics of western equatorial Atlantic surface currents and biogenic productivity at the “Mid-Pleistocene Revolution”(~930 ka)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labeyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shackleton, N.J.; Curry, W.B.; Richter, C.; Bralower, T.J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Ocean Drilling Program, Scientific Results, Vol. 154</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 154, pp.269-284, 1997, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2973/odp.proc.sr.154.108.1997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations of the Indian monsoon regime during the last 170,000 years: Evidence from sea surface temperature, salinity and organic carbon records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ruhland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck C Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Precipitations and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.27--51, 1994, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-79268-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoceanographic implications of a 17-mylong record of high-latitude Miocene calcareous nannoplankton fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Ocean Drilling Program, Scientific Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 130, pp.539--549, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Ocean Discovery Program Expedition 363 Preliminary Report Western Pacific Warm Pool Neogene and Quaternary records of Western Pacific Warm Pool paleoceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yair Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann E Holbourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise K Kulhanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivano W. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tali L. Babila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14379/iodp.pr.363.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId625"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468403v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L Kruijt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van Dijk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sulpis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaufort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lassus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-23-531-2026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215198v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoushu Jiang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debo Zhao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kaboth-Bahr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Tu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2500042122" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah N Tangunan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Hall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa A Berke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Nederbragt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-2541-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463246v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cornuault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko P&#228;like" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Bickert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Baumann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-7973-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383944v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhavi Srivastava" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara T Bolton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Holcov&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-44-555-2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinquan Zhou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxu Shi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl112276" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kruijt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-4234" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208880v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godbillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesenti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022486" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121917v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/ges02788.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593322v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Gimenez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19857" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1283-2024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709563v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Marchant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Rebeca Valen&#231;a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf Marinus Hallegraeff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Nils M&#252;ller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-1601-2024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas A. Archontikis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind E.M. Rickaby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Filatov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984673v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas A Archontikis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R Young" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01365-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517096v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Walker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.102080" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536895v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bolton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sucheras-Marx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Rosenthal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04195-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561622v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R Phelps" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M Stoll" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratigya J Polissar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gc009658" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167060v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Aubry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.101961" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323130v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Mallarino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Francis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Daniell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Droxler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12867" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440291v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Ovsepyan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2827-2021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467596v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-775-2021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038635v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cortese" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-2415-2020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409222v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Su" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanlian Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101798" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464944v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.W. Aiello" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goldhammer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Heuer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-U. Hinrichs" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2019.07.014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038703v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Gil S. Fernando" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dunkley Jones" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise K Kulhanek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Ivy L. Doyongan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58998/jnr2090" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02953384v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104498" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323672v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-1969-2020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02049223v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Probert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chushkin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08635-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819587v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04625-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514644v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA003034" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584174v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Le M&#233;zo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-759-2017" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669206v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Grelaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-017-0123-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669212v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.08.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458292v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny M. Monteiro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart T. Bach" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Brownlee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bown" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind E. M. Rickaby" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501822" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458290v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. O. Mcclelland" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbarin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hermoso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferretti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34263" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458291v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Baturin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. O. Murdmaa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Alekhina" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0024490216020024" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458293v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lupi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bordiga" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sacchi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Galinetto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2016.07.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461250v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Arraiz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barbarin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pasturel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dom&#237;nguez-Rodrigo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.03.039" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NMBSW85-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419501v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013335" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458298v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Winter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zanchettin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Miller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yochanan Kushnir" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Black" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8627" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458295v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Staines-Urias" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonzalez-Yajimovich" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.03.007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZV75X75X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458297v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbarin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimin Jian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2015.07.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BDF78QS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458296v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Jian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Ye" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre W. Droxler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lenoir" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucifix" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014PA002696" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01280556v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J.S. Meier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heussner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ziveri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-2857-2014" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458301v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorijntje Henderiks" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Brown" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbt110" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458300v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2014.028" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458299v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aradhna K. Tripati" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sahany" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Pittman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Eagle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David Neelin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2082" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458302v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fraser" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kuhnt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Holbourn" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothe Bolliet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Andersen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013PA002599" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136429v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2014.06.002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458306v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ohkushi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Kennett" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Zeleski" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Moffitt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Hill" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/palo.20043" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458305v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cobianchi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Mancin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.12.021" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458304v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s S. Rigual-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Barcena" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Jordan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Sierro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Flores" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbt055" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458303v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. O'Brien" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Peloquin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heinle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gruber" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-259-2013" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458307v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Tian" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enqing Huang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2013.08.016" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD48BW93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848437v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius N. M&#252;ller" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4155-2012" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771704v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sisavath" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mazuel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan J. Jorry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2012.09.010" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458308v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Ivanova" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kucera" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.02.020" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QLKPHQ4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458309v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana C. Cubillos" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Howard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf M. Hallegraeff" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2012.04.005" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N236RX1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458310v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Laj" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010PA001966" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458311v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cartapanis" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Barlyaeva" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.09.016" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4MFJMJQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866853v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ruiz-Pino" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10295" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458314v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Kazarina" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Ivanova" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Emelyanov" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0024490210020057" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9FN7F9Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458315v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tripati" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eagle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eiler" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458316v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thevenon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S. Anselmetti" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.01.014" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419571v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S van Der Kaars" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Bassinot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V C Moron" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-695-2010" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458313v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia E. Pichevin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja S. Ganeshram" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Francavilla" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Arellano-Torres" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom F. Pedersen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009PA001754" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458319v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine J. J. Couapel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R. Young" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2009.00703.x" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QL41BP5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458317v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grelaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schimmelmann" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-2025-2009" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458318v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grelaud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cuven" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Buchet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007PA001578" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PMT8GKZW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458321v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni N. Tcherepanov" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lapointe" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald R. Dickens" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam J. Bentley" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JF000684" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458322v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Francis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Daniell" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel J. Bentley" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JF000851" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458323v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixun Zhao" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Te Chen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3319/TAO.2008.19.4.I(IMAGES)" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458324v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JF000649" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458320v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Habib Mansouri" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Bessedik" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Belkebir" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhameur Mansour" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110508v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couapel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buchet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claustre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1101-2008" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458325v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. M. Rickaby" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonzogni" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rostek" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.10.016" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLFDW195-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458328v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001493" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330268v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458330v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile L. Blanchet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.07.008" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKDKB0K2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458329v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian G. Jones" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan R. Chivas" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2007.07.006" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V51N9PGQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458327v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garidel-Thoron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006PA001269" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JM96SFJ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458326v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05578" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-8X53777T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677918v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Zondervan" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Aerts" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benthien" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460376v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kahn" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boyd" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Aubry" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bord" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsmicropal.51.4.309" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506656v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Engel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zondervan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Aerts" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benthien" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.2.0493" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460378v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsmicropal.51.4.289" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460377v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866976v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron-de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rosenthal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03189" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-R9NJ569S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460379v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Px Wang" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Clemens" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Braconnot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ganssen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2004.10.002" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HNKXB42-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460382v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thevenon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Williamson" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2004.07.003" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFVMDKBZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460381v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dollfus" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2003.09.003" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW5SXSHP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460380v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T De Garidel-Thoron" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassinot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0402909101" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460384v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dannenmann" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bk Linsley" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dw Oppo" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rosenthal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GC000390" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460383v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GC000260" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460385v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461252v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Linsley" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Oppo" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Buchet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461253v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8181(02)00113-3" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DWPBDSP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460386v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazaud" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullah Ezat" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Pichon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00662-3" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WCZ3MX2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460388v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Mix" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng Pisias" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.293.5539.2440" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880696v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Bory" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vangriesheim" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Khripounoff" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(01)00010-3" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P26N196N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461254v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heussner" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298830v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Chivas" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Garc&#237;a" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander van Der Kaars" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Couapel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Holt" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1040-6182(01)00029-5" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNV85PXN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460389v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000PA000557" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460390v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ternois" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paterne" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boireau" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(00)00021-8" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K0CMW81-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460392v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0893-6080(99)00011-8" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69C643C361C477F000DD0968CE9E0AD8E71C86EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461260v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461259v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E Biscaye" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461258v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Cayre" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Vincent" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461257v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Biscaye" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460393v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Chen" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shipboard Sci Party Images Iiimd 106 - Iphis" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461262v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rostek" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461261v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Miquel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(98)00008-4" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBGKPNW5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461265v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ganssen" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460394v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lancelot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Camberlin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cayre" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vincent" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.278.5342.1451" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460395v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shimmield" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grousset" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jorissen" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(95)00166-2" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DJ712HT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461266v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461269v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cotillon" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461270v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giraud" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cotillon" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460396v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460400v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fc Bassinot" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ld Labeyrie" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94PA00860" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22EB01A2194570438CFDB66050305F230A03F9A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460397v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94PA02115" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0TR2FDS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461271v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjh van Os" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lj Lourens" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj Hilgen" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj de Lange" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670447v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460401v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1485914" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460402v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/PA005i006p00845" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D1LSBNCT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016217v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Harper" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Webster" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yokoyama" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54780/IASSP49/05" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461264v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Bassinot" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2973/odp.proc.sr.154.108.1997" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461272v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Ruhland" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C Bassinot" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J M&#252;ller" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-79268-7_2" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461274v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670642v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann E Holbourn" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano W. Aiello" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tali L. Babila" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.pr.363.2017" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468403v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L Kruijt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van Dijk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sulpis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaufort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lassus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-23-531-2026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383944v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhavi Srivastava" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara T Bolton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Holcov&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-44-555-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoushu Jiang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debo Zhao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kaboth-Bahr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Tu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2500042122" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah N Tangunan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Hall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa A Berke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Nederbragt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-2541-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cornuault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko P&#228;like" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Bickert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Baumann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-7973-2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinquan Zhou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxu Shi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl112276" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kruijt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-4234" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208880v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godbillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesenti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022486" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121917v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/ges02788.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1283-2024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Gimenez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19857" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709563v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Marchant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Rebeca Valen&#231;a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf Marinus Hallegraeff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Nils M&#252;ller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-1601-2024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas A. Archontikis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind E.M. Rickaby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Filatov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984673v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas A Archontikis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R Young" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01365-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517096v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Walker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.102080" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536895v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bolton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sucheras-Marx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Rosenthal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04195-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467596v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-775-2021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561622v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R Phelps" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M Stoll" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratigya J Polissar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gc009658" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167060v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Aubry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.101961" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323130v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Mallarino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Francis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Daniell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Droxler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12867" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440291v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Ovsepyan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2827-2021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038635v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cortese" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-2415-2020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409222v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Su" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanlian Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101798" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464944v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.W. Aiello" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goldhammer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Heuer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-U. Hinrichs" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2019.07.014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038703v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Gil S. Fernando" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dunkley Jones" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise K Kulhanek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Ivy L. Doyongan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58998/jnr2090" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02953384v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104498" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323672v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-1969-2020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02049223v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Probert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chushkin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08635-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819587v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04625-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514644v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA003034" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669206v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Grelaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-017-0123-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584174v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Le M&#233;zo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-759-2017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669212v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.08.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458292v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny M. Monteiro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart T. Bach" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Brownlee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bown" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind E. M. Rickaby" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501822" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458290v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. O. Mcclelland" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbarin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hermoso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferretti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34263" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458291v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Baturin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. O. Murdmaa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Alekhina" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0024490216020024" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461250v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Arraiz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barbarin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pasturel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dom&#237;nguez-Rodrigo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.03.039" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NMBSW85-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458293v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lupi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bordiga" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sacchi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Galinetto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2016.07.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419501v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013335" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458298v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Winter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zanchettin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Miller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yochanan Kushnir" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Black" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8627" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458295v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Staines-Urias" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonzalez-Yajimovich" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.03.007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZV75X75X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458297v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbarin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimin Jian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2015.07.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BDF78QS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458296v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Jian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Ye" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre W. Droxler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lenoir" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucifix" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014PA002696" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136429v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2014.06.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01280556v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J.S. Meier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heussner" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ziveri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-2857-2014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458301v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorijntje Henderiks" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Brown" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbt110" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458300v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2014.028" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458299v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aradhna K. Tripati" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sahany" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Pittman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Eagle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David Neelin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2082" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458302v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fraser" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kuhnt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Holbourn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothe Bolliet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Andersen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013PA002599" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458306v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ohkushi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Kennett" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Zeleski" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Moffitt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Hill" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/palo.20043" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458305v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cobianchi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Mancin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.12.021" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458304v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s S. Rigual-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Barcena" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Jordan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Sierro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Flores" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbt055" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458303v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. O'Brien" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Peloquin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heinle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gruber" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-259-2013" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458307v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Tian" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enqing Huang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2013.08.016" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD48BW93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458309v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana C. Cubillos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Howard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf M. Hallegraeff" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2012.04.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N236RX1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848437v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius N. M&#252;ller" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4155-2012" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771704v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sisavath" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mazuel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan J. Jorry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2012.09.010" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458308v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Ivanova" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kucera" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.02.020" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QLKPHQ4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458310v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Laj" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010PA001966" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458311v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cartapanis" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Barlyaeva" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.09.016" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4MFJMJQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866853v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ruiz-Pino" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10295" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458313v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia E. Pichevin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja S. Ganeshram" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Francavilla" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Arellano-Torres" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom F. Pedersen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009PA001754" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458314v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Kazarina" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Ivanova" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Emelyanov" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0024490210020057" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9FN7F9Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458315v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tripati" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eagle" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eiler" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458316v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thevenon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S. Anselmetti" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.01.014" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419571v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S van Der Kaars" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Bassinot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V C Moron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-695-2010" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458317v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grelaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schimmelmann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-2025-2009" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458319v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine J. J. Couapel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R. Young" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2009.00703.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QL41BP5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458318v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grelaud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cuven" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Buchet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007PA001578" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PMT8GKZW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110508v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couapel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buchet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claustre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1101-2008" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458322v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Francis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Daniell" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald R. Dickens" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel J. Bentley" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JF000851" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458321v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni N. Tcherepanov" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lapointe" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam J. Bentley" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JF000684" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458323v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixun Zhao" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Te Chen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3319/TAO.2008.19.4.I(IMAGES)" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458324v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JF000649" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458320v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Habib Mansouri" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Bessedik" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Belkebir" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhameur Mansour" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458326v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05578" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-8X53777T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458328v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001493" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458325v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. M. Rickaby" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonzogni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rostek" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.10.016" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLFDW195-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330268v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458330v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile L. Blanchet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.07.008" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKDKB0K2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458329v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian G. Jones" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan R. Chivas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2007.07.006" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V51N9PGQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458327v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garidel-Thoron" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006PA001269" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JM96SFJ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677918v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Zondervan" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Aerts" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benthien" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460376v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kahn" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boyd" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Aubry" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bord" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsmicropal.51.4.309" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506656v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Engel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zondervan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Aerts" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benthien" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.2.0493" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460378v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsmicropal.51.4.289" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460377v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866976v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron-de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rosenthal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03189" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-R9NJ569S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460379v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Px Wang" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Clemens" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Braconnot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ganssen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2004.10.002" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HNKXB42-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460382v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thevenon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Williamson" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2004.07.003" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFVMDKBZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460381v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dollfus" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2003.09.003" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW5SXSHP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460380v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T De Garidel-Thoron" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassinot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0402909101" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461252v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Linsley" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Oppo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Buchet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460385v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rosenthal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dw Oppo" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bk Linsley" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460384v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dannenmann" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GC000390" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460383v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GC000260" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461253v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8181(02)00113-3" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DWPBDSP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460386v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazaud" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullah Ezat" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Pichon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00662-3" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WCZ3MX2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460389v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000PA000557" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880696v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Bory" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vangriesheim" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Khripounoff" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(01)00010-3" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P26N196N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461254v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heussner" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460388v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Mix" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng Pisias" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.293.5539.2440" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298830v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Chivas" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Garc&#237;a" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander van Der Kaars" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Couapel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Holt" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1040-6182(01)00029-5" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNV85PXN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460390v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ternois" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paterne" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boireau" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(00)00021-8" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K0CMW81-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460392v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0893-6080(99)00011-8" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69C643C361C477F000DD0968CE9E0AD8E71C86EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461260v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461259v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E Biscaye" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461258v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Cayre" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Vincent" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461257v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Biscaye" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460393v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Chen" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shipboard Sci Party Images Iiimd 106 - Iphis" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461262v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rostek" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461261v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Miquel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(98)00008-4" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBGKPNW5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461265v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ganssen" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460394v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lancelot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Camberlin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cayre" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vincent" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.278.5342.1451" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460395v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shimmield" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grousset" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jorissen" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(95)00166-2" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DJ712HT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461266v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461269v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cotillon" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461270v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giraud" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cotillon" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460396v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460400v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fc Bassinot" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ld Labeyrie" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94PA00860" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22EB01A2194570438CFDB66050305F230A03F9A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460397v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94PA02115" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0TR2FDS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461271v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjh van Os" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lj Lourens" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj Hilgen" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj de Lange" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670447v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460401v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1485914" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460402v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/PA005i006p00845" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D1LSBNCT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016217v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Harper" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Webster" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yokoyama" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54780/IASSP49/05" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461264v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Bassinot" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2973/odp.proc.sr.154.108.1997" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461272v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Ruhland" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C Bassinot" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J M&#252;ller" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-79268-7_2" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461274v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670642v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann E Holbourn" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano W. Aiello" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tali L. Babila" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.pr.363.2017" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>