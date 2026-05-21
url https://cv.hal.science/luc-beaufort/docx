--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Beaufort </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contributions of various calcifying plankton to the South Atlantic calcium carbonate stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L Kruijt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sulpis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (2), pp.531-563. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-23-531-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoproductivity and coccolith carbonate export in the northern Bay of Bengal during the late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhavi Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara T Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Holcová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micropalaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (2), pp.555-571. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/jm-44-555-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of extensive human fire use 50,000 y ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoushu Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debo Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Kaboth-Bahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (27), pp.e2500042122. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2500042122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photic zone niche partitioning, stratification, and carbon cycling in the tropical Indian Ocean during the Piacenzian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah N Tangunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian R Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa A Berke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Nederbragt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (12), pp.2541 - 2560. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-21-2541-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital-scale variability in the contribution of foraminifera and coccolithophores to pelagic carbonate production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Pälike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Bickert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (23), pp.7973-7984. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-7973-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Atmospheric Convection Over the Indo‐Pacific Warm Pool and Coupled IOD and ENSO Patterns During the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinquan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchamp-Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (6), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gl112276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contributions of various calcifying plankton to the South Atlantic calcium carbonate stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kruijt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sulpis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2025-4234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Trends in Phytoplankton Diversity, Size Structure, and Carbon Burial Efficiency in the Mediterranean Sea Under Shifting Environmental Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Godbillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pesenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (8), pp.e2025JC022486. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JC022486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism in the Comoros Archipelago, Madagascar, and the East African Rift: What is the link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (4), pp.774-796. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/ges02788.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eccentricity forcing on tropical ocean seasonality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta-Clarisse Sarr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (6), pp.1283-1301. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1283-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user‐friendly method to get automated pollen analysis from environmental samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 243 (2), pp.797-810. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method for the Detection of Siliceous Microfossils on Sediment Microscope Slides Using Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Godbillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (9), pp.e2024JG008047. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jg008047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: A comparison of methods for estimating coccolith mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Rebeca Valença</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustaaf Marinus Hallegraeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Nils Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (6), pp.1601-1611. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-1601-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic and nomenclatural notes on the coccolithophore Gephyrocapsa huxleyi (Noelaerhabdaceae, Haptophyta) and related species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odysseas A. Archontikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind E.M. Rickaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry A. Filatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notulae algarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 307, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid diversification underlying the global dominance of a cosmopolitan phytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Bendif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odysseas A Archontikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy R Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.630-640. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-023-01365-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coccolith size rules – What controls the size of coccoliths during coccolithogenesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, pp.102080. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2021.102080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic evolution of phytoplankton forced by changes in tropical seasonality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta-Clarisse Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Sucheras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yair Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 601 (1), pp.79-84. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-04195-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note: A universal method for measuring the thickness of microscopic calcite crystals, based on Bidirectional Circular Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.775-785. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-775-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467596v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on Alkenone Carbon Isotope Fractionation in the Modern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel R Phelps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather M Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratigya J Polissar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (12), pp.e2021GC009658. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021gc009658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of manganese in nannofossil calcite based on synchrotron nanoXRF and Xanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.101961. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2021.101961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescale dependent sedimentary record during the past 130 kyr from a tropical mixed siliciclastic–carbonate shelf edge and slope: Ashmore Trough (southern Gulf of Papua)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Mallarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Daniell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Droxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68, pp.2606 - 2648. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a global calibration for quantifying past oxygenation in oxygen minimum zones using benthic Foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Ovsepyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (9), pp.2827 - 2841. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-2827-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: A new automated radiolarian image acquisition, stacking, processing, segmentation and identification workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.2415 - 2429. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-2415-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary coccolith weight variations in the northern South China Sea and their environmental controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanlian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2019.101798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of a ‘suspended’ seafloor in the dense brine waters of the deep hypersaline Urania Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.W. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Goldhammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.B. Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-U. Hinrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 171, pp.104626. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2019.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliocene four-rayed discoasters from IODP Expedition 363 sites in the eastern Indian Ocean and western Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Gil S. Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dunkley Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise K Kulhanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Ivy L. Doyongan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nannoplankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (1), pp.49-55. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58998/jnr2090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated recognition by multiple convolutional neural networks of modern, fossil, intact and damaged pollen grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140, pp.104498. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2020.104498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02953384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of primary productivity in the northeastern Bay of Bengal over the last 26 000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinquan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchamp-Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masa Kageyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (5), pp.1969 - 1986. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-1969-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray nanotomography of coccolithophores reveals that coccolith mass and segment number correlate with grid size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.751. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-08635-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced ocean-atmosphere carbon partitioning via the carbonate counter pump during the last deglacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchamp-Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2396. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04625-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen history off Baja California over the last 80 kyr: A new foraminiferal-based record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (3), pp.246 - 264. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016PA003034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2700-year record of ENSO and PDO variability from the Californian margin based on coccolithophore assemblages and calcification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Grelaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40645-017-0123-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From monsoon to marine productivity in the Arabian Sea: insights from glacial and interglacial climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Le Mézo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masa Kageyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (7), pp.759-778. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-13-759-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new optical method for automated pore analysis on benthic foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Licari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136, pp.30 - 36. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2017.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why marine phytoplankton calcify</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny M. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart T. Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Brownlee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind E. M. Rickaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (7), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1501822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcification response of a key phytoplankton family to millennial-scale environmental change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. L. O. Mcclelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barbarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hermoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.34263. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep34263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative geochemistry of quaternary carbonaceous sediments from the continental slope of the Baja California and the miocene monterey formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. N. Baturin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. O. Murdmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. N. Alekhina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithology and Mineral Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (2), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0024490216020024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch granules identification and automatic classification based on an extended set of morphometric and optical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Arraiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Barbarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pasturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Domínguez-Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.169--179. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do sample preparation techniques affect the relative abundance of Florisphaera profunda?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Bordiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Galinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 127, pp.42-49. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2016.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authigenic 10Be/9Be ratio signatures of the cosmogenic nuclide production linked to geomagnetic dipole moment variation since the Brunhes/Matuyama boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (11), pp.7716-7741 </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JB013335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent drying in the tropics linked to natural forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Zanchettin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yochanan Kushnir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms8627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of past climate variability and ENSO-like fluctuations in the southern Gulf of California (Alfonso Basin) since the last glacial maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Staines-Urias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Gonzalez-Yajimovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83 (3), pp.488-501. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2015.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in Late Quaternary primary productivity between the western tropical Pacific and the South China Sea: Evidence from coccoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanlian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhimin Jian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122 (SI), pp.131-141. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2015.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive shoaling of the equatorial Pacific thermocline over the last eight glacial periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiming Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre W. Droxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crucifix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (5), pp.439-455. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014PA002696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Jurassic coccolith fluxes: A novel approach by automated quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111, pp.15-25. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2014.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ocean acidification in Emiliania huxleyi coccolith thinning in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J.S. Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ziveri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.2857-2869. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-2857-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poleward expansion of the coccolithophore Emiliania huxleyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorijntje Henderiks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind E. M. Rickaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W. Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (2), pp.316-325. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbt110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical measurements to determine the thickness of calcite crystals and the mass of thin carbonate particles such as coccoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.633-642. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nprot.2014.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern and glacial tropical snowlines controlled by sea surface temperature and atmospheric mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aradhna K. Tripati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sahany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dustin Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Eagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. David Neelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (3), pp.205-209. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NGEO2082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation variability within the West Pacific Warm Pool over the past 120ka: Evidence from the Davao Gulf, southern Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kuhnt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Holbourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothe Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (11), pp.1094-1110. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013PA002599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantified intermediate water oxygenation history of the NE Pacific: A new benthic foraminiferal record from Santa Barbara basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ohkushi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Kennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Zeleski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. E. Moffitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (3), pp.453-467. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/palo.20043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcareous plankton and geochemistry from the ODP site 1209B in the NW Pacific Ocean (Shatsky Rise): New data to interpret calcite dissolution and paleoproductivity changes of the last 450 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Bordiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Cobianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Mancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 371, pp.93-108. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatom fluxes in the NW Mediterranean: evidence from a 12-year sediment trap record and surficial sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés S. Rigual-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A. Barcena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard W. Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Sierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (5), pp.1109-1125. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbt055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global marine plankton functional type biomass distributions: coccolithophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Peloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.259-276. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-5-259-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary coccolith records in the South China Sea and East Asian monsoon dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanlian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enqing Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.88-96. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2013.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing calcification in ancient coccolithophores: Individual coccolith weight and morphology of Coccolithus pelagicus (sensu lato)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana C. Cubillos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorijntje Henderiks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William R. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustaaf M. Hallegraeff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92-93, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of CO2 and nitrogen limitation on the coccolith volume of Emiliania huxleyi (Haptophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius N. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luiza Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Talec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), pp.4155--4167. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-4155-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes controlling a volcaniclastic turbiditic system during the last climatic cycle: Example of the Cilaos deep-sea fan, offshore La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sisavath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 281, pp.180-193. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2012.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00771704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precession forcing of productivity in the Eastern Equatorial Pacific during the last glacial cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena V. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kucera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40, pp.64-77. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindanao Dome variability over the last 160 kyr: Episodic glacial cooling of the West Pacific Warm Pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothe Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Holbourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kuhnt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (1), pp.PA1208. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010PA001966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The precession phase of hydrological variability in the Western Pacific Warm Pool during the past 400 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Barlyaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (25-26), pp.3716-3727. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of coccolithophores to carbonate chemistry and ocean acidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Bendif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ruiz-Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 476 (7358), pp.80-83. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature10295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interhemispheric leakage of isotopically heavy nitrate in the eastern tropical Pacific during the last glacial period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia E. Pichevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja S. Ganeshram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Francavilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Arellano-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom F. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009PA001754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper quaternary laminated sapropelic sediments from the continental slope of Baja California</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. O. Murdmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. H. Kazarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. V. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Emelyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithology and Mineral Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (2), pp.154-171. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0024490210020057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial ocean temperatures from `clumped isotope' thermometry in foraminifera and coccoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tripati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (12, 1), pp.A1057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining charcoal and elemental black carbon analysis in sedimentary archives: Implications for past fire regimes, the pyrogenic carbon cycle, and the human-climate interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio S. Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (4, SI), pp.381-389. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past dynamics of the Australian monsoon: precession, phase and links to the global monsoon concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S van Der Kaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F C Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V C Moron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.695 - 706. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-6-695-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coccolithophore response to climate and surface hydrography in Santa Barbara Basin, California, AD 1917-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schimmelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (10), pp.2025-2039. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-6-2025-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW HELICOSPHAERA-SYRACOLITHUS COMBINATION COCCOSPHERE (HAPTOPHYTA) FROM THE WESTERN MEDITERRANEAN SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine J. J. Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy R. Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (4), pp.914-916. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1529-8817.2009.00703.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial to interglacial primary production and El Nino-Southern Oscillation dynamics inferred from coccolithophores of the Santa Barbara Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cuven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (1), pp.PA1203. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007PA001578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcite production by coccolithophores in the south east Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.1101-1117. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-1101-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep water geomorphology of the mixed siliciclastic-carbonate system, Gulf of Papua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James J. Daniell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre W. Droxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald R. Dickens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel J. Bentley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (F1), pp.F01S16. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JF000851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogene evolution of the mixed carbonate-siliciclastic system in the Gulf of Papua, Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni N. Tcherepanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre W. Droxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald R. Dickens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam J. Bentley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (F1), </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JF000684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special section ``Proxy Records and Mechanistic Studies of the Late Quaternary Paleoceanography of the Western Pacific Marginal Seas Using IMAGES Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meixun Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Te Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestrial Atmospheric and Oceanic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (4), pp.I-III. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3319/TAO.2008.19.4.I(IMAGES)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bundled turbidite deposition in the central Pandora Trough (Gulf of Papua) since Last Glacial Maximum: Linking sediment nature and accumulation to sea level fluctuations at millennial timescale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre W. Droxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Mallarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald R. Dickens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam J. Bentley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (F1), pp.F01S19. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JF000649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostratigraphic and paleoenvironmental contributions of calcareous nannofossil study from Tortonian-Messinian deposits of Chelif basin (NW Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Habib Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Bessedik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcene Belkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouhameur Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (1), pp.59-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture transport across Central America as a positive feedback on abrupt climatic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 445 (7130), pp.908-911. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of acidification and primary production on coccolith weight: Implications for carbonate transfer from the surface to the deep ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GC001493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coccolith chemistry reveals secular variations in the global ocean carbon cycle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. M. Rickaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253 (1-2), pp.83-95. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcite production by Coccolithophores in the South East Pacific Ocean: from desert to jungle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (5), pp.3267-3299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrigenous input response to glacial/interglacial climatic variations over southern Baja California: a rock magnetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile L. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (25-28), pp.3118-3133. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary marginal marine palaeoenvironments of northern Australia as inferred from cluster analysis of coccolith assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine J. J. Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian G. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan R. Chivas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 65 (3-4), pp.213-231. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2007.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiproxy assessment of the western equatorial Pacific hydrography during the last 30 kyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yair Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (3), </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006PA001269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the direct effect of CO2 concentration on a bloom of the coccolithophorid Emiliania huxleyi in mesocosm experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Zondervan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benthien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (2), pp.493-507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in size changes in the coccolithophorids, calcareous nannoplankton, during the Mesozoic: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mp Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (4), pp.309-318. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gsmicropal.51.4.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the direct effect of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; concentration on a bloom of the coccolithophorid Emiliania huxleyi in mesocosm experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Zondervan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benthien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (2), pp.493-507. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2005.50.2.0493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight estimates of coccoliths using the optical properties (birefringence) of calcite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (4), pp.289-297. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gsmicropal.51.4.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the direct effect of CO2 concentration on a bloom of the coccolithophorid Emiliania huxleyi in mesocosm experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Zondervan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benthien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (2), pp.493-507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable sea surface temperatures in the western Pacific warm pool over the past 1.75 million years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron-de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 433 (7023), pp.294-298. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature03189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and variability of the Asian monsoon system: state of the art and outstanding issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Px Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ganssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (5-6), pp.595-629. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2004.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biomass burning record from the West Equatorial Pacific over the last 360 ky: methodological, climatic and anthropic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 213 (1-2), pp.83-99. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2004.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic recognition of coccoliths by dynamical neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dollfus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51 (1-2), pp.57-73. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2003.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for large methane releases to the atmosphere from deep-sea gas-hydrate dissociation during the last glacial episode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T De Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 101 (25), pp.9187-9192. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0402909101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass burning and oceanic primary production estimates in the Sulu Sea area over the last 380 kyr and the East Asian monsoon dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T De Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Linsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Oppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 201 (1), pp.53--65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late quaternary paleoclimatology of the western equatorial Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dw Oppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bk Linsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67 (18, 1), pp.A401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Asian monsoon forcing of suborbital variability in the Sulu Sea during Marine Isotope Stage 3: Link to Northern Hemisphere climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dannenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bk Linsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dw Oppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002GC000390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital and suborbital climate variability in the Sulu Sea, western tropical Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dw Oppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bk Linsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dannenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001GC000260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-chain alkenones and U 37 k′ variability along a south―north transect in the Western Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (3-4), pp.173-183. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-8181(02)00113-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic-assisted stratigraphy and sea surface temperature changes in core MD94-103 (Southern Indian Ocean): possible implications for North-South climatic relationships around H4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ullah Ezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 201 (1), pp.159-170. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(02)00662-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial-scale dynamics of the East Asian winter monsoon during the last 200,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T De Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bk Linsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dannenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (5), pp.491-502. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000PA000557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downward particle fluxes within different productivity regimes off the Mauritanian upwelling zone (EUMELI program)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloys Bory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Vangriesheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Khripounoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (10), pp.2251-2282. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0967-0637(01)00010-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of calcareous nannoplankton on a West European continental margin: the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 43 (1), pp.27--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSO-like forcing on oceanic primary production during the Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T De Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ac Mix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ng Pisias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 293 (5539), pp.2440-2444. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.293.5539.2440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea-level and environmental changes since the last interglacial in the Gulf of Carpentaria, Australia: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Chivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander van Der Kaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Holt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 83-85, pp.19-46. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1040-6182(01)00029-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarker stratigraphic records over the last 150 kyears off the NW African coast at 25° N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ternois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Paterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31 (6), pp.577-588. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0146-6380(00)00021-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat neural network for recognition of position-normalised objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (3), pp.553-560. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0893-6080(99)00011-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coccolithophorids on the continental slope of the Bay of Biscay―production, transport and contribution to mass fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (10), pp.2147--2174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal patterns of downward particle fluxes on the continental slope of the Bay of Biscay (northeastern Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre E Biscaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (10), pp.2101--2146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoproductivity in the Equatorial Indian Ocean for the last 260,000 yr: a transfer function based on planktonic foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18 (6), pp.839--857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PART I―HYDROLOGY & BIOGEOCHEMISTRY OF THE WATER COLUMN-Spatial and temporal patterns of downward particle fluxes on the continental slope of the Bay of Biscay (northeastern Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pe Biscaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (10), pp.2101--2146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring quaternary variability of the east Asia monsoon, Kuroshio Current, and western Pacific warm pool systems: High-resolution investigations of paleoceanography from the IMAGES III (MD106) IPHIS cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mt Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipboard Sci Party Images Iiimd 106 - Iphis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestrial Atmospheric and Oceanic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (1), pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature and productivity records for the last 240 kyr on the Arabian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanographic Literature Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (45), pp.1123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbons, sterols and alkenones in sinking particles in the Indian Ocean sector of the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ternois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 28 (7), pp.489--501. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0146-6380(98)00008-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature and productivity records for the past 240 kyr in the Arabian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ganssen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 44 (6), pp.1461--1480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insolation cycles as a major control equatorial Indian Ocean primary production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 278 (5342), pp.1451-1454. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.278.5342.1451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glacial ocean productivity hypothesis: The importance of regional temporal and spatial studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Shimmield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Jorissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 130 (1-2), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0025-3227(95)00166-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the monsoon in the equatorial Indian Ocean over the last 260,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 31, pp.13--18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controle astronomique de la sedimentation carbonatee dans le Cretace inferieur du Bassin vocontien (SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cotillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 166 (4), pp.409--421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodicities of carbonate cycles in the Valanginian of the Vocontian Trough: a strong obliquity control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cotillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 85 (1), pp.143--164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTRONOMICAL CONTROL OF CARBONATE RECORD IN THE LOWER CRETACEOUS OF THE VOCONTIAN BASIN (SE FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cotillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 166 (4), pp.409-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COARSE FRACTION FLUCTUATIONS IN PELAGIC CARBONATE SEDIMENTS FROM THE TROPICAL INDIAN-OCEAN - A 1500-KYR RECORD OF CARBONATE DISSOLUTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fc Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ld Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 9 (4), pp.579-600. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/94PA00860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMATIC IMPORTANCE OF THE MODULATION OF THE 100-KYR CYCLE INFERRED FROM 16-MY LONG MIOCENE RECORDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 9 (6), pp.821-834. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/94PA02115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of Pliocene sapropels and carbonate cycles in the Mediterranean: diagenesis, dilution, and productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjh van Os</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lj Lourens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fj Hilgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gj de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 9 (4), pp.601--617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Variations in Late Miocene Reticulofenestra and implication for paleo climatic interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie di Scienze Geologiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPTATION OF THE RANDOM SETTLING METHOD FOR QUANTITATIVE STUDIES OF CALCAREOUS NANNOFOSSILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 37 (4), pp.415-418. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/1485914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUCTUATIONS IN THE COMPOSITION OF LATE MIOCENE CALCAREOUS NANNOFOSSIL ASSEMBLAGES AS A RESPONSE TO ORBITAL FORCING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 5 (6), pp.845-865. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/PA005i006p00845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelf-edge deglacial reef establishment and subsequent partial demise: Response to distinct pulses of sea-level rise associated with environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Droxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs and Sea-Level Change: Quaternary Records and Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-171, 2022, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54780/IASSP49/05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the dynamics of western equatorial Atlantic surface currents and biogenic productivity at the “Mid-Pleistocene Revolution”(~930 ka)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labeyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shackleton, N.J.; Curry, W.B.; Richter, C.; Bralower, T.J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Ocean Drilling Program, Scientific Results, Vol. 154</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 154, pp.269-284, 1997, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2973/odp.proc.sr.154.108.1997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations of the Indian monsoon regime during the last 170,000 years: Evidence from sea surface temperature, salinity and organic carbon records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ruhland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck C Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Precipitations and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.27--51, 1994, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-79268-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoceanographic implications of a 17-mylong record of high-latitude Miocene calcareous nannoplankton fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Ocean Drilling Program, Scientific Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 130, pp.539--549, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Ocean Discovery Program Expedition 363 Preliminary Report Western Pacific Warm Pool Neogene and Quaternary records of Western Pacific Warm Pool paleoceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yair Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann E Holbourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise K Kulhanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivano W. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tali L. Babila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14379/iodp.pr.363.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId625"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Beaufort </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contributions of various calcifying plankton to the South Atlantic calcium carbonate stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L Kruijt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sulpis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (2), pp.531-563. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-23-531-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of extensive human fire use 50,000 y ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoushu Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debo Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Kaboth-Bahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (27), pp.e2500042122. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2500042122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photic zone niche partitioning, stratification, and carbon cycling in the tropical Indian Ocean during the Piacenzian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah N Tangunan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian R Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa A Berke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Nederbragt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (12), pp.2541 - 2560. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-21-2541-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital-scale variability in the contribution of foraminifera and coccolithophores to pelagic carbonate production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Pälike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Bickert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (23), pp.7973-7984. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-7973-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoproductivity and coccolith carbonate export in the northern Bay of Bengal during the late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhavi Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara T Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Holcová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micropalaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (2), pp.555-571. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/jm-44-555-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Atmospheric Convection Over the Indo‐Pacific Warm Pool and Coupled IOD and ENSO Patterns During the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinquan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchamp-Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (6), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gl112276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contributions of various calcifying plankton to the South Atlantic calcium carbonate stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kruijt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sulpis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2025-4234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Trends in Phytoplankton Diversity, Size Structure, and Carbon Burial Efficiency in the Mediterranean Sea Under Shifting Environmental Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Godbillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pesenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (8), pp.e2025JC022486. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JC022486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism in the Comoros Archipelago, Madagascar, and the East African Rift: What is the link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (4), pp.774-796. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/ges02788.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user‐friendly method to get automated pollen analysis from environmental samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 243 (2), pp.797-810. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eccentricity forcing on tropical ocean seasonality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta-Clarisse Sarr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (6), pp.1283-1301. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1283-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method for the Detection of Siliceous Microfossils on Sediment Microscope Slides Using Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Godbillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (9), pp.e2024JG008047. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jg008047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: A comparison of methods for estimating coccolith mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Rebeca Valença</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustaaf Marinus Hallegraeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Nils Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (6), pp.1601-1611. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-21-1601-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic and nomenclatural notes on the coccolithophore Gephyrocapsa huxleyi (Noelaerhabdaceae, Haptophyta) and related species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odysseas A. Archontikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind E.M. Rickaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry A. Filatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notulae algarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 307, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid diversification underlying the global dominance of a cosmopolitan phytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Bendif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odysseas A Archontikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy R Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.630-640. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-023-01365-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coccolith size rules – What controls the size of coccoliths during coccolithogenesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, pp.102080. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2021.102080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic evolution of phytoplankton forced by changes in tropical seasonality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta-Clarisse Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Sucheras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yair Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 601 (1), pp.79-84. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-04195-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note: A universal method for measuring the thickness of microscopic calcite crystals, based on Bidirectional Circular Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Duboisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.775-785. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-775-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467596v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on Alkenone Carbon Isotope Fractionation in the Modern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel R Phelps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather M Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratigya J Polissar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (12), pp.e2021GC009658. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021gc009658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of manganese in nannofossil calcite based on synchrotron nanoXRF and Xanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.101961. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2021.101961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescale dependent sedimentary record during the past 130 kyr from a tropical mixed siliciclastic–carbonate shelf edge and slope: Ashmore Trough (southern Gulf of Papua)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Mallarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Daniell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Droxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68, pp.2606 - 2648. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a global calibration for quantifying past oxygenation in oxygen minimum zones using benthic Foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Ovsepyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (9), pp.2827 - 2841. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-2827-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary coccolith weight variations in the northern South China Sea and their environmental controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanlian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2019.101798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of a ‘suspended’ seafloor in the dense brine waters of the deep hypersaline Urania Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.W. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Goldhammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.B. Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-U. Hinrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 171, pp.104626. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2019.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: A new automated radiolarian image acquisition, stacking, processing, segmentation and identification workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.2415 - 2429. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-2415-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliocene four-rayed discoasters from IODP Expedition 363 sites in the eastern Indian Ocean and western Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Gil S. Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dunkley Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise K Kulhanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Ivy L. Doyongan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nannoplankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (1), pp.49-55. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58998/jnr2090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated recognition by multiple convolutional neural networks of modern, fossil, intact and damaged pollen grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140, pp.104498. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2020.104498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02953384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of primary productivity in the northeastern Bay of Bengal over the last 26 000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinquan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchamp-Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masa Kageyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (5), pp.1969 - 1986. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-1969-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray nanotomography of coccolithophores reveals that coccolith mass and segment number correlate with grid size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.751. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-08635-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced ocean-atmosphere carbon partitioning via the carbonate counter pump during the last deglacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchamp-Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2396. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04625-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen history off Baja California over the last 80 kyr: A new foraminiferal-based record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (3), pp.246 - 264. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016PA003034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2700-year record of ENSO and PDO variability from the Californian margin based on coccolithophore assemblages and calcification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Grelaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40645-017-0123-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From monsoon to marine productivity in the Arabian Sea: insights from glacial and interglacial climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Le Mézo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masa Kageyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (7), pp.759-778. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-13-759-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new optical method for automated pore analysis on benthic foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Licari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136, pp.30 - 36. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2017.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do sample preparation techniques affect the relative abundance of Florisphaera profunda?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Bordiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Galinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 127, pp.42-49. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2016.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch granules identification and automatic classification based on an extended set of morphometric and optical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Arraiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Barbarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pasturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Domínguez-Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.169--179. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcification response of a key phytoplankton family to millennial-scale environmental change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. L. O. Mcclelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barbarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hermoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.34263. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep34263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative geochemistry of quaternary carbonaceous sediments from the continental slope of the Baja California and the miocene monterey formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. N. Baturin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. O. Murdmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. N. Alekhina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithology and Mineral Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (2), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0024490216020024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why marine phytoplankton calcify</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny M. Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart T. Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Brownlee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind E. M. Rickaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (7), </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1501822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authigenic 10Be/9Be ratio signatures of the cosmogenic nuclide production linked to geomagnetic dipole moment variation since the Brunhes/Matuyama boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (11), pp.7716-7741 </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JB013335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of past climate variability and ENSO-like fluctuations in the southern Gulf of California (Alfonso Basin) since the last glacial maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Staines-Urias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Gonzalez-Yajimovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83 (3), pp.488-501. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2015.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent drying in the tropics linked to natural forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Zanchettin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yochanan Kushnir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms8627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in Late Quaternary primary productivity between the western tropical Pacific and the South China Sea: Evidence from coccoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanlian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhimin Jian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122 (SI), pp.131-141. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2015.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive shoaling of the equatorial Pacific thermocline over the last eight glacial periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiming Jian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre W. Droxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crucifix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (5), pp.439-455. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014PA002696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Jurassic coccolith fluxes: A novel approach by automated quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111, pp.15-25. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2014.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ocean acidification in Emiliania huxleyi coccolith thinning in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J.S. Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ziveri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.2857-2869. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-2857-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poleward expansion of the coccolithophore Emiliania huxleyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorijntje Henderiks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind E. M. Rickaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W. Brown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (2), pp.316-325. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbt110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical measurements to determine the thickness of calcite crystals and the mass of thin carbonate particles such as coccoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.633-642. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nprot.2014.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern and glacial tropical snowlines controlled by sea surface temperature and atmospheric mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aradhna K. Tripati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Sahany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dustin Pittman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Eagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. David Neelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (3), pp.205-209. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NGEO2082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation variability within the West Pacific Warm Pool over the past 120ka: Evidence from the Davao Gulf, southern Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kuhnt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Holbourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothe Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (11), pp.1094-1110. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013PA002599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcareous plankton and geochemistry from the ODP site 1209B in the NW Pacific Ocean (Shatsky Rise): New data to interpret calcite dissolution and paleoproductivity changes of the last 450 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Bordiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Cobianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Mancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 371, pp.93-108. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantified intermediate water oxygenation history of the NE Pacific: A new benthic foraminiferal record from Santa Barbara basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ohkushi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Kennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Zeleski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. E. Moffitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (3), pp.453-467. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/palo.20043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatom fluxes in the NW Mediterranean: evidence from a 12-year sediment trap record and surficial sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés S. Rigual-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A. Barcena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard W. Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Sierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (5), pp.1109-1125. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbt055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global marine plankton functional type biomass distributions: coccolithophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Peloquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Heinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.259-276. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-5-259-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary coccolith records in the South China Sea and East Asian monsoon dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanlian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enqing Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.88-96. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2013.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing calcification in ancient coccolithophores: Individual coccolith weight and morphology of Coccolithus pelagicus (sensu lato)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana C. Cubillos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorijntje Henderiks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William R. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustaaf M. Hallegraeff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92-93, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes controlling a volcaniclastic turbiditic system during the last climatic cycle: Example of the Cilaos deep-sea fan, offshore La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sisavath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Mazuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 281, pp.180-193. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2012.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00771704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of CO2 and nitrogen limitation on the coccolith volume of Emiliania huxleyi (Haptophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius N. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luiza Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Talec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), pp.4155--4167. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-4155-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precession forcing of productivity in the Eastern Equatorial Pacific during the last glacial cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena V. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kucera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40, pp.64-77. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of coccolithophores to carbonate chemistry and ocean acidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Bendif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ruiz-Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 476 (7358), pp.80-83. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature10295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindanao Dome variability over the last 160 kyr: Episodic glacial cooling of the West Pacific Warm Pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothe Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Holbourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kuhnt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Kissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (1), pp.PA1208. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010PA001966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The precession phase of hydrological variability in the Western Pacific Warm Pool during the past 400 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Barlyaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (25-26), pp.3716-3727. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interhemispheric leakage of isotopically heavy nitrate in the eastern tropical Pacific during the last glacial period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia E. Pichevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja S. Ganeshram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Francavilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Arellano-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom F. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009PA001754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper quaternary laminated sapropelic sediments from the continental slope of Baja California</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. O. Murdmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. H. Kazarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. V. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Emelyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithology and Mineral Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (2), pp.154-171. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0024490210020057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial ocean temperatures from `clumped isotope' thermometry in foraminifera and coccoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tripati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (12, 1), pp.A1057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past dynamics of the Australian monsoon: precession, phase and links to the global monsoon concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S van Der Kaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F C Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V C Moron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.695 - 706. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-6-695-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining charcoal and elemental black carbon analysis in sedimentary archives: Implications for past fire regimes, the pyrogenic carbon cycle, and the human-climate interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio S. Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (4, SI), pp.381-389. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW HELICOSPHAERA-SYRACOLITHUS COMBINATION COCCOSPHERE (HAPTOPHYTA) FROM THE WESTERN MEDITERRANEAN SEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine J. J. Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy R. Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (4), pp.914-916. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1529-8817.2009.00703.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coccolithophore response to climate and surface hydrography in Santa Barbara Basin, California, AD 1917-2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schimmelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (10), pp.2025-2039. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-6-2025-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial to interglacial primary production and El Nino-Southern Oscillation dynamics inferred from coccolithophores of the Santa Barbara Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Grelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cuven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (1), pp.PA1203. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007PA001578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcite production by coccolithophores in the south east Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.1101-1117. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-5-1101-2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special section ``Proxy Records and Mechanistic Studies of the Late Quaternary Paleoceanography of the Western Pacific Marginal Seas Using IMAGES Cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meixun Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Te Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestrial Atmospheric and Oceanic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (4), pp.I-III. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3319/TAO.2008.19.4.I(IMAGES)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bundled turbidite deposition in the central Pandora Trough (Gulf of Papua) since Last Glacial Maximum: Linking sediment nature and accumulation to sea level fluctuations at millennial timescale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre W. Droxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Mallarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald R. Dickens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam J. Bentley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (F1), pp.F01S19. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JF000649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep water geomorphology of the mixed siliciclastic-carbonate system, Gulf of Papua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James J. Daniell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre W. Droxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald R. Dickens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel J. Bentley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (F1), pp.F01S16. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JF000851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogene evolution of the mixed carbonate-siliciclastic system in the Gulf of Papua, Papua New Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgueni N. Tcherepanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre W. Droxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald R. Dickens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam J. Bentley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (F1), </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JF000684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostratigraphic and paleoenvironmental contributions of calcareous nannofossil study from Tortonian-Messinian deposits of Chelif basin (NW Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Habib Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Bessedik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcene Belkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouhameur Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (1), pp.59-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture transport across Central America as a positive feedback on abrupt climatic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 445 (7130), pp.908-911. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrigenous input response to glacial/interglacial climatic variations over southern Baja California: a rock magnetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile L. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (25-28), pp.3118-3133. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcite production by Coccolithophores in the South East Pacific Ocean: from desert to jungle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (5), pp.3267-3299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of acidification and primary production on coccolith weight: Implications for carbonate transfer from the surface to the deep ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GC001493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coccolith chemistry reveals secular variations in the global ocean carbon cycle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. M. Rickaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253 (1-2), pp.83-95. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary marginal marine palaeoenvironments of northern Australia as inferred from cluster analysis of coccolith assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine J. J. Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian G. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan R. Chivas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 65 (3-4), pp.213-231. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2007.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiproxy assessment of the western equatorial Pacific hydrography during the last 30 kyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yair Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (3), </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006PA001269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the direct effect of CO2 concentration on a bloom of the coccolithophorid Emiliania huxleyi in mesocosm experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Zondervan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benthien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (2), pp.493-507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in size changes in the coccolithophorids, calcareous nannoplankton, during the Mesozoic: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mp Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (4), pp.309-318. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gsmicropal.51.4.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the direct effect of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; concentration on a bloom of the coccolithophorid Emiliania huxleyi in mesocosm experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Zondervan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benthien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (2), pp.493-507. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2005.50.2.0493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight estimates of coccoliths using the optical properties (birefringence) of calcite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (4), pp.289-297. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gsmicropal.51.4.289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the direct effect of CO2 concentration on a bloom of the coccolithophorid Emiliania huxleyi in mesocosm experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Zondervan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benthien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (2), pp.493-507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable sea surface temperatures in the western Pacific warm pool over the past 1.75 million years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron-de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 433 (7023), pp.294-298. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature03189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and variability of the Asian monsoon system: state of the art and outstanding issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Px Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ganssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (5-6), pp.595-629. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2004.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biomass burning record from the West Equatorial Pacific over the last 360 ky: methodological, climatic and anthropic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 213 (1-2), pp.83-99. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2004.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic recognition of coccoliths by dynamical neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dollfus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51 (1-2), pp.57-73. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2003.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for large methane releases to the atmosphere from deep-sea gas-hydrate dissociation during the last glacial episode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T De Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 101 (25), pp.9187-9192. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0402909101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass burning and oceanic primary production estimates in the Sulu Sea area over the last 380 kyr and the East Asian monsoon dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T De Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Linsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Oppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Buchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 201 (1), pp.53--65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late quaternary paleoclimatology of the western equatorial Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dw Oppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bk Linsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67 (18, 1), pp.A401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital and suborbital climate variability in the Sulu Sea, western tropical Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dw Oppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bk Linsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dannenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001GC000260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East Asian monsoon forcing of suborbital variability in the Sulu Sea during Marine Isotope Stage 3: Link to Northern Hemisphere climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dannenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bk Linsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dw Oppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002GC000390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic-assisted stratigraphy and sea surface temperature changes in core MD94-103 (Southern Indian Ocean): possible implications for North-South climatic relationships around H4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ullah Ezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 201 (1), pp.159-170. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(02)00662-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-chain alkenones and U 37 k′ variability along a south―north transect in the Western Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (3-4), pp.173-183. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-8181(02)00113-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial-scale dynamics of the East Asian winter monsoon during the last 200,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T De Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bk Linsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dannenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (5), pp.491-502. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000PA000557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSO-like forcing on oceanic primary production during the Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T De Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ac Mix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ng Pisias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 293 (5539), pp.2440-2444. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.293.5539.2440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downward particle fluxes within different productivity regimes off the Mauritanian upwelling zone (EUMELI program)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloys Bory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Vangriesheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Khripounoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (10), pp.2251-2282. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0967-0637(01)00010-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of calcareous nannoplankton on a West European continental margin: the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 43 (1), pp.27--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea-level and environmental changes since the last interglacial in the Gulf of Carpentaria, Australia: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Chivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander van Der Kaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Holt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 83-85, pp.19-46. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1040-6182(01)00029-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarker stratigraphic records over the last 150 kyears off the NW African coast at 25° N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ternois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Paterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31 (6), pp.577-588. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0146-6380(00)00021-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coccolithophorids on the continental slope of the Bay of Biscay―production, transport and contribution to mass fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (10), pp.2147--2174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat neural network for recognition of position-normalised objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (3), pp.553-560. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0893-6080(99)00011-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal patterns of downward particle fluxes on the continental slope of the Bay of Biscay (northeastern Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre E Biscaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (10), pp.2101--2146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoproductivity in the Equatorial Indian Ocean for the last 260,000 yr: a transfer function based on planktonic foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18 (6), pp.839--857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PART I―HYDROLOGY & BIOGEOCHEMISTRY OF THE WATER COLUMN-Spatial and temporal patterns of downward particle fluxes on the continental slope of the Bay of Biscay (northeastern Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Durrieu de Madron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pe Biscaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (10), pp.2101--2146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature and productivity records for the last 240 kyr on the Arabian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanographic Literature Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (45), pp.1123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring quaternary variability of the east Asia monsoon, Kuroshio Current, and western Pacific warm pool systems: High-resolution investigations of paleoceanography from the IMAGES III (MD106) IPHIS cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mt Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipboard Sci Party Images Iiimd 106 - Iphis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestrial Atmospheric and Oceanic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (1), pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrocarbons, sterols and alkenones in sinking particles in the Indian Ocean sector of the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ternois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 28 (7), pp.489--501. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0146-6380(98)00008-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature and productivity records for the past 240 kyr in the Arabian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ganssen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 44 (6), pp.1461--1480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insolation cycles as a major control equatorial Indian Ocean primary production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 278 (5342), pp.1451-1454. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.278.5342.1451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the monsoon in the equatorial Indian Ocean over the last 260,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 31, pp.13--18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The glacial ocean productivity hypothesis: The importance of regional temporal and spatial studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Shimmield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Jorissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 130 (1-2), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0025-3227(95)00166-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controle astronomique de la sedimentation carbonatee dans le Cretace inferieur du Bassin vocontien (SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cotillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 166 (4), pp.409--421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodicities of carbonate cycles in the Valanginian of the Vocontian Trough: a strong obliquity control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cotillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 85 (1), pp.143--164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTRONOMICAL CONTROL OF CARBONATE RECORD IN THE LOWER CRETACEOUS OF THE VOCONTIAN BASIN (SE FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cotillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 166 (4), pp.409-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of Pliocene sapropels and carbonate cycles in the Mediterranean: diagenesis, dilution, and productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjh van Os</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lj Lourens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fj Hilgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gj de Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 9 (4), pp.601--617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMATIC IMPORTANCE OF THE MODULATION OF THE 100-KYR CYCLE INFERRED FROM 16-MY LONG MIOCENE RECORDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 9 (6), pp.821-834. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/94PA02115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COARSE FRACTION FLUCTUATIONS IN PELAGIC CARBONATE SEDIMENTS FROM THE TROPICAL INDIAN-OCEAN - A 1500-KYR RECORD OF CARBONATE DISSOLUTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fc Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ld Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 9 (4), pp.579-600. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/94PA00860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Variations in Late Miocene Reticulofenestra and implication for paleo climatic interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie di Scienze Geologiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPTATION OF THE RANDOM SETTLING METHOD FOR QUANTITATIVE STUDIES OF CALCAREOUS NANNOFOSSILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 37 (4), pp.415-418. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/1485914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUCTUATIONS IN THE COMPOSITION OF LATE MIOCENE CALCAREOUS NANNOFOSSIL ASSEMBLAGES AS A RESPONSE TO ORBITAL FORCING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 5 (6), pp.845-865. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/PA005i006p00845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelf-edge deglacial reef establishment and subsequent partial demise: Response to distinct pulses of sea-level rise associated with environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Droxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs and Sea-Level Change: Quaternary Records and Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-171, 2022, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54780/IASSP49/05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the dynamics of western equatorial Atlantic surface currents and biogenic productivity at the “Mid-Pleistocene Revolution”(~930 ka)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.C. Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labeyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shackleton, N.J.; Curry, W.B.; Richter, C.; Bralower, T.J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Ocean Drilling Program, Scientific Results, Vol. 154</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 154, pp.269-284, 1997, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2973/odp.proc.sr.154.108.1997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations of the Indian monsoon regime during the last 170,000 years: Evidence from sea surface temperature, salinity and organic carbon records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ruhland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck C Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Precipitations and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.27--51, 1994, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-79268-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoceanographic implications of a 17-mylong record of high-latitude Miocene calcareous nannoplankton fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Aubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Ocean Drilling Program, Scientific Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 130, pp.539--549, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Ocean Discovery Program Expedition 363 Preliminary Report Western Pacific Warm Pool Neogene and Quaternary records of Western Pacific Warm Pool paleoceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yair Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann E Holbourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise K Kulhanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivano W. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tali L. Babila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14379/iodp.pr.363.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId625"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468403v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L Kruijt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van Dijk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sulpis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaufort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lassus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-23-531-2026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383944v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhavi Srivastava" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara T Bolton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Holcov&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-44-555-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoushu Jiang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debo Zhao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kaboth-Bahr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Tu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2500042122" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah N Tangunan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Hall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa A Berke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Nederbragt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-2541-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cornuault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko P&#228;like" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Bickert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Baumann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-7973-2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinquan Zhou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxu Shi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl112276" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kruijt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-4234" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208880v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godbillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesenti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022486" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121917v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/ges02788.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1283-2024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Gimenez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19857" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709563v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Marchant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Rebeca Valen&#231;a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf Marinus Hallegraeff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Nils M&#252;ller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-1601-2024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas A. Archontikis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind E.M. Rickaby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Filatov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984673v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas A Archontikis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R Young" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01365-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517096v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Walker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.102080" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536895v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bolton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sucheras-Marx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Rosenthal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04195-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467596v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-775-2021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561622v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R Phelps" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M Stoll" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratigya J Polissar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gc009658" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167060v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Aubry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.101961" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323130v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Mallarino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Francis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Daniell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Droxler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12867" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440291v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Ovsepyan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2827-2021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038635v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cortese" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-2415-2020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409222v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Su" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanlian Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101798" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464944v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.W. Aiello" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goldhammer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Heuer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-U. Hinrichs" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2019.07.014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038703v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Gil S. Fernando" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dunkley Jones" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise K Kulhanek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Ivy L. Doyongan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58998/jnr2090" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02953384v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104498" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323672v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-1969-2020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02049223v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Probert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chushkin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08635-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819587v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04625-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514644v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA003034" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669206v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Grelaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-017-0123-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584174v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Le M&#233;zo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-759-2017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669212v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.08.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458292v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny M. Monteiro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart T. Bach" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Brownlee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bown" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind E. M. Rickaby" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501822" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458290v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. O. Mcclelland" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbarin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hermoso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferretti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34263" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458291v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Baturin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. O. Murdmaa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Alekhina" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0024490216020024" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461250v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Arraiz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barbarin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pasturel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dom&#237;nguez-Rodrigo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.03.039" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NMBSW85-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458293v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lupi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bordiga" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sacchi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Galinetto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2016.07.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419501v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013335" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458298v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Winter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zanchettin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Miller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yochanan Kushnir" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Black" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8627" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458295v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Staines-Urias" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonzalez-Yajimovich" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.03.007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZV75X75X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458297v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbarin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimin Jian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2015.07.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BDF78QS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458296v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Jian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Ye" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre W. Droxler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lenoir" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucifix" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014PA002696" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136429v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2014.06.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01280556v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J.S. Meier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heussner" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ziveri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-2857-2014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458301v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorijntje Henderiks" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Brown" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbt110" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458300v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2014.028" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458299v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aradhna K. Tripati" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sahany" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Pittman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Eagle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David Neelin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2082" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458302v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fraser" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kuhnt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Holbourn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothe Bolliet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Andersen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013PA002599" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458306v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ohkushi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Kennett" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Zeleski" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Moffitt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Hill" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/palo.20043" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458305v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cobianchi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Mancin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.12.021" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458304v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s S. Rigual-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Barcena" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Jordan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Sierro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Flores" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbt055" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458303v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. O'Brien" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Peloquin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heinle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gruber" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-259-2013" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458307v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Tian" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enqing Huang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2013.08.016" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD48BW93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458309v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana C. Cubillos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Howard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf M. Hallegraeff" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2012.04.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N236RX1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848437v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius N. M&#252;ller" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4155-2012" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771704v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sisavath" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mazuel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan J. Jorry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2012.09.010" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458308v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Ivanova" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kucera" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.02.020" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QLKPHQ4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458310v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Laj" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010PA001966" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458311v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cartapanis" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Barlyaeva" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.09.016" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4MFJMJQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866853v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ruiz-Pino" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10295" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458313v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia E. Pichevin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja S. Ganeshram" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Francavilla" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Arellano-Torres" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom F. Pedersen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009PA001754" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458314v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Kazarina" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Ivanova" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Emelyanov" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0024490210020057" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9FN7F9Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458315v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tripati" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eagle" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eiler" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458316v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thevenon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S. Anselmetti" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.01.014" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419571v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S van Der Kaars" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Bassinot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V C Moron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-695-2010" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458317v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grelaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schimmelmann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-2025-2009" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458319v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine J. J. Couapel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R. Young" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2009.00703.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QL41BP5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458318v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grelaud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cuven" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Buchet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007PA001578" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PMT8GKZW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110508v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couapel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buchet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claustre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1101-2008" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458322v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Francis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Daniell" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald R. Dickens" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel J. Bentley" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JF000851" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458321v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni N. Tcherepanov" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lapointe" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam J. Bentley" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JF000684" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458323v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixun Zhao" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Te Chen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3319/TAO.2008.19.4.I(IMAGES)" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458324v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JF000649" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458320v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Habib Mansouri" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Bessedik" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Belkebir" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhameur Mansour" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458326v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05578" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-8X53777T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458328v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001493" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458325v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. M. Rickaby" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonzogni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rostek" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.10.016" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLFDW195-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330268v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458330v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile L. Blanchet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.07.008" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKDKB0K2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458329v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian G. Jones" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan R. Chivas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2007.07.006" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V51N9PGQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458327v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garidel-Thoron" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006PA001269" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JM96SFJ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677918v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Zondervan" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Aerts" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benthien" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460376v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kahn" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boyd" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Aubry" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bord" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsmicropal.51.4.309" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506656v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Engel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zondervan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Aerts" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benthien" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.2.0493" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460378v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsmicropal.51.4.289" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460377v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866976v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron-de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rosenthal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03189" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-R9NJ569S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460379v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Px Wang" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Clemens" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Braconnot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ganssen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2004.10.002" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HNKXB42-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460382v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thevenon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Williamson" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2004.07.003" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFVMDKBZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460381v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dollfus" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2003.09.003" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW5SXSHP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460380v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T De Garidel-Thoron" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassinot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0402909101" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461252v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Linsley" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Oppo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Buchet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460385v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rosenthal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dw Oppo" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bk Linsley" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460384v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dannenmann" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GC000390" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460383v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GC000260" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461253v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8181(02)00113-3" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DWPBDSP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460386v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazaud" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullah Ezat" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Pichon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00662-3" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WCZ3MX2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460389v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000PA000557" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880696v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Bory" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vangriesheim" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Khripounoff" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(01)00010-3" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P26N196N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461254v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heussner" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460388v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Mix" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng Pisias" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.293.5539.2440" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298830v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Chivas" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Garc&#237;a" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander van Der Kaars" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Couapel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Holt" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1040-6182(01)00029-5" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNV85PXN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460390v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ternois" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paterne" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boireau" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(00)00021-8" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K0CMW81-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460392v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0893-6080(99)00011-8" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69C643C361C477F000DD0968CE9E0AD8E71C86EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461260v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461259v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E Biscaye" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461258v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Cayre" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Vincent" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461257v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Biscaye" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460393v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Chen" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shipboard Sci Party Images Iiimd 106 - Iphis" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461262v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rostek" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461261v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Miquel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(98)00008-4" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBGKPNW5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461265v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ganssen" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460394v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lancelot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Camberlin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cayre" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vincent" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.278.5342.1451" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460395v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shimmield" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grousset" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jorissen" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(95)00166-2" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DJ712HT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461266v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461269v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cotillon" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461270v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giraud" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cotillon" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460396v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460400v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fc Bassinot" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ld Labeyrie" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94PA00860" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22EB01A2194570438CFDB66050305F230A03F9A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460397v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94PA02115" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0TR2FDS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461271v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjh van Os" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lj Lourens" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj Hilgen" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj de Lange" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670447v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460401v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1485914" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460402v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/PA005i006p00845" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D1LSBNCT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016217v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Harper" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Webster" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yokoyama" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54780/IASSP49/05" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461264v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Bassinot" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2973/odp.proc.sr.154.108.1997" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461272v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Ruhland" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C Bassinot" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J M&#252;ller" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-79268-7_2" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461274v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670642v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann E Holbourn" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano W. Aiello" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tali L. Babila" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.pr.363.2017" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468403v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L Kruijt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van Dijk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sulpis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Beaufort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lassus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-23-531-2026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215198v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoushu Jiang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debo Zhao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kaboth-Bahr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Tu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2500042122" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah N Tangunan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Hall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa A Berke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Nederbragt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-2541-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463246v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cornuault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko P&#228;like" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Bickert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Baumann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-7973-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383944v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhavi Srivastava" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara T Bolton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Holcov&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-44-555-2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinquan Zhou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxu Shi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl112276" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kruijt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-4234" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208880v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godbillot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pesenti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022486" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121917v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/ges02788.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593322v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Gimenez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19857" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1283-2024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709563v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Marchant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Rebeca Valen&#231;a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf Marinus Hallegraeff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Nils M&#252;ller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-1601-2024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas A. Archontikis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind E.M. Rickaby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry A. Filatov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984673v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas A Archontikis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R Young" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-023-01365-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517096v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Walker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.102080" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536895v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bolton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sucheras-Marx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Rosenthal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04195-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467596v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-775-2021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561622v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R Phelps" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather M Stoll" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratigya J Polissar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gc009658" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167060v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Aubry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.101961" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323130v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Mallarino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Francis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Daniell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Droxler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12867" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440291v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Ovsepyan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2827-2021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409222v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Su" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanlian Liu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101798" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464944v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.W. Aiello" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goldhammer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.B. Heuer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-U. Hinrichs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2019.07.014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038635v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cortese" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-2415-2020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038703v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Gil S. Fernando" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dunkley Jones" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise K Kulhanek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Ivy L. Doyongan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58998/jnr2090" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02953384v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104498" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323672v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-1969-2020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02049223v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Probert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chushkin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08635-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819587v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04625-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514644v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA003034" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669206v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Grelaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-017-0123-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584174v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Le M&#233;zo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-759-2017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669212v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.08.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458293v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lupi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bordiga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sacchi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Galinetto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2016.07.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461250v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Arraiz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barbarin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pasturel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dom&#237;nguez-Rodrigo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.03.039" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NMBSW85-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458290v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. O. Mcclelland" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbarin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hermoso" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferretti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34263" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458291v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Baturin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. O. Murdmaa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Alekhina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0024490216020024" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458292v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny M. Monteiro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart T. Bach" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Brownlee" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bown" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind E. M. Rickaby" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501822" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419501v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013335" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458295v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Staines-Urias" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonzalez-Yajimovich" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.03.007" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZV75X75X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458298v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Winter" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zanchettin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Miller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yochanan Kushnir" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Black" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8627" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458297v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbarin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimin Jian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2015.07.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BDF78QS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458296v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Jian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Ye" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre W. Droxler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lenoir" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucifix" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014PA002696" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136429v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2014.06.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01280556v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J.S. Meier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heussner" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ziveri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-2857-2014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458301v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorijntje Henderiks" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Brown" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbt110" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458300v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nprot.2014.028" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458299v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aradhna K. Tripati" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sahany" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Pittman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Eagle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David Neelin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO2082" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458302v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fraser" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kuhnt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Holbourn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothe Bolliet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Andersen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013PA002599" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458305v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cobianchi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Mancin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.12.021" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458306v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ohkushi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Kennett" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Zeleski" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Moffitt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Hill" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/palo.20043" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458304v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s S. Rigual-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Barcena" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Jordan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Sierro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Flores" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbt055" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458303v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. O'Brien" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Peloquin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heinle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gruber" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-259-2013" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458307v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Tian" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enqing Huang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2013.08.016" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD48BW93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458309v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana C. Cubillos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Howard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf M. Hallegraeff" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2012.04.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N236RX1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00771704v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sisavath" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mazuel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan J. Jorry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2012.09.010" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848437v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius N. M&#252;ller" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4155-2012" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458308v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Ivanova" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kucera" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.02.020" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QLKPHQ4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866853v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ruiz-Pino" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10295" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458310v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Laj" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010PA001966" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458311v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cartapanis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Barlyaeva" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.09.016" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4MFJMJQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458313v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia E. Pichevin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja S. Ganeshram" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Francavilla" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Arellano-Torres" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom F. Pedersen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009PA001754" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458314v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Kazarina" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Ivanova" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Emelyanov" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0024490210020057" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9FN7F9Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458315v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tripati" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eagle" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eiler" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419571v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S van Der Kaars" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Bassinot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V C Moron" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-695-2010" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458316v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thevenon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S. Anselmetti" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.01.014" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458319v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine J. J. Couapel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R. Young" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1529-8817.2009.00703.x" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QL41BP5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458317v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grelaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schimmelmann" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-2025-2009" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458318v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grelaud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cuven" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Buchet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007PA001578" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PMT8GKZW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110508v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couapel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buchet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Claustre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-5-1101-2008" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458323v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixun Zhao" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Te Chen" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3319/TAO.2008.19.4.I(IMAGES)" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458324v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald R. Dickens" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam J. Bentley" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JF000649" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458322v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Francis" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Daniell" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel J. Bentley" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JF000851" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458321v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni N. Tcherepanov" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lapointe" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JF000684" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458320v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Habib Mansouri" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Bessedik" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcene Belkebir" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhameur Mansour" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458326v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05578" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-8X53777T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458330v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile L. Blanchet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.07.008" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKDKB0K2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330268v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458328v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001493" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458325v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. M. Rickaby" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonzogni" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rostek" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.10.016" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLFDW195-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458329v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian G. Jones" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan R. Chivas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2007.07.006" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V51N9PGQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458327v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garidel-Thoron" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006PA001269" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JM96SFJ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677918v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Zondervan" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Aerts" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benthien" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460376v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kahn" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boyd" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Aubry" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bord" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsmicropal.51.4.309" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506656v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Engel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Zondervan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Aerts" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benthien" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2005.50.2.0493" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460378v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsmicropal.51.4.289" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460377v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866976v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron-de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rosenthal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03189" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-R9NJ569S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460379v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Px Wang" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Clemens" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Braconnot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ganssen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2004.10.002" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HNKXB42-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460382v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thevenon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Williamson" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2004.07.003" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFVMDKBZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460381v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dollfus" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2003.09.003" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW5SXSHP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460380v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T De Garidel-Thoron" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassinot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0402909101" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461252v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Linsley" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Oppo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Buchet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460385v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rosenthal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dw Oppo" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bk Linsley" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460383v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dannenmann" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GC000260" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460384v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GC000390" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460386v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazaud" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullah Ezat" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Pichon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00662-3" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WCZ3MX2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461253v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8181(02)00113-3" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DWPBDSP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460389v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000PA000557" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460388v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Mix" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng Pisias" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.293.5539.2440" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880696v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Bory" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vangriesheim" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Khripounoff" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0637(01)00010-3" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P26N196N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461254v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heussner" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298830v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Chivas" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Garc&#237;a" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander van Der Kaars" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Couapel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Holt" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1040-6182(01)00029-5" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNV85PXN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460390v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ternois" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paterne" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boireau" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(00)00021-8" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K0CMW81-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461260v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460392v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0893-6080(99)00011-8" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69C643C361C477F000DD0968CE9E0AD8E71C86EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461259v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E Biscaye" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461258v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Cayre" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Vincent" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461257v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Biscaye" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461262v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rostek" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460393v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Chen" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shipboard Sci Party Images Iiimd 106 - Iphis" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461261v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Miquel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(98)00008-4" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBGKPNW5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461265v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ganssen" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460394v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lancelot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Camberlin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cayre" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vincent" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.278.5342.1451" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461266v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460395v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shimmield" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grousset" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jorissen" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(95)00166-2" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DJ712HT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461269v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cotillon" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461270v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giraud" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cotillon" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460396v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461271v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjh van Os" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lj Lourens" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj Hilgen" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj de Lange" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460397v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94PA02115" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0TR2FDS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460400v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fc Bassinot" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ld Labeyrie" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/94PA00860" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22EB01A2194570438CFDB66050305F230A03F9A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670447v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460401v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1485914" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460402v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/PA005i006p00845" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D1LSBNCT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016217v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Harper" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Webster" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yokoyama" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54780/IASSP49/05" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461264v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Bassinot" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2973/odp.proc.sr.154.108.1997" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461272v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Ruhland" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C Bassinot" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J M&#252;ller" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-79268-7_2" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461274v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670642v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann E Holbourn" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano W. Aiello" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tali L. Babila" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.pr.363.2017" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>