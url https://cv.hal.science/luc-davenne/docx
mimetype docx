--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -1697,273 +1697,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-resultant models for ultimate load design of reinforced concrete frames and multi-scale parameter estimates</w:t>
+                <w:t xml:space="preserve">Confinement effects on the steel–concrete bond strength and pull-out failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pham</w:t>
+                <w:t xml:space="preserve">Anaëlle Torre-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Brancherie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Ibrahimbegovic</w:t>
+                <w:t xml:space="preserve">Xavier Pinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-012-0734-6⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97, pp.92--104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002878v1</w:t>
+                <w:t xml:space="preserve">hal-01411076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement effects on the steel–concrete bond strength and pull-out failure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress-resultant models for ultimate load design of reinforced concrete frames and multi-scale parameter estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brancherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Torre-Casanova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pinelli</w:t>
+                <w:t xml:space="preserve">A. Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (3), pp.347-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-012-0734-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.10.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01411076v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cracking behavior of reinforced concrete beams: experiment and simulations on the numerical influence of the steel-concrete bond</w:t>
               </w:r>
@@ -1988,51 +1988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaelle Torre-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 180 (2), pp.243--260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2072,693 +2072,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond slip model for the simulation of reinforced concrete structures</w:t>
+                <w:t xml:space="preserve">Vulnerability assessment of water supply network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaelle Casanova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Jason</w:t>
+                <w:t xml:space="preserve">Fatma Zohra Halfaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Bensaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2012.02.007⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Terragreen 2012: Clean Energy Solutions for Sustainable Environment (CESSE), 18, pp.772--783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.05.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411079v1</w:t>
+                <w:t xml:space="preserve">hal-01411080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability assessment of water supply network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vulnerability curves of masonry constructions Algiers case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fouzia Djaalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Bensaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Bourahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.05.093⟩</w:t>
+              <w:t xml:space="preserve">Structural Engineering and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (5), pp.609\textasciitilde629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12989/sem.2012.42.5.609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411080v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability curves of masonry constructions Algiers case study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Seismic Vulnerability of Buried Water Pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Halfaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Bensaibi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouredine Bourahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Engineering and Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12989/sem.2012.42.5.609⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 518-523 (9), pp.3740--3743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.518-523.3740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411078v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Vulnerability of Buried Water Pipes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Bensaibi</w:t>
+                <w:t xml:space="preserve">Bond slip model for the simulation of reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaelle Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 518-523 (9), pp.3740--3743. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.66--78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.518-523.3740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2012.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411077v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of reinforced-concrete structures providing crack-spacing based on X-FEM, ED-FEM and novel operator split solution procedure</w:t>
+                <w:t xml:space="preserve">Towards robust viscoelastic-plastic-damage material model with different hardenings / softenings capable of representing salient phenomena in seismic loading applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Delphine Brancherie</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4), pp.365-386</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002872v1</w:t>
+                <w:t xml:space="preserve">hal-00469687v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards robust viscoelastic-plastic-damage material model with different hardenings / softenings capable of representing salient phenomena in seismic loading applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jehel</w:t>
+                <w:t xml:space="preserve">Modelling of reinforced-concrete structures providing crack-spacing based on X-FEM, ED-FEM and novel operator split solution procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Boulkertous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Léger</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 83 (4), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.2838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469687v2</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress resultant model for ultimate load design of reinforced-concrete frames</w:t>
               </w:r>
@@ -2770,64 +2770,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7 (4), pp.303-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2995,64 +2995,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled damage-plasticity constitutive model and direct stress interpolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3112,51 +3112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat conduction and radiative heat exchange in cellular structures using flat shell elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3466,51 +3466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 81 (12), pp.1223-1239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6681,77 +6681,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de la charge limite ultime de portiques en béton armé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6776,51 +6776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a bond slip model for the simulation of industrial structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaelle Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6871,51 +6871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steel concrete bond model for the simulation of industrial structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaelle Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6966,77 +6966,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new fiber element for refined nonlinear modeling of RC frame structures in seismic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7087,64 +7087,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthquake analysis of reinforced concrete structures using macro-elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Boulkertous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7182,77 +7182,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Computation of Seismic Energy Dissipation in Reinforced Concrete Frame Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7290,77 +7290,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-scale nonlinear analysis until collapse for a priori damage assessment of RC frame elements in seismic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7398,90 +7398,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid FE model for RC structures with inside detailed information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Boulkertous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jehel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Computational Plasticity (COMPLAS IX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Barcelone, Spain. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7506,77 +7506,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling damping in RC structures - cyclic behavior of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7614,77 +7614,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-échelle de l'amortissement dans les poutres en béton-armé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7722,90 +7722,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FE solid model for RC structures providing detailed representation of local failure mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Boulkertous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jehel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Thematic Conference on Multi-scale Computational Methods for Solids and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Cachan, France. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7955,77 +7955,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of reinforced concrete structural frame elements in cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8089,51 +8089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGS'2006 - 1st Euro-mediterranean Symposium on Advances in Geomaterials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8152,398 +8152,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de réduction de modèles en analyse non linéaire</w:t>
+                <w:t xml:space="preserve">Modeling the 3D seismic behavior of timber structures with plywood-sheathed shear walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yasumura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7es Journées du LMT "La vision de la mécanique moderne au LMT-Cachan : du réel au virtuel"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Belgodère, France</w:t>
+              <w:t xml:space="preserve">World Conference on Timber Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00070988v1</w:t>
+                <w:t xml:space="preserve">hal-00022680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of masonry clay bricks behavior under fire exposition</w:t>
+                <w:t xml:space="preserve">Stratégie de réduction de modèles en analyse non linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Euro-mediterranean Symposium on Advances in Geomaterials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">7es Journées du LMT "La vision de la mécanique moderne au LMT-Cachan : du réel au virtuel"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Belgodère, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022268v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00070988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of multi-fiber beam finite elements for sismic analysis</w:t>
+                <w:t xml:space="preserve">Numerical simulation of masonry clay bricks behavior under fire exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salam Sbahi</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NATO Advanced Research Workshop "Extreme Man-Made and Natural Hazards in Dynamics of Structures"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t>
+              <w:t xml:space="preserve">1st Euro-mediterranean Symposium on Advances in Geomaterials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085632v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the 3D seismic behavior of timber structures with plywood-sheathed shear walls</w:t>
+                <w:t xml:space="preserve">Improvement of multi-fiber beam finite elements for sismic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Richard</w:t>
+                <w:t xml:space="preserve">Salam Sbahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Timber Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Portland, United States</w:t>
+              <w:t xml:space="preserve">NATO Advanced Research Workshop "Extreme Man-Made and Natural Hazards in Dynamics of Structures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022680v1</w:t>
+                <w:t xml:space="preserve">hal-00085632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear transient analysis, testing and design of complex engineering structures : our experience in dealing with accidental events of explosions and fires based upon industrial and military applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8637,77 +8637,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation couplée d'un modèle d'interface acier-béton et de la méthode des discontinuités fortes pour la prédiction de la fissuration des structures en béton armé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norberto Dominguez Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8758,51 +8758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Computation of Shell and Spatial Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8840,77 +8840,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of inelastic response of thick RC shell with enhanced solid elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norberto Dominguez Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complas VIII - 8th International Conference on Computational Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10119,51 +10119,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="761DEA55"/>
+    <w:nsid w:val="AFBD299B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10350,51 +10350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-davenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7915-5301" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166435295" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/283838379" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000390263957" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Barki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Zghal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111518" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151392v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zghal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bruant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102227" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485175v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mezher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Folzan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14030648" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Noir de Carlan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142311262" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04653310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debuisne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech5030028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03737115v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Calixte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-022-00747-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103718" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turgut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103386" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04478010v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Baba-Hamed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17533/udea.redin.20191045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetra Mang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2016.02.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-11-2014-0234" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002878v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0734-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB3RZ9XP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Torre-Casanova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411075v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Torre-Casanova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9815-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R55HCM3L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411079v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Casanova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.02.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Halfaya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bensaibi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.05.093" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411078v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Djaalali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Bourahla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2012.42.5.609" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.518-523.3740" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Boulkertous" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2838" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJTDZLKZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469687v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;ger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002875v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Hung Pham" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2010.7.4.303" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558781v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Seyedi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mezher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.939" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469672v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-007-0230-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002560v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Dominguez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M Brancherie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovi&#263;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400510603014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-LM5T53PQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007189v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mazars" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692609" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(03)00038-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3XDMZ0P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053279v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7944(02)00167-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053290v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.131" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T38SX3Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Donz&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A. Magnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudeville" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariotti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)0733-9399(1999)125:10(1154)" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004510v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yasumura" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002260050095" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPLK2FHD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05042312v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1211" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05548099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Gomez-Roca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Delord" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochaix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2025.08.646" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598000v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611044v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04267680v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.45" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04271814v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718091v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672141v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Folzan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-50" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672129v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calixte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-40" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113824v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03338818v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946776v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Turgut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946803v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946790v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946832v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pirard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339323v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528601v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Riahi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bressolette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournely" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946977v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004479v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boudaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004483v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421503v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Hasnaoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421502v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421506v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halfaya Fatma Zohra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensaibi Mahmouda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592908v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947017v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947000v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734282v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Hung Pham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734253v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734281v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734509v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734506v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734511v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734508v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00714405v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Ghavamian" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Mezher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734507v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068974v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070988v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022268v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085632v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Sbahi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022680v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085642v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brancherie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dominguez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215916v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Dominguez Ramirez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022521v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023101v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008667v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazars" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007721v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009018v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007720v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008487v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008896v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083041v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136229v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03117341v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cedelle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832407v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c77c8e4c5055f281de16a28ba02812fb0c6227cb;origin=https://hal.archives-ouvertes.fr/hal-04832407;visit=swh:1:snp:46f6176e6331436afcd8b0bb33345639d39e8d58;anchor=swh:1:rel:532995cbe1558dc6611136290dc9839c30dea7bf;path=/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-davenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7915-5301" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166435295" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/283838379" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000390263957" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Barki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Zghal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111518" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151392v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zghal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bruant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102227" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485175v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mezher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Folzan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14030648" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Noir de Carlan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142311262" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04653310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debuisne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech5030028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03737115v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Calixte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-022-00747-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103718" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turgut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103386" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04478010v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Baba-Hamed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17533/udea.redin.20191045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetra Mang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2016.02.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-11-2014-0234" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Torre-Casanova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002878v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pham" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0734-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB3RZ9XP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411075v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Torre-Casanova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9815-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R55HCM3L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411080v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Halfaya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bensaibi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.05.093" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411078v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Djaalali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Bourahla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2012.42.5.609" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.518-523.3740" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Casanova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.02.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469687v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;ger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002872v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Boulkertous" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2838" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJTDZLKZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002875v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Hung Pham" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2010.7.4.303" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558781v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Seyedi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mezher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.939" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469672v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-007-0230-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002560v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Dominguez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M Brancherie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovi&#263;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400510603014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-LM5T53PQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007189v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mazars" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692609" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(03)00038-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3XDMZ0P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053279v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7944(02)00167-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053290v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.131" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T38SX3Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Donz&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A. Magnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudeville" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariotti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)0733-9399(1999)125:10(1154)" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004510v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yasumura" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002260050095" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPLK2FHD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05042312v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1211" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05548099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Gomez-Roca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Delord" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochaix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2025.08.646" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598000v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611044v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04267680v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.45" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04271814v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718091v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672141v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Folzan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-50" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672129v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calixte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-40" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113824v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03338818v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946776v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Turgut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946803v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946790v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946832v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pirard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339323v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528601v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Riahi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bressolette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournely" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946977v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004479v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boudaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004483v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421503v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Hasnaoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421502v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421506v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halfaya Fatma Zohra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensaibi Mahmouda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592908v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947017v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947000v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734282v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Hung Pham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734253v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734281v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734509v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734506v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734511v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734508v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00714405v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Ghavamian" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Mezher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734507v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068974v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022680v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022268v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085632v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Sbahi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085642v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brancherie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dominguez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215916v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Dominguez Ramirez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022521v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023101v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008667v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazars" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007721v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009018v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007720v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008487v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008896v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083041v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136229v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03117341v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cedelle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832407v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c77c8e4c5055f281de16a28ba02812fb0c6227cb;origin=https://hal.archives-ouvertes.fr/hal-04832407;visit=swh:1:snp:46f6176e6331436afcd8b0bb33345639d39e8d58;anchor=swh:1:rel:532995cbe1558dc6611136290dc9839c30dea7bf;path=/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>