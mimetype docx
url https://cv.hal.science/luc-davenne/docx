--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -250,421 +250,421 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enforcement of the irreversibility condition in the phase field damage model: Influence of the history variable approximation</w:t>
+                <w:t xml:space="preserve">PhaFiDyn: An explicit dynamic phase field damage model implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmalek Barki</w:t>
+                <w:t xml:space="preserve">A. Barki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihed Zghal</w:t>
+                <w:t xml:space="preserve">J. Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gallimard</w:t>
+                <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bruant</w:t>
+                <w:t xml:space="preserve">I. Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 328, pp.111518. </w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31, pp.102227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2025.102227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05274120v1</w:t>
+                <w:t xml:space="preserve">hal-05151392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhaFiDyn: An explicit dynamic phase field damage model implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31, pp.102227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.softx.2025.102227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151392v1</w:t>
+                <w:t xml:space="preserve">hal-05151432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhaFiDyn: An explicit dynamic phase field damage model implementation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enforcement of the irreversibility condition in the phase field damage model: Influence of the history variable approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zghal</w:t>
+                <w:t xml:space="preserve">Abdelmalek Barki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gallimard</w:t>
+                <w:t xml:space="preserve">Jihed Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bruant</w:t>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Davenne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2025.102227⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 328, pp.111518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151432v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving Higher Levels of Crack Simulation with the Improved Adaptive Static Condensation Method</w:t>
               </w:r>
@@ -969,248 +969,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04653310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial to full composite action in steel–concrete sandwich beams: development of a modeling strategy and comparison to standards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robine Calixte</w:t>
+                <w:t xml:space="preserve">Simulation of large dimensional reinforced and prestressed concrete structures using a new adaptive static condensation method including automatic mesh partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Folzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Civil Engineering and Technology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40999-022-00747-8⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 202, pp.103718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2021.103718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03737115v1</w:t>
+                <w:t xml:space="preserve">hal-03510952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of large dimensional reinforced and prestressed concrete structures using a new adaptive static condensation method including automatic mesh partitioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Mezher</w:t>
+                <w:t xml:space="preserve">Partial to full composite action in steel–concrete sandwich beams: development of a modeling strategy and comparison to standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robine Calixte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Folzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 202, pp.103718. </w:t>
+              <w:t xml:space="preserve">International Journal of Civil Engineering and Technology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp.1327-1342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2021.103718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40999-022-00747-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510952v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03737115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural-scale modeling of the active confinement effect in the steel-concrete bond for reinforced concrete structures</w:t>
               </w:r>
@@ -1222,51 +1222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Turgut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 172, pp.103386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1391,51 +1391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelisation du comportement en cisaillement d'une connexion de structure composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robine Calixte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1697,1068 +1697,1068 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement effects on the steel–concrete bond strength and pull-out failure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cracking behavior of reinforced concrete beams: experiment and simulations on the numerical influence of the steel-concrete bond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Torre-Casanova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Jason</w:t>
+                <w:t xml:space="preserve">Anaelle Torre-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 97, pp.92--104. </w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 180 (2), pp.243--260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10704-013-9815-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411076v1</w:t>
+                <w:t xml:space="preserve">hal-01411075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-resultant models for ultimate load design of reinforced concrete frames and multi-scale parameter estimates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confinement effects on the steel–concrete bond strength and pull-out failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Brancherie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Ibrahimbegovic</w:t>
+                <w:t xml:space="preserve">Anaëlle Torre-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-012-0734-6⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97, pp.92--104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02002878v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking behavior of reinforced concrete beams: experiment and simulations on the numerical influence of the steel-concrete bond</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Jason</w:t>
+                <w:t xml:space="preserve">Stress-resultant models for ultimate load design of reinforced concrete frames and multi-scale parameter estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brancherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaelle Torre-Casanova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pinelli</w:t>
+                <w:t xml:space="preserve">A. Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 180 (2), pp.243--260. </w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (3), pp.347-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-013-9815-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-012-0734-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411075v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability assessment of water supply network</w:t>
+                <w:t xml:space="preserve">Bond slip model for the simulation of reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Zohra Halfaya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Bensaibi</w:t>
+                <w:t xml:space="preserve">Anaelle Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.05.093⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.66--78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2012.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411080v1</w:t>
+                <w:t xml:space="preserve">hal-01411079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability curves of masonry constructions Algiers case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnerability assessment of water supply network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Halfaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouzia Djaalali</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Bensaibi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouredine Bourahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Engineering and Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12989/sem.2012.42.5.609⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Terragreen 2012: Clean Energy Solutions for Sustainable Environment (CESSE), 18, pp.772--783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.05.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411078v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Vulnerability of Buried Water Pipes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Vulnerability curves of masonry constructions Algiers case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Djaalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Bensaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Bourahla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.518-523.3740⟩</w:t>
+              <w:t xml:space="preserve">Structural Engineering and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (5), pp.609\textasciitilde629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12989/sem.2012.42.5.609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411077v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond slip model for the simulation of reinforced concrete structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Jason</w:t>
+                <w:t xml:space="preserve">Seismic Vulnerability of Buried Water Pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Halfaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Bensaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 39, pp.66--78. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 518-523 (9), pp.3740--3743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2012.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.518-523.3740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411079v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards robust viscoelastic-plastic-damage material model with different hardenings / softenings capable of representing salient phenomena in seismic loading applications</w:t>
+                <w:t xml:space="preserve">Modelling of reinforced-concrete structures providing crack-spacing based on X-FEM, ED-FEM and novel operator split solution procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jehel</w:t>
+                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Boulkertous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Léger</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 83 (4), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.2838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469687v2</w:t>
+                <w:t xml:space="preserve">hal-02002872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of reinforced-concrete structures providing crack-spacing based on X-FEM, ED-FEM and novel operator split solution procedure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Towards robust viscoelastic-plastic-damage material model with different hardenings / softenings capable of representing salient phenomena in seismic loading applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Delphine Brancherie</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4), pp.365-386</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02002872v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469687v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress resultant model for ultimate load design of reinforced-concrete frames</w:t>
               </w:r>
@@ -2770,64 +2770,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba-Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7 (4), pp.303-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2900,51 +2900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Douglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2995,64 +2995,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled damage-plasticity constitutive model and direct stress interpolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3112,51 +3112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat conduction and radiative heat exchange in cellular structures using flat shell elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3466,51 +3466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 81 (12), pp.1223-1239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3828,51 +3828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 125 (10), pp.1154-1162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3919,51 +3919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the load carrying capacity of bolted timber joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yasumura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4048,360 +4048,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic behavior of an anchoring plate and sensitivity study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">214eP Exploratory biomarkers evaluation to enhance characterization and explore treatment response prediction in metastatic ovarian cancer patients undergoing therapy with EVT801, a highly selective VEGFR-3 inhibitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Gomez-Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P. Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Fracture Mechanics for Concrete and Concrete Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21012/FC12.1211⟩</w:t>
+              <w:t xml:space="preserve">ESMO Congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Berlin, Germany. pp.S276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2025.08.646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05042312v1</w:t>
+                <w:t xml:space="preserve">hal-05548099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">214eP Exploratory biomarkers evaluation to enhance characterization and explore treatment response prediction in metastatic ovarian cancer patients undergoing therapy with EVT801, a highly selective VEGFR-3 inhibitor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of the influence of initial voids on the mechanical behaviour of steel-concrete-steel structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Debuisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO Congress 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICDM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Singapour, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548099v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the influence of initial voids on the mechanical behaviour of steel-concrete-steel structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deterministic behavior of an anchoring plate and sensitivity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Noir de Carlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Debuisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDM 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Fracture Mechanics for Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21012/FC12.1211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198614v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05042312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of pushout tests with defects and modelling using response surface methodology</w:t>
               </w:r>
@@ -4571,122 +4571,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element analysis of steel-concrete-steel beams with stud defects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Debuisne</w:t>
+                <w:t xml:space="preserve">Application of the Adaptive Static Condensation Method on the Vercors Mock-Up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mezher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Folzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TINCE'23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saclay, France, France</w:t>
+              <w:t xml:space="preserve">COMPLAS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04267680v1</w:t>
+                <w:t xml:space="preserve">hal-04195763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régularisation en compression d’un modèle de Mazars modifié</w:t>
               </w:r>
@@ -4770,230 +4783,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Adaptive Static Condensation Method on the Vercors Mock-Up</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Mezher</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement non linéaire de poutres sandwich acier béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robine Calixte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">11ème colloque national de l'AFPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195763v1</w:t>
+                <w:t xml:space="preserve">cea-04271814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement non linéaire de poutres sandwich acier béton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element analysis of steel-concrete-steel beams with stud defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Debuisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robine Calixte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque national de l'AFPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Guadeloupe, France</w:t>
+              <w:t xml:space="preserve">TINCE'23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saclay, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04271814v1</w:t>
+                <w:t xml:space="preserve">cea-04267680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration du principe de raffinement de maillage dans la méthode de Condensation Statique Adaptative (ASC)</w:t>
               </w:r>
@@ -5308,51 +5308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear behavior of the connexion system of steel-concrete-steel composite structure: modelling of a push-out test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robine Calixte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5701,51 +5701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the behavior of steel-concrete-steel composite beams with a full or a partial composite action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robine Calixte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6416,506 +6416,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative numerical analyses of a reinforced concrete structure Under seismic action</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic behavior of light frame trusses roofs: experiments and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blucher Mechanical Engineering Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Sao Paulo, Brazil. pp.3006--3017</w:t>
+              <w:t xml:space="preserve">Proceedings of 10ème World Congress on Computational Mechanics, Sao Paulo, Brésil, juillet 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421503v1</w:t>
+                <w:t xml:space="preserve">hal-01421502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic behavior of light frame trusses roofs: experiments and simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnerability assessment of water supply network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halfaya Fatma Zohra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bensaibi Mahmouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 10ème World Congress on Computational Mechanics, Sao Paulo, Brésil, juillet 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Proceedings fo Terragreen International Conference, Beyrouth, Liban, 16-18 février 2012.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421502v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability assessment of water supply network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative numerical analyses of a reinforced concrete structure Under seismic action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bensaibi Mahmouda</w:t>
+                <w:t xml:space="preserve">Fadhila Hasnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings fo Terragreen International Conference, Beyrouth, Liban, 16-18 février 2012.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Beyrouth, Lebanon</w:t>
+              <w:t xml:space="preserve">Blucher Mechanical Engineering Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Sao Paulo, Brazil. pp.3006--3017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421506v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de la charge limite ultime de portiques en béton armé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Brancherie</w:t>
+                <w:t xml:space="preserve">Development and validation of a bond slip model for the simulation of industrial structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaelle Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">SMiRT 21 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592908v1</w:t>
+                <w:t xml:space="preserve">hal-02947017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a bond slip model for the simulation of industrial structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Jason</w:t>
+                <w:t xml:space="preserve">Calcul de la charge limite ultime de portiques en béton armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba-Hung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMiRT 21 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, New Delhi, India</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947017v1</w:t>
+                <w:t xml:space="preserve">hal-00592908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steel concrete bond model for the simulation of industrial structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaelle Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6966,77 +6966,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new fiber element for refined nonlinear modeling of RC frame structures in seismic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jehel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7087,64 +7087,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthquake analysis of reinforced concrete structures using macro-elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Boulkertous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7182,77 +7182,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Computation of Seismic Energy Dissipation in Reinforced Concrete Frame Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jehel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7290,77 +7290,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-scale nonlinear analysis until collapse for a priori damage assessment of RC frame elements in seismic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jehel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7392,459 +7392,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid FE model for RC structures with inside detailed information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Modeling damping in RC structures - cyclic behavior of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jehel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Computational Plasticity (COMPLAS IX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Barcelone, Spain. pp</w:t>
+              <w:t xml:space="preserve">1st ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Rethymno, Greece. Paper No. 1159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734509v1</w:t>
+                <w:t xml:space="preserve">hal-00734506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling damping in RC structures - cyclic behavior of concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation multi-échelle de l'amortissement dans les poutres en béton-armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jehel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st ECCOMAS Thematic Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Rethymno, Greece. Paper No. 1159</w:t>
+              <w:t xml:space="preserve">7ème colloque national AFPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Châtenay-Malabry, France. pp.Article n°109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734506v1</w:t>
+                <w:t xml:space="preserve">hal-00734511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-échelle de l'amortissement dans les poutres en béton-armé</w:t>
+                <w:t xml:space="preserve">FE solid model for RC structures providing detailed representation of local failure mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Boulkertous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Jehel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque national AFPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Châtenay-Malabry, France. pp.Article n°109</w:t>
+              <w:t xml:space="preserve">ECCOMAS Thematic Conference on Multi-scale Computational Methods for Solids and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Cachan, France. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734511v1</w:t>
+                <w:t xml:space="preserve">hal-00734508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FE solid model for RC structures providing detailed representation of local failure mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Multiscale modelling of reinforced concrete structural frame elements in cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jehel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Thematic Conference on Multi-scale Computational Methods for Solids and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2007, Cachan, France. pp</w:t>
+              <w:t xml:space="preserve">, Nov 2007, Cachan, France. pp. 125-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734508v1</w:t>
+                <w:t xml:space="preserve">hal-00734507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of the influence of earthquake strong motion characteristics on the damage level of a reinforced concrete structure</w:t>
               </w:r>
@@ -7949,765 +7949,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of reinforced concrete structural frame elements in cyclic loading</w:t>
+                <w:t xml:space="preserve">Solid FE model for RC structures with inside detailed information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Boulkertous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Jehel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Thematic Conference on Multi-scale Computational Methods for Solids and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Cachan, France. pp. 125-131</w:t>
+              <w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Computational Plasticity (COMPLAS IX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Barcelone, Spain. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734507v1</w:t>
+                <w:t xml:space="preserve">hal-00734509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of masonry clay bricks behavior under fire exposition</w:t>
+                <w:t xml:space="preserve">Stratégie de réduction de modèles en analyse non linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGS'2006 - 1st Euro-mediterranean Symposium on Advances in Geomaterials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">7es Journées du LMT "La vision de la mécanique moderne au LMT-Cachan : du réel au virtuel"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Belgodère, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068974v1</w:t>
+                <w:t xml:space="preserve">hal-00070988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the 3D seismic behavior of timber structures with plywood-sheathed shear walls</w:t>
+                <w:t xml:space="preserve">Numerical simulation of masonry clay bricks behavior under fire exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Richard</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Timber Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Portland, United States</w:t>
+              <w:t xml:space="preserve">1st Euro-mediterranean Symposium on Advances in Geomaterials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022680v1</w:t>
+                <w:t xml:space="preserve">hal-00022268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de réduction de modèles en analyse non linéaire</w:t>
+                <w:t xml:space="preserve">Improvement of multi-fiber beam finite elements for sismic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salam Sbahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7es Journées du LMT "La vision de la mécanique moderne au LMT-Cachan : du réel au virtuel"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Belgodère, France</w:t>
+              <w:t xml:space="preserve">NATO Advanced Research Workshop "Extreme Man-Made and Natural Hazards in Dynamics of Structures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00070988v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of masonry clay bricks behavior under fire exposition</w:t>
+                <w:t xml:space="preserve">Modeling the 3D seismic behavior of timber structures with plywood-sheathed shear walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yasumura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Euro-mediterranean Symposium on Advances in Geomaterials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">World Conference on Timber Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022268v1</w:t>
+                <w:t xml:space="preserve">hal-00022680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of multi-fiber beam finite elements for sismic analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear transient analysis, testing and design of complex engineering structures : our experience in dealing with accidental events of explosions and fires based upon industrial and military applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brancherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NATO Advanced Research Workshop "Extreme Man-Made and Natural Hazards in Dynamics of Structures"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085632v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear transient analysis, testing and design of complex engineering structures : our experience in dealing with accidental events of explosions and fires based upon industrial and military applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of masonry clay bricks behavior under fire exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NATO Advanced Research Workshop "Extreme Man-Made and Natural Hazards in Dynamics of Structures"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t>
+              <w:t xml:space="preserve">AGS'2006 - 1st Euro-mediterranean Symposium on Advances in Geomaterials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085642v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation couplée d'un modèle d'interface acier-béton et de la méthode des discontinuités fortes pour la prédiction de la fissuration des structures en béton armé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norberto Dominguez Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8758,51 +8758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Computation of Shell and Spatial Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8840,77 +8840,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of inelastic response of thick RC shell with enhanced solid elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norberto Dominguez Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Brancherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complas VIII - 8th International Conference on Computational Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9043,51 +9043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D beam element analysis for R/C structural walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9145,217 +9145,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The equivalent reinforced concrete model for simulating the behavior of shear walls under dynamic loading</w:t>
+                <w:t xml:space="preserve">A 2D-3D simplified modelling strategy to simulate the non linear behaviour of U-shaped walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Fracture Mechanics of Concrete Structures, Ia-FraMCos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, Cachan, France. pp.969-974</w:t>
+              <w:t xml:space="preserve">, 2001, Cachan, France. pp.963-968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009018v1</w:t>
+                <w:t xml:space="preserve">hal-01007720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D-3D simplified modelling strategy to simulate the non linear behaviour of U-shaped walls</w:t>
+                <w:t xml:space="preserve">The equivalent reinforced concrete model for simulating the behavior of shear walls under dynamic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Fracture Mechanics of Concrete Structures, Ia-FraMCos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, Cachan, France. pp.963-968</w:t>
+              <w:t xml:space="preserve">, 2001, Cachan, France. pp.969-974</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007720v1</w:t>
+                <w:t xml:space="preserve">hal-01009018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation simplifiée pour l'endommagement des structures en béton arme sous sollicitations sévères</w:t>
               </w:r>
@@ -9367,51 +9367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regroupement francophone pour la recherche et la formation sur le béton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9462,51 +9462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited lecture, Continuous damage and fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9792,51 +9792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9906,90 +9906,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhaFiSta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihed Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Barki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10119,51 +10119,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFBD299B"/>
+    <w:nsid w:val="66D80B19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10350,51 +10350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-davenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7915-5301" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166435295" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/283838379" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000390263957" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Barki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Zghal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111518" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151392v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zghal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bruant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102227" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485175v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mezher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Folzan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14030648" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Noir de Carlan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142311262" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04653310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debuisne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech5030028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03737115v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Calixte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-022-00747-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103718" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turgut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103386" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04478010v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Baba-Hamed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17533/udea.redin.20191045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetra Mang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2016.02.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-11-2014-0234" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Torre-Casanova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002878v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pham" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0734-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB3RZ9XP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411075v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Torre-Casanova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9815-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R55HCM3L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411080v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Halfaya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bensaibi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.05.093" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411078v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Djaalali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Bourahla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2012.42.5.609" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.518-523.3740" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Casanova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.02.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469687v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;ger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002872v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Boulkertous" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2838" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJTDZLKZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002875v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Hung Pham" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2010.7.4.303" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558781v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Seyedi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mezher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.939" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469672v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-007-0230-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002560v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Dominguez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M Brancherie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovi&#263;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400510603014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-LM5T53PQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007189v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mazars" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692609" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(03)00038-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3XDMZ0P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053279v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7944(02)00167-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053290v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.131" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T38SX3Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Donz&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A. Magnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudeville" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariotti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)0733-9399(1999)125:10(1154)" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004510v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yasumura" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002260050095" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPLK2FHD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05042312v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1211" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05548099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Gomez-Roca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Delord" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochaix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2025.08.646" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598000v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611044v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04267680v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.45" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04271814v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718091v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672141v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Folzan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-50" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672129v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calixte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-40" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113824v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03338818v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946776v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Turgut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946803v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946790v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946832v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pirard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339323v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528601v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Riahi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bressolette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournely" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946977v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004479v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boudaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004483v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421503v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Hasnaoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421502v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421506v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halfaya Fatma Zohra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensaibi Mahmouda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592908v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947017v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947000v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734282v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Hung Pham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734253v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734281v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734509v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734506v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734511v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734508v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00714405v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Ghavamian" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Mezher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734507v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068974v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022680v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022268v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085632v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Sbahi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085642v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brancherie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dominguez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215916v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Dominguez Ramirez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022521v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023101v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008667v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazars" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007721v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009018v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007720v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008487v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008896v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083041v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136229v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03117341v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cedelle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832407v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c77c8e4c5055f281de16a28ba02812fb0c6227cb;origin=https://hal.archives-ouvertes.fr/hal-04832407;visit=swh:1:snp:46f6176e6331436afcd8b0bb33345639d39e8d58;anchor=swh:1:rel:532995cbe1558dc6611136290dc9839c30dea7bf;path=/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-davenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7915-5301" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166435295" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/283838379" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000390263957" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151392v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zghal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bruant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102227" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151432v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Barki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Zghal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111518" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485175v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mezher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jason" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Folzan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14030648" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Noir de Carlan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142311262" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04653310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Debuisne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech5030028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510952v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103718" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03737115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine Calixte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40999-022-00747-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946623v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turgut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103386" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04478010v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Baba-Hamed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17533/udea.redin.20191045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetra Mang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2016.02.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-11-2014-0234" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411075v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Torre-Casanova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9815-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R55HCM3L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Torre-Casanova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.10.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0734-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TB3RZ9XP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411079v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Casanova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2012.02.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Halfaya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Bensaibi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.05.093" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411078v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Djaalali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Bourahla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2012.42.5.609" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.518-523.3740" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Boulkertous" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2838" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJTDZLKZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469687v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jehel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;ger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002875v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Hung Pham" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2010.7.4.303" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558781v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Seyedi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mezher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.939" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469672v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-007-0230-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020654v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02002560v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Dominguez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M Brancherie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovi&#263;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400510603014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-LM5T53PQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007189v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mazars" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692609" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(03)00038-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3XDMZ0P-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053279v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7944(02)00167-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053290v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.131" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6T38SX3Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Donz&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A. Magnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudeville" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariotti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)0733-9399(1999)125:10(1154)" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004510v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yasumura" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002260050095" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPLK2FHD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05548099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Gomez-Roca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Delord" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochaix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2025.08.646" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198614v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05042312v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC12.1211" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598000v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611044v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195763v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.45" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04271814v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04267680v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718091v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672141v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Folzan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-50" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672129v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calixte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-40" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113824v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03338818v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946776v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Turgut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946803v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946790v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946832v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pirard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339323v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528601v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Riahi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bressolette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournely" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946977v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004479v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boudaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004483v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421502v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421506v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halfaya Fatma Zohra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensaibi Mahmouda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421503v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Hasnaoui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947017v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592908v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947000v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734282v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Hung Pham" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734253v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734281v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734506v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734511v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734508v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734507v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00714405v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Ghavamian" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Mezher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734509v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070988v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022268v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085632v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Sbahi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022680v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085642v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brancherie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dominguez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068974v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215916v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Dominguez Ramirez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022521v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023101v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008667v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazars" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007721v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007720v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009018v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008487v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008896v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083041v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136229v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03117341v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cedelle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832407v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c77c8e4c5055f281de16a28ba02812fb0c6227cb;origin=https://hal.archives-ouvertes.fr/hal-04832407;visit=swh:1:snp:46f6176e6331436afcd8b0bb33345639d39e8d58;anchor=swh:1:rel:532995cbe1558dc6611136290dc9839c30dea7bf;path=/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>