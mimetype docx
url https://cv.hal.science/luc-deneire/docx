--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -876,389 +876,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical Polyadic decomposition with a Columnwise Orthonormal Factor Matrix</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous Phase Modulation and Space-Time Coding: A Candidate for Wireless Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/110830034⟩</w:t>
+              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (3), pp.473-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11277-012-0597-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781143v1</w:t>
+                <w:t xml:space="preserve">hal-01303643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Jacobi-type methods for blind equalization of paraunitary channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven De Lathauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Icart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 92 (3), pp.617--624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Phase Modulation and Space-Time Coding: A Candidate for Wireless Robotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Canonical Polyadic decomposition with a Columnwise Orthonormal Factor Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Sorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven de Lathauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Icart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11277-012-0597-3⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (4), pp.1190-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/110830034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01303643v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L2-Orthogonal ST-Code Design for CPM</w:t>
               </w:r>
@@ -1528,161 +1528,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time block coding for single-carrier block transmission DS-CDMA downlink</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A low-complexity ML channel estimator for OFDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Deneire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Petre</w:t>
+                <w:t xml:space="preserve">P. Vandenameele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geert Leus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Deneire</w:t>
+                <w:t xml:space="preserve">L. van Der Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bert Gyselinckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M.G.E. Engels</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 21 (3), pp.350-361. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51 (2), pp.135-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSAC.2003.809630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2003.809234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187763v1</w:t>
+                <w:t xml:space="preserve">hal-00187768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained least squares detector for OFDM/SDMA-based wireless networks</w:t>
               </w:r>
@@ -1694,575 +1690,579 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. van Der Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G.E. Engels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. de Man</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2 (1), pp.129-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TWC.2002.806377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-complexity ML channel estimator for OFDM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space-time block coding for single-carrier block transmission DS-CDMA downlink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Leus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. van Der Perre</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G.E. Engels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bert Gyselinckx</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Moonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 51 (2), pp.135-140. </w:t>
+              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 21 (3), pp.350-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCOMM.2003.809234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSAC.2003.809630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187768v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">80-Mb/s QPSK and 72-Mb/s 64-QAM flexible and scalable digital OFDM transceiver ASICs for wireless local area networks in the 5-GHz band</w:t>
+                <w:t xml:space="preserve">Comparison of two modulation techniques using frequency domain processing for in-house networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Eberle</w:t>
+                <w:t xml:space="preserve">Geert Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Derudder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Vanwijnsberghe</w:t>
+                <w:t xml:space="preserve">Reto Ness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. van Der Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G.E. Engels</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/4.962306⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 47 (1), pp.63-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/30.920421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00178526v1</w:t>
+                <w:t xml:space="preserve">hal-00187735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two modulation techniques using frequency domain processing for in-house networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">80-Mb/s QPSK and 72-Mb/s 64-QAM flexible and scalable digital OFDM transceiver ASICs for wireless local area networks in the 5-GHz band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Eberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Derudder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geert Carron</w:t>
+                <w:t xml:space="preserve">G. Vanwijnsberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reto Ness</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 47 (1), pp.63-72. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 36 (11), pp.1829-1838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/30.920421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/4.962306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187735v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00178526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training sequence versus cyclic prefix-a new look on single carrier communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Gyselinckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G.E. Engels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 5 (7), pp.292-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3317,200 +3317,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-Forcing approach for L2-Orthogonal ST-Codes with CPM-OFDM schemes and frequency selective Rayleigh fading channels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Massive MIMO : low cost and high energy efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Military Communications Conference (MILCOM), 2014 IEEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SS5G 2014 Spring School on Spring School : Advanced Techniques on 5G Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01283018v1</w:t>
+                <w:t xml:space="preserve">hal-01303265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive MIMO : low cost and high energy efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zero-Forcing approach for L2-Orthogonal ST-Codes with CPM-OFDM schemes and frequency selective Rayleigh fading channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Hisojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SS5G 2014 Spring School on Spring School : Advanced Techniques on 5G Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Military Communications Conference (MILCOM), 2014 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armed Forces Communication and Electronics Association - AFCEA, Oct 2014, Baltimore, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MILCOM.2014.100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303265v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L2-Orthogonal ST-Code Design for Multi-h CPM with fast Decoding</w:t>
               </w:r>
@@ -3539,184 +3539,193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE European School of Information Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2013.6655351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294723v1</w:t>
+                <w:t xml:space="preserve">hal-01283020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reciprocity-Based Cognitive Transmissions using a MU Massive MIMO Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irfan Ghauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC), 2013 (Cognitive Radio and Networks Symposium)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.1331-1335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L2-Orthogonal ST-Code Design for Multi-h CPM with fast Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Hisojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3729,82 +3738,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC) 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE European School of Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE IT Society, Apr 2013, Ohrid, Macedonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2013.6655351⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01283020v1</w:t>
+                <w:t xml:space="preserve">hal-01294723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling the Implementation of Spatial Interweave LTE Cognitive Radio</w:t>
               </w:r>
@@ -3816,51 +3816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Slock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irfan Ghauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3911,51 +3911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Time-Domain Calibration Parameters to Restore MIMO-TDD Channel Reciprocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irfan Ghauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3996,1371 +3996,1371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocity calibration techniques, implementation on the OpenAirInterface platform</w:t>
+                <w:t xml:space="preserve">On the Performance of Calibration Techniques for Cognitive Radio Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irfan Ghauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Zayen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irfan Ghauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogART 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Wireless Personal Multimedia Communications (WPMC'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Brest, France. pp.36-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742987v1</w:t>
+                <w:t xml:space="preserve">hal-00742969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Performance of Calibration Techniques for Cognitive Radio Systems</w:t>
+                <w:t xml:space="preserve">Reciprocity calibration techniques, implementation on the OpenAirInterface platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Zayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irfan Ghauri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassem Zayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Personal Multimedia Communications (WPMC'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CogART 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Barcelone, Spain. pp.372-376, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2093256.2093282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742969v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate tensor diagonalization by invertible transforms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Icart</w:t>
+                <w:t xml:space="preserve">Separable Implementation of L2-Orthogonal STC CPM with Fast Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz Lampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.4</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2009, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435893v1</w:t>
+                <w:t xml:space="preserve">inria-00364952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARAFAC2 receivers for Orthogonal Space-Time Block Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Sorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Icart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Dresden, Germany. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separable Implementation of L2-Orthogonal STC CPM with Fast Decoding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lutz Lampe</w:t>
+                <w:t xml:space="preserve">Approximate tensor diagonalization by invertible transforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Sorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Icart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2009, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00364952v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Blind Cancellation of IQ-Imbalances</w:t>
+                <w:t xml:space="preserve">Full Rate L2-Orthogonal Space-Time CPM for Three Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hans-Joachim Jentschel</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Beijing, China. pp.5023-5027</w:t>
+              <w:t xml:space="preserve">Globecom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2008, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00272886v2</w:t>
+                <w:t xml:space="preserve">inria-00362141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Hop Asynchronous Cooperative Diversity: Performance analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Tourki</w:t>
+                <w:t xml:space="preserve">Optimized L2-Orthogonal STC CPM for 3 Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE - The 3rd International Symposium on Communications, Control and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, St. Julians, Malta. pp.1</w:t>
+              <w:t xml:space="preserve">ISWCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jan 2008, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00224279v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00362167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource allocation in DMT transmitters with per-tone pulse shaping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prabin Kumar Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, United States. pp.2777-2780, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized L2-Orthogonal STC CPM for 3 Antennas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome Lebrun</w:t>
+                <w:t xml:space="preserve">Gradient based Approximate Joint Diagonalization by Orthogonal Transforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Sorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Icart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jan 2008, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">16th European Signal Processing Conference (Eusipco'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, lausanne, Switzerland. pp.session L11-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00362167v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Rate L2-Orthogonal Space-Time CPM for Three Antennas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome Lebrun</w:t>
+                <w:t xml:space="preserve">Blind cooperative diversity using Distributed Space-Time Coding in Block Fading Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Tourki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Slim Alouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globecom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2008, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Beijing, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00362141v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00224226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient based Approximate Joint Diagonalization by Orthogonal Transforms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Comon</w:t>
+                <w:t xml:space="preserve">L2 Orthogonal Space Time Code for Continuous Phase Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Signal Processing Conference (Eusipco'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, lausanne, Switzerland. pp.session L11-1</w:t>
+              <w:t xml:space="preserve">9th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Recife, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339522v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00288334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind cooperative diversity using Distributed Space-Time Coding in Block Fading Channels</w:t>
+                <w:t xml:space="preserve">Multi-Hop Asynchronous Cooperative Diversity: Performance analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Tourki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Slim Alouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Beijing, China. pp.1</w:t>
+              <w:t xml:space="preserve">IEEE - The 3rd International Symposium on Communications, Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, St. Julians, Malta. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00224226v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00224279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L2 Orthogonal Space Time Code for Continuous Phase Modulation</w:t>
+                <w:t xml:space="preserve">Semi-Blind Cancellation of IQ-Imbalances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Mailand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Jentschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Deneire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lebrun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Workshop on Signal Processing Advances in Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Recife, Brazil</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Beijing, China. pp.5023-5027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00288334v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272886v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Time and Frequency Domain Pace Algorithms for OFDM with Virtual Subcarriers</w:t>
               </w:r>
@@ -5556,273 +5556,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00224117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-To-End Performance Analysis of Two-Hop Asynchronous Cooperative Diversity</w:t>
+                <w:t xml:space="preserve">CHANNEL AND DELAY ESTIMATION ALGORITHM FOR ASYNCHRONOUS COOPERATIVE DIVERSITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Tourki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th annual IEEE Global Telecommunications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, San Francisco, California, United States. pp.1</w:t>
+              <w:t xml:space="preserve">The 9th International Symposium on Wireless Personal Multimedia Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, San Diego, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00224084v1</w:t>
+                <w:t xml:space="preserve">hal-00224056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHANNEL AND DELAY ESTIMATION ALGORITHM FOR ASYNCHRONOUS COOPERATIVE DIVERSITY</w:t>
+                <w:t xml:space="preserve">Improvement in Error Performance by Cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Tourki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Symposium on Wireless Personal Multimedia Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, San Diego, United States. pp.1</w:t>
+              <w:t xml:space="preserve">The second IEEE-EURASIP International Symposium on Control, Communications, and Signal Processing (ISCCSP 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00224056v1</w:t>
+                <w:t xml:space="preserve">hal-00223998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement in Error Performance by Cooperation</w:t>
+                <w:t xml:space="preserve">End-To-End Performance Analysis of Two-Hop Asynchronous Cooperative Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Tourki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The second IEEE-EURASIP International Symposium on Control, Communications, and Signal Processing (ISCCSP 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco. pp.1</w:t>
+              <w:t xml:space="preserve">49th annual IEEE Global Telecommunications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, San Francisco, California, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00223998v1</w:t>
+                <w:t xml:space="preserve">hal-00224084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precoding and Distributed STBC for Asynchronous Cooperative Diversity</w:t>
               </w:r>
@@ -6352,51 +6352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irfan Ghauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6847,51 +6847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:deneire@unice.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01865226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel T. Valduga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deneire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio F Maciel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3459" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lebrun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Hisojo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2015.7387935" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079535v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabin Kumar Pandey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moonen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.07.022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3CWD5B1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845432v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kouassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Zayen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Knopp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kaltenberger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Slock" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2013.6507395" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283004v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-013-1108-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GR73PP6D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781143v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Sorensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Lathauwer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Icart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110830034" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael S&#248;rensen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven De Lathauwer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.07.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHC6M63K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-012-0597-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BC120E866ED9D3C874B6F4ED8625D5F5076E2FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283021v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hesse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2011.083011.090431" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00223934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Tourki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187783v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khaled" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2005.844923" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Leus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.E. Engels" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moonen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2003.809630" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Der Perre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Man" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2002.806377" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandenameele" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Gyselinckx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2003.809234" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178526v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eberle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Derudder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanwijnsberghe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4.962306" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187735v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Carron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Ness" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/30.920421" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4234.935746" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson L de Araujo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urvoy-Keller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L F de Almeida" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770327" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dien Hoa Truong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885767" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01592205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarciso F. Maciel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2017.8108150" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2017.8273439" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01303263v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiwen Jiang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283034v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM.2014.7041850" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01303264v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirsad Cirkic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik G. Larsson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249107" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2014.100" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01303265v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294723v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ghauri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283020v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2013.6655351" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865331v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736557v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.crowncom.2012.248472" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742987v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2093256.2093282" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742969v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435893v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435902v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00364952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Lampe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272886v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Mailand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Jentschel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224279v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327432v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518225" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00362167v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00362141v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339522v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224226v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Alouini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rom" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Navarro Manchon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Sorensen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preben Mogensen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224117v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gesbert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224084v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224056v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00223998v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00223936v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251193v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187957v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prasad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187966v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845671v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Negro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264309v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Bundgaard Sorensen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288297v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:deneire@unice.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01865226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel T. Valduga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deneire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio F Maciel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3459" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lebrun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Hisojo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2015.7387935" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079535v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabin Kumar Pandey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moonen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.07.022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3CWD5B1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845432v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kouassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Zayen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Knopp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kaltenberger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Slock" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2013.6507395" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283004v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-013-1108-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GR73PP6D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-012-0597-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BC120E866ED9D3C874B6F4ED8625D5F5076E2FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315513v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael S&#248;rensen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven De Lathauwer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Icart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.07.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHC6M63K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781143v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Sorensen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Lathauwer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110830034" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283021v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hesse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2011.083011.090431" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00223934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Tourki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187783v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khaled" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2005.844923" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187768v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandenameele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Der Perre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Gyselinckx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.E. Engels" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2003.809234" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Man" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2002.806377" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187763v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Leus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moonen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2003.809630" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187735v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Carron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Ness" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/30.920421" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eberle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Derudder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanwijnsberghe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4.962306" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4234.935746" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson L de Araujo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urvoy-Keller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L F de Almeida" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770327" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dien Hoa Truong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885767" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01592205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarciso F. Maciel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2017.8108150" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2017.8273439" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01303263v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiwen Jiang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283034v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM.2014.7041850" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01303264v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirsad Cirkic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik G. Larsson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249107" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01303265v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283018v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2014.100" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283020v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2013.6655351" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845407v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ghauri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294723v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865331v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736557v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.crowncom.2012.248472" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742969v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2093256.2093282" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00364952v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Lampe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435902v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435893v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00362141v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00362167v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327432v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518225" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339522v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224226v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Alouini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288334v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224279v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272886v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Mailand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Jentschel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rom" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Navarro Manchon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Sorensen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preben Mogensen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224117v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gesbert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224056v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00223998v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224084v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00223936v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251193v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187957v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prasad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187966v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845671v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Negro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264309v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Bundgaard Sorensen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288297v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>