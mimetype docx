--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -876,389 +876,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Phase Modulation and Space-Time Coding: A Candidate for Wireless Robotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Canonical Polyadic decomposition with a Columnwise Orthonormal Factor Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Sorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven de Lathauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Icart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11277-012-0597-3⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (4), pp.1190-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/110830034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303643v1</w:t>
+                <w:t xml:space="preserve">hal-00781143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Jacobi-type methods for blind equalization of paraunitary channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Sørensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven De Lathauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Icart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 92 (3), pp.617--624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical Polyadic decomposition with a Columnwise Orthonormal Factor Matrix</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous Phase Modulation and Space-Time Coding: A Candidate for Wireless Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (3), pp.473-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11277-012-0597-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/110830034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00781143v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L2-Orthogonal ST-Code Design for CPM</w:t>
               </w:r>
@@ -4335,77 +4335,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARAFAC2 receivers for Orthogonal Space-Time Block Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Sorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Icart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4443,77 +4443,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate tensor diagonalization by invertible transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Sorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Icart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4545,377 +4545,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Rate L2-Orthogonal Space-Time CPM for Three Antennas</w:t>
+                <w:t xml:space="preserve">Optimized L2-Orthogonal STC CPM for 3 Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Globecom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2008, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">ISWCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jan 2008, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00362141v1</w:t>
+                <w:t xml:space="preserve">inria-00362167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized L2-Orthogonal STC CPM for 3 Antennas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome Lebrun</w:t>
+                <w:t xml:space="preserve">Resource allocation in DMT transmitters with per-tone pulse shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabin Kumar Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWCS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, United States. pp.2777-2780, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00362167v1</w:t>
+                <w:t xml:space="preserve">hal-00327432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource allocation in DMT transmitters with per-tone pulse shaping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Moonen</w:t>
+                <w:t xml:space="preserve">Full Rate L2-Orthogonal Space-Time CPM for Three Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Globecom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2008, New Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518225⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00327432v1</w:t>
+                <w:t xml:space="preserve">inria-00362141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient based Approximate Joint Diagonalization by Orthogonal Transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Sorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Icart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6847,51 +6847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:deneire@unice.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01865226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel T. Valduga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deneire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio F Maciel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3459" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lebrun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Hisojo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2015.7387935" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079535v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabin Kumar Pandey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moonen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.07.022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3CWD5B1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845432v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kouassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Zayen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Knopp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kaltenberger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Slock" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2013.6507395" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283004v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-013-1108-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GR73PP6D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-012-0597-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BC120E866ED9D3C874B6F4ED8625D5F5076E2FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315513v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael S&#248;rensen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven De Lathauwer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Icart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.07.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHC6M63K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781143v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Sorensen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Lathauwer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110830034" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283021v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hesse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2011.083011.090431" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00223934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Tourki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187783v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khaled" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2005.844923" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187768v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandenameele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Der Perre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Gyselinckx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.E. Engels" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2003.809234" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Man" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2002.806377" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187763v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Leus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moonen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2003.809630" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187735v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Carron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Ness" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/30.920421" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eberle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Derudder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanwijnsberghe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4.962306" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4234.935746" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson L de Araujo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urvoy-Keller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L F de Almeida" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770327" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dien Hoa Truong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885767" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01592205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarciso F. Maciel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2017.8108150" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2017.8273439" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01303263v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiwen Jiang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283034v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM.2014.7041850" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01303264v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirsad Cirkic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik G. Larsson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249107" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01303265v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283018v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2014.100" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283020v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2013.6655351" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845407v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ghauri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294723v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865331v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736557v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.crowncom.2012.248472" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742969v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2093256.2093282" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00364952v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Lampe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435902v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435893v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00362141v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00362167v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327432v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518225" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339522v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224226v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Alouini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288334v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224279v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272886v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Mailand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Jentschel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rom" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Navarro Manchon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Sorensen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preben Mogensen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224117v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gesbert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224056v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00223998v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224084v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00223936v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251193v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187957v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prasad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187966v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845671v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Negro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264309v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Bundgaard Sorensen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288297v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:deneire@unice.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01865226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel T. Valduga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deneire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L. F. de Almeida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarcisio F Maciel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3459" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lebrun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Hisojo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2015.7387935" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079535v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabin Kumar Pandey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moonen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.07.022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3CWD5B1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845432v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kouassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Zayen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Knopp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kaltenberger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Slock" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2013.6507395" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283004v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-013-1108-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GR73PP6D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781143v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Sorensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Lathauwer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Icart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110830034" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael S&#248;rensen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven De Lathauwer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.07.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHC6M63K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-012-0597-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BC120E866ED9D3C874B6F4ED8625D5F5076E2FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283021v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hesse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2011.083011.090431" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00223934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Tourki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187783v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khaled" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2005.844923" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187768v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandenameele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Der Perre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Gyselinckx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.E. Engels" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2003.809234" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Man" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2002.806377" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187763v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Leus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moonen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2003.809630" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187735v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Carron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Ness" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/30.920421" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eberle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Derudder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanwijnsberghe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4.962306" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4234.935746" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson L de Araujo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Urvoy-Keller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L F de Almeida" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob61911.2024.10770327" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dien Hoa Truong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885767" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01592205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarciso F. Maciel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2017.8108150" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2017.8273439" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01303263v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiwen Jiang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283034v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM.2014.7041850" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01303264v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirsad Cirkic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik G. Larsson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7249107" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01303265v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283018v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2014.100" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283020v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2013.6655351" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845407v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ghauri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294723v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865331v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736557v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.crowncom.2012.248472" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742969v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2093256.2093282" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00364952v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Lampe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435902v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435893v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00362167v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327432v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518225" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00362141v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339522v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224226v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Alouini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288334v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224279v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272886v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Mailand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Jentschel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rom" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Navarro Manchon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Sorensen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preben Mogensen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224117v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gesbert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224056v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00223998v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224084v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00223936v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251193v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187957v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prasad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187966v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845671v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Negro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264309v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels Bundgaard Sorensen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288297v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>